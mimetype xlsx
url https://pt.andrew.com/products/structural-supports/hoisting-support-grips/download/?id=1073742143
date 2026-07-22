--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -64,177 +64,177 @@
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>L5SGRIP-5IK</t>
   </si>
   <si>
     <t>Variant of SGRIP-SERIES-HOISTING</t>
   </si>
   <si>
     <t>Support Clamp for L5SGRIP</t>
   </si>
   <si>
     <t>HELIAX®</t>
   </si>
   <si>
     <t>Clamp set</t>
   </si>
   <si>
     <t>19256B</t>
   </si>
   <si>
     <t>Variant of HOISTING-GRIP-SERIES</t>
   </si>
   <si>
-    <t>Lace-up Hoisting Grip for HELIAX® 1.00-1.24 in (25.4-31.5 mm) cables, elliptical waveguide 77</t>
+    <t>Lace-up Hoisting Grip for HELIAX® 0.98-1.24 in (25-35 mm) cables, elliptical waveguide 77</t>
   </si>
   <si>
     <t>Hoisting grip</t>
   </si>
   <si>
     <t>24312A</t>
   </si>
   <si>
     <t>Lace-up Hoisting Grip for HELIAX® 1.75-1.99 in (44.5-50.5 mm) cables and elliptical waveguide 43, 52, and 63</t>
   </si>
   <si>
     <t>29961-C</t>
   </si>
   <si>
-    <t>Lace-up Hoisting Grip with cable tie for HELIAX® 1.50-1.74 in (38.1-44.2 mm) cables and elliptical waveguide 64</t>
+    <t>Lace-up Hoisting Grip with cable tie for HELIAX® 1.37-1.77 in (35-45 mm) cables and elliptical waveguide 64</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/structural-supports/hoisting-support-grips/item43094</t>
   </si>
   <si>
     <t>43094</t>
   </si>
   <si>
     <t>Lace-up Hoisting Grip for HELIAX® 0.62-0.74 in (15.7-18.7 mm) cables and elliptical waveguide 180 and 220</t>
   </si>
   <si>
     <t>L1SGRIP</t>
   </si>
   <si>
     <t>Support Hoisting Grip with clamp for 0.32-0.44 in (8.2-11.2 mm) coaxial cable</t>
   </si>
   <si>
     <t>L7SGRIP</t>
   </si>
   <si>
     <t>Support Hoisting Grip with clamp for 1.75-1.99 in (44.5-50.5 mm) coaxial cable</t>
   </si>
   <si>
     <t>L6SGRIP</t>
   </si>
   <si>
-    <t>Support Hoisting Grip with clamp for 1.5-1.74 in (38.1-44.2 mm) coaxial cable</t>
+    <t>Support Hoisting Grip with clamp for 1.37-1.77 in (35-45 mm) coaxial cable</t>
   </si>
   <si>
     <t>SGRIP-SERIES-HOISTING</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>SGRIP Series Hoisting Grips and Clamps</t>
   </si>
   <si>
     <t>HOISTING-GRIP-SERIES</t>
   </si>
   <si>
     <t>Standard Hoisting Grips</t>
   </si>
   <si>
     <t>LUHG-38</t>
   </si>
   <si>
     <t>Lace-up Hoisting Grip for HELIAX® 0.40-0.56 in (10.2-14.2 mm) cable including all RFFT discrete trunk series cables</t>
   </si>
   <si>
     <t>19256B-C</t>
   </si>
   <si>
-    <t>Lace-up Hoisting Grip with tie wrap for HELIAX® 1.00-1.24 in (25.4-31.5 mm) cables, elliptical waveguide 77</t>
+    <t>Lace-up Hoisting Grip with tie wrap for HELIAX® 0.98-1.37 in (25-35 mm) cables, elliptical waveguide 77</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/structural-supports/hoisting-support-grips/item29958</t>
   </si>
   <si>
     <t>29958</t>
   </si>
   <si>
     <t>Lace-up Hoisting Grip for HELIAX® 0.75-0.99 in (19-25.1 mm) cables and elliptical waveguide 85, 90, 127A, 132-144, PWRT-606-S</t>
   </si>
   <si>
     <t>29958-C</t>
   </si>
   <si>
     <t>Lace-up Hoisting Grip with cable tie for HELIAX® 0.75-0.99 in (19-25.1 mm) cables and elliptical waveguide 85, 90, 127A, 132-144, PWRT-606-S</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/structural-supports/hoisting-support-grips/item29961</t>
   </si>
   <si>
     <t>29961</t>
   </si>
   <si>
-    <t>Lace-up Hoisting Grip for HELIAX® 1.50-1.74 in (38.1-44.2 mm) cables and elliptical waveguide 64</t>
+    <t>Lace-up Hoisting Grip for HELIAX® 1.37-1.77 in (35-45 mm) cables and elliptical waveguide 64</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/structural-supports/hoisting-support-grips/item31535</t>
   </si>
   <si>
     <t>31535</t>
   </si>
   <si>
     <t>Lace-up Hoisting Grip for HELIAX® 1.50-1.74 in (38.1-63.5 mm) cables and elliptical waveguide 37</t>
   </si>
   <si>
     <t>3CCGRIP</t>
   </si>
   <si>
     <t>Support Hoisting Grip for 0.27-0.35 in (7.0-9.0 mm) cables and ATCB-B01 series RET cable</t>
   </si>
   <si>
     <t>L2SGRIP</t>
   </si>
   <si>
     <t>Support Hoisting Grip with clamp for 0.4-0.56 in (10.2-14.2 mm) coaxial cable</t>
   </si>
   <si>
     <t>L4SGRIP</t>
   </si>
   <si>
     <t>Support Hoisting Grip with clamp for 0.62-0.74 in (15.7-18.7 mm) coaxial cable</t>
   </si>
   <si>
     <t>L5SGRIP</t>
   </si>
   <si>
-    <t>Support Hoisting Grip with clamp for 1.0-1.24 in (25.4-31.5 mm) coaxial cable</t>
+    <t>Support Hoisting Grip with clamp for 0.98-1.37 in (25-35 mm) coaxial cable</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>