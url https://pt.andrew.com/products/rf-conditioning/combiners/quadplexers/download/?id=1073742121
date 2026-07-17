--- v0 (2026-06-02)
+++ v1 (2026-07-17)
@@ -43,456 +43,456 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>E14F15P38</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1400-2100//2300-2600 MHz, DC bypass on 1400-2100 MHz port and 2300-2600 MHz port, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>Quadplexer</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>E14F15P43</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1400-2100//2300-2600 MHz, DC/AISG Smart bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CQX6192342T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F15P52</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 617-960/AWS-WCS/PCS/ CBRS-C-Band, DC Sense,, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CQX6192342Q-DS-43</t>
+  </si>
+  <si>
+    <t>E14F15P53</t>
+  </si>
+  <si>
+    <t>Quad Quadplexer 617-960/AWS-WCS/PCS/ CBRS-C-Band, DC Sense, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P02</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors, dc bypass on port 1</t>
+  </si>
+  <si>
+    <t>E16V90P35</t>
+  </si>
+  <si>
+    <t>Quadplexer, dc bypass port 1, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P56</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 1800//2100//2300//2600 MHz, All ports DC bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P36</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, dc bypass on port 1, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P57</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 1800//2100//2300//2600 MHz, SMART DC bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P37</t>
+  </si>
+  <si>
+    <t>Quadplexer, dc bypass port 2, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P59</t>
+  </si>
+  <si>
+    <t>Quadplexer 698-960/18/21/23-26, DC/AISG smart bypass with 4.3-10 connectors</t>
+  </si>
+  <si>
     <t>E14F15P33</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Twin Quadplexer 1350-2200/2300-2400/2496-2700/3300-4200, No dc bypass, with 4.3-10 connectors</t>
   </si>
   <si>
-    <t>Quadplexer</t>
-[...1 lines deleted...]
-  <si>
     <t>SQX6192342Q-43</t>
   </si>
   <si>
     <t>E14F15P29</t>
   </si>
   <si>
     <t>Compact  Quad Quadplexer 617-960/AWS-WCS/PCS/ CBRS-C-Band, DC on 617-960, 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F15P32</t>
   </si>
   <si>
     <t>Ultra Compact Quad Quadplexer 1325-1880/1920-2170/2300-2400/2500-2690 MHz, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F15P30</t>
   </si>
   <si>
     <t>Single Quadplexer 1325-1880//2100//2300//2600 MHz, DC Block, with 4.3-10 connectors</t>
   </si>
   <si>
-    <t>Discontinued</t>
-[...1 lines deleted...]
-  <si>
     <t>CQX782123-DS-43</t>
   </si>
   <si>
     <t>E14F15P25</t>
   </si>
   <si>
     <t>Quadplexer, 700/850/PCS-AWS/WCS,DC Sense, 4.3-10</t>
   </si>
   <si>
     <t>E14F15P35</t>
   </si>
   <si>
     <t>Single Quadplexer 694-960/1350-1525/1710-1880/1920-2690 MHz, DC Bypass on Low port, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F15P37</t>
   </si>
   <si>
     <t>Twin Quadplexer 700-800//900//1400-2100//2300-2600 MHz, DC bypass on 1400-2100 MHz port, with 4.3-10 connectors</t>
   </si>
   <si>
-    <t>E14F15P38</t>
-[...26 lines deleted...]
-    <t>Quad Quadplexer 617-960/AWS-WCS/PCS/ CBRS-C-Band, DC Sense, 4.3-10 connectors</t>
+    <t>CQX6192123-DS-43</t>
+  </si>
+  <si>
+    <t>E12F23P03</t>
+  </si>
+  <si>
+    <t>Quadplexer, 617-894/PCS/AWS/WCS, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CQX681926-DS-43</t>
+  </si>
+  <si>
+    <t>E14F15P20</t>
+  </si>
+  <si>
+    <t>Quadplexer, 600/800/PCS/AWS+WCS+BRS, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CQX681926Q-DS-43</t>
+  </si>
+  <si>
+    <t>E14F15P22</t>
+  </si>
+  <si>
+    <t>Quad Quadplexer, 600/800/PCS/AWS+WCS+BRS, DC Sense, 4.3-10</t>
   </si>
   <si>
     <t>E14F15P05</t>
   </si>
   <si>
     <t>Single Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors, dc bypass on port 3</t>
   </si>
   <si>
     <t>E14F15P06</t>
   </si>
   <si>
     <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors, dc bypass on port 3</t>
   </si>
   <si>
     <t>E14F15P19</t>
   </si>
   <si>
     <t>Ultra Compact Single Quadplexer 698-960/1800/2100/2600, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F15P07</t>
   </si>
   <si>
     <t>Single Quadplexer 700-800//900//1800//2100-2600 MHz,with 4.3-10 connectors, dc bypass on port 4</t>
   </si>
   <si>
     <t>E14F15P23</t>
   </si>
   <si>
     <t>Ultra Compact Twin Quadplexer 1400-1800/2100/2300-2600/3400-3800 MHz, All ports DC bypass, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F15P24</t>
   </si>
   <si>
     <t>Ultra Compact Single Quadplexer 1400-1800/2100/2300-2600/3400-3800 MHz, All ports DC bypass, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F15P09</t>
   </si>
   <si>
     <t>Single Quadplexer 700-800/900/1800/2100-2600 MHz, with 4.3-10 connectors, dc bypass on all ports</t>
   </si>
   <si>
     <t>E14F15P10</t>
   </si>
   <si>
     <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz,4.3-10 connectors,dc bypass on all ports</t>
   </si>
   <si>
-    <t>E14F15P02</t>
-[...40 lines deleted...]
-  <si>
     <t>SQX781926T-43</t>
   </si>
   <si>
     <t>E14F55P14</t>
   </si>
   <si>
     <t>Compact Twin Quadplexer, 700/850/PCS/AWS-WCS-BRS, 4.3-10</t>
   </si>
   <si>
     <t>CBC781923-DS-43</t>
   </si>
   <si>
     <t>E14F65P01</t>
   </si>
   <si>
     <t>Quadplexer, 700-750/850/PCS/AWS-WCS, DC Sense, 4.3-10</t>
   </si>
   <si>
-    <t>CQX6192123-DS-43</t>
-[...23 lines deleted...]
-    <t>Quad Quadplexer, 600/800/PCS/AWS+WCS+BRS, DC Sense, 4.3-10</t>
+    <t>E14F15P44</t>
+  </si>
+  <si>
+    <t>Quad Quadplexer 617-960/1350-2200/2300-2400/2496-2700 MHz, 4.3-10 connectors,dc bypass on all ports</t>
+  </si>
+  <si>
+    <t>E14F15P47</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 612-960/1350-2200/2300-2400,2496-2700/3300-4200 MHz, with 4.3-10 connectors,dc bypass on low band port</t>
+  </si>
+  <si>
+    <t>CQX6172340Q-43</t>
+  </si>
+  <si>
+    <t>E14F65P06</t>
+  </si>
+  <si>
+    <t>Quad Quadplexer, 612-960/PCS-AWS/WCS/DoD-CBRS-C-Band, DC Pass on All, 4.3-10</t>
+  </si>
+  <si>
+    <t>E14F15P11</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 700-800//900//1800//2100-2600 MHz, (DC Smart Bypass), with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P12</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, (DC Smart Bypass), with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P01</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors,dc bypass on port 1</t>
+  </si>
+  <si>
+    <t>E14F15P03</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors,dc bypass on port 2</t>
+  </si>
+  <si>
+    <t>E16V90P34</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, dc bypass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P54</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 1800//2100//2300//2600 MHz, No DC bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P58</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 698-960/18/21/23-26, dc smart bypass with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P38</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, dc bypass on port 2, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P39</t>
+  </si>
+  <si>
+    <t>Quadplexer, dc bypass port 3, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P40</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, dc bypass on port 3, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P48</t>
+  </si>
+  <si>
+    <t>Quadplexer, dc bypass port 4, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P49</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, dc bypass on port 4, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P31</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Quadplexer 1325-1880/1920-2170/2300-2400/2500-2690 MHz, All ports DC block, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>SQX6192342T-43</t>
+  </si>
+  <si>
+    <t>E14F15P28</t>
+  </si>
+  <si>
+    <t>Compact Twin Quadplexer 617-960/AWS-WCS/PCS/ CBRS-C-Band, DC on 617-960, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CQX782123T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F15P26</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, 700/850/PCS-AWS/WCS,DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CQX6192123T-DS-43</t>
+  </si>
+  <si>
+    <t>E12F23P05</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, 617-894/PCS/AWS/WCS, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CQX681926T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F15P21</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, 600/800/PCS/AWS+WCS+BRS, DC Sense, 4.3-10</t>
   </si>
   <si>
     <t>E12F23P20</t>
   </si>
   <si>
     <t>Twin Quadplexer 850//900//1800//2100 MHz, dc smart bypass, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F15P04</t>
   </si>
   <si>
     <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors, dc bypass on port 2</t>
   </si>
   <si>
     <t>E14F15P16</t>
   </si>
   <si>
     <t>E14F15P17</t>
   </si>
   <si>
     <t>Ultra Compact Twin Quadplexer 698-960/1800/2100/2300-2700, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F10P12</t>
   </si>
   <si>
     <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, (DC Smart Bypass) with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F15P08</t>
   </si>
   <si>
     <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors, dc bypass on port 4</t>
   </si>
   <si>
-    <t>E14F15P11</t>
-[...85 lines deleted...]
-  <si>
     <t>SQX781926-43</t>
   </si>
   <si>
     <t>E14F55P13</t>
   </si>
   <si>
     <t>Compact Quadplexer, 700/850/PCS/AWS-WCS-BRS, 4.3-10</t>
   </si>
   <si>
     <t>CBC781923T-DS-43</t>
   </si>
   <si>
     <t>E14F65P02</t>
   </si>
   <si>
     <t>Twin Quadplexer, 700/850/PCS/AWS-WCS, DC Sense, 4.3-10</t>
-  </si>
-[...46 lines deleted...]
-    <t>Single Quadplexer 612-960/1350-2200/2300-2400,2496-2700/3300-4200 MHz, with 4.3-10 connectors,dc bypass on low band port</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -611,51 +611,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J60" totalsRowShown="0">
   <autoFilter ref="A1:J60"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p33" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx6192342q-43" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p32" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p30" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx782123-ds-43" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p35" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p37" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p38" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p43" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192342t-ds-43" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192342q-ds-43" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p05" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p06" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p19" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p07" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p23" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p24" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p09" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p10" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p02" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p35" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p56" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p36" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p57" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p37" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p59" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx781926t-43" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcbc781923-ds-43" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192123-ds-43" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926-ds-43" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926q-ds-43" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme12f23p20" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p04" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p16" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p17" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f10p12" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p08" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p11" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p12" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p01" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p03" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p34" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p54" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p58" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p38" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p39" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p40" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p48" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p49" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p31" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6172340q-43" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx781926-43" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcbc781923t-ds-43" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192123t-ds-43" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926t-ds-43" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx6192342t-43" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx782123t-ds-43" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p44" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p47" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p38" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p43" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192342t-ds-43" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192342q-ds-43" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p02" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p35" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p56" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p36" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p57" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p37" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p59" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p33" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx6192342q-43" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p32" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p30" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx782123-ds-43" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p35" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p37" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192123-ds-43" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926-ds-43" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926q-ds-43" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p05" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p06" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p19" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p07" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p23" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p24" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p09" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p10" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx781926t-43" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcbc781923-ds-43" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p44" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p47" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6172340q-43" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p11" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p12" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p01" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p03" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p34" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p54" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p58" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p38" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p39" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p40" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p48" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p49" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p31" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx6192342t-43" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx782123t-ds-43" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192123t-ds-43" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926t-ds-43" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme12f23p20" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p04" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p16" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p17" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f10p12" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p08" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx781926-43" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcbc781923t-ds-43" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J60"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="125.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -669,1048 +669,1048 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="12.75">
+    <row r="2" spans="1:10" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
+      <c r="J2" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="H3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>17</v>
       </c>
+      <c r="B4" t="s">
+        <v>18</v>
+      </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="12.75">
+    <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="B5" t="s">
+        <v>21</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H5" t="s">
         <v>13</v>
       </c>
-      <c r="J5" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:8" ht="12.75">
+    </row>
+    <row r="6" spans="1:10" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="H6" t="s">
         <v>13</v>
+      </c>
+      <c r="J6" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="H7" t="s">
         <v>13</v>
       </c>
       <c r="J7" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="H8" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>30</v>
       </c>
       <c r="H9" t="s">
         <v>13</v>
       </c>
       <c r="J9" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="12.75">
+    <row r="11" spans="1:10" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" t="s">
         <v>34</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="H11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="12.75">
+      <c r="A12" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="H11" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="C12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" t="s">
         <v>36</v>
       </c>
-      <c r="B12" t="s">
+      <c r="H12" t="s">
+        <v>13</v>
+      </c>
+      <c r="J12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="12.75">
+      <c r="A13" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="C13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" t="s">
         <v>38</v>
       </c>
-      <c r="H12" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="H13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="12.75">
+      <c r="A14" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="B14" t="s">
         <v>40</v>
       </c>
-      <c r="H13" t="s">
-[...7 lines deleted...]
-      <c r="A14" s="1" t="s">
+      <c r="C14" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" t="s">
         <v>41</v>
       </c>
-      <c r="C14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H14" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" t="s">
         <v>45</v>
       </c>
-      <c r="C16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H16" t="s">
         <v>13</v>
       </c>
       <c r="J16" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>48</v>
       </c>
       <c r="H17" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="12.75">
+    <row r="18" spans="1:10" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
         <v>50</v>
       </c>
       <c r="H18" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="19" spans="1:8" ht="12.75">
+      <c r="J18" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>52</v>
       </c>
       <c r="H19" t="s">
         <v>13</v>
+      </c>
+      <c r="J19" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>53</v>
       </c>
+      <c r="B20" t="s">
+        <v>54</v>
+      </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H20" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="21" spans="1:10" ht="12.75">
+    <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
+      </c>
+      <c r="B21" t="s">
+        <v>57</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H21" t="s">
         <v>13</v>
       </c>
-      <c r="J21" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:10" ht="12.75">
+    </row>
+    <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
+      </c>
+      <c r="B22" t="s">
+        <v>60</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="H22" t="s">
         <v>13</v>
       </c>
-      <c r="J22" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:8" ht="12.75">
+    </row>
+    <row r="23" spans="1:10" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="H23" t="s">
         <v>13</v>
+      </c>
+      <c r="J23" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="H24" t="s">
         <v>13</v>
       </c>
       <c r="J24" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="H25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="H26" t="s">
         <v>13</v>
       </c>
       <c r="J26" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="H27" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H28" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B30" t="s">
         <v>76</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>77</v>
       </c>
       <c r="H30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B31" t="s">
         <v>79</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>80</v>
       </c>
       <c r="H31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B32" t="s">
         <v>82</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
         <v>83</v>
       </c>
       <c r="H32" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="33" spans="1:10" ht="12.75">
+    <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
         <v>85</v>
       </c>
       <c r="H33" t="s">
         <v>13</v>
       </c>
-      <c r="J33" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:10" ht="12.75">
+    </row>
+    <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>87</v>
       </c>
       <c r="H34" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>88</v>
       </c>
+      <c r="B35" t="s">
+        <v>89</v>
+      </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="H35" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="36" spans="1:8" ht="12.75">
+    <row r="36" spans="1:10" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H36" t="s">
         <v>13</v>
+      </c>
+      <c r="J36" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H37" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H38" t="s">
         <v>13</v>
       </c>
       <c r="J38" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:10" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="H39" t="s">
         <v>13</v>
       </c>
       <c r="J39" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H40" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:10" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="H41" t="s">
         <v>13</v>
       </c>
       <c r="J41" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H42" t="s">
         <v>13</v>
       </c>
-      <c r="J42" t="s">
-[...3 lines deleted...]
-    <row r="43" spans="1:8" ht="12.75">
+    </row>
+    <row r="43" spans="1:10" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H43" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="44" spans="1:10" ht="12.75">
+      <c r="J43" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="H44" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H45" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="46" spans="1:10" ht="12.75">
+    <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="H46" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H47" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H48" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
+      </c>
+      <c r="B49" t="s">
+        <v>118</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H49" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
+      </c>
+      <c r="B50" t="s">
+        <v>121</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="H50" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>119</v>
+        <v>123</v>
+      </c>
+      <c r="B51" t="s">
+        <v>124</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H51" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="52" spans="1:8" ht="12.75">
+    <row r="52" spans="1:10" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B52" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="H52" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="53" spans="1:8" ht="12.75">
+      <c r="J52" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="H53" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="54" spans="1:8" ht="12.75">
+      <c r="J53" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="H54" t="s">
         <v>13</v>
+      </c>
+      <c r="J54" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>132</v>
+        <v>32</v>
       </c>
       <c r="H55" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="56" spans="1:10" ht="12.75">
+    <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B56" t="s">
         <v>134</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
         <v>135</v>
       </c>
       <c r="H56" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" t="s">
         <v>137</v>
       </c>
-      <c r="C57" t="s">
-[...2 lines deleted...]
-      <c r="D57" t="s">
+      <c r="H57" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="12.75">
+      <c r="A58" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="H57" t="s">
-[...4 lines deleted...]
-      <c r="A58" s="1" t="s">
+      <c r="C58" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" t="s">
         <v>139</v>
       </c>
-      <c r="B58" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H58" t="s">
         <v>13</v>
+      </c>
+      <c r="J58" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B59" t="s">
+        <v>141</v>
+      </c>
+      <c r="C59" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="H59" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B60" t="s">
         <v>144</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
         <v>145</v>
       </c>
       <c r="H60" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="E14F15P33"/>
-[...57 lines deleted...]
-    <hyperlink ref="A60" r:id="rId59" display="E14F15P47"/>
+    <hyperlink ref="A2" r:id="rId1" display="E14F15P38"/>
+    <hyperlink ref="A3" r:id="rId2" display="E14F15P43"/>
+    <hyperlink ref="A4" r:id="rId3" display="CQX6192342T-DS-43"/>
+    <hyperlink ref="A5" r:id="rId4" display="CQX6192342Q-DS-43"/>
+    <hyperlink ref="A6" r:id="rId5" display="E14F15P02"/>
+    <hyperlink ref="A7" r:id="rId6" display="E16V90P35"/>
+    <hyperlink ref="A8" r:id="rId7" display="E16V90P56"/>
+    <hyperlink ref="A9" r:id="rId8" display="E16V90P36"/>
+    <hyperlink ref="A10" r:id="rId9" display="E16V90P57"/>
+    <hyperlink ref="A11" r:id="rId10" display="E16V90P37"/>
+    <hyperlink ref="A12" r:id="rId11" display="E16V90P59"/>
+    <hyperlink ref="A13" r:id="rId12" display="E14F15P33"/>
+    <hyperlink ref="A14" r:id="rId13" display="SQX6192342Q-43"/>
+    <hyperlink ref="A15" r:id="rId14" display="E14F15P32"/>
+    <hyperlink ref="A16" r:id="rId15" display="E14F15P30"/>
+    <hyperlink ref="A17" r:id="rId16" display="CQX782123-DS-43"/>
+    <hyperlink ref="A18" r:id="rId17" display="E14F15P35"/>
+    <hyperlink ref="A19" r:id="rId18" display="E14F15P37"/>
+    <hyperlink ref="A20" r:id="rId19" display="CQX6192123-DS-43"/>
+    <hyperlink ref="A21" r:id="rId20" display="CQX681926-DS-43"/>
+    <hyperlink ref="A22" r:id="rId21" display="CQX681926Q-DS-43"/>
+    <hyperlink ref="A23" r:id="rId22" display="E14F15P05"/>
+    <hyperlink ref="A24" r:id="rId23" display="E14F15P06"/>
+    <hyperlink ref="A25" r:id="rId24" display="E14F15P19"/>
+    <hyperlink ref="A26" r:id="rId25" display="E14F15P07"/>
+    <hyperlink ref="A27" r:id="rId26" display="E14F15P23"/>
+    <hyperlink ref="A28" r:id="rId27" display="E14F15P24"/>
+    <hyperlink ref="A29" r:id="rId28" display="E14F15P09"/>
+    <hyperlink ref="A30" r:id="rId29" display="E14F15P10"/>
+    <hyperlink ref="A31" r:id="rId30" display="SQX781926T-43"/>
+    <hyperlink ref="A32" r:id="rId31" display="CBC781923-DS-43"/>
+    <hyperlink ref="A33" r:id="rId32" display="E14F15P44"/>
+    <hyperlink ref="A34" r:id="rId33" display="E14F15P47"/>
+    <hyperlink ref="A35" r:id="rId34" display="CQX6172340Q-43"/>
+    <hyperlink ref="A36" r:id="rId35" display="E14F15P11"/>
+    <hyperlink ref="A37" r:id="rId36" display="E14F15P12"/>
+    <hyperlink ref="A38" r:id="rId37" display="E14F15P01"/>
+    <hyperlink ref="A39" r:id="rId38" display="E14F15P03"/>
+    <hyperlink ref="A40" r:id="rId39" display="E16V90P34"/>
+    <hyperlink ref="A41" r:id="rId40" display="E16V90P54"/>
+    <hyperlink ref="A42" r:id="rId41" display="E16V90P58"/>
+    <hyperlink ref="A43" r:id="rId42" display="E16V90P38"/>
+    <hyperlink ref="A44" r:id="rId43" display="E16V90P39"/>
+    <hyperlink ref="A45" r:id="rId44" display="E16V90P40"/>
+    <hyperlink ref="A46" r:id="rId45" display="E16V90P48"/>
+    <hyperlink ref="A47" r:id="rId46" display="E16V90P49"/>
+    <hyperlink ref="A48" r:id="rId47" display="E14F15P31"/>
+    <hyperlink ref="A49" r:id="rId48" display="SQX6192342T-43"/>
+    <hyperlink ref="A50" r:id="rId49" display="CQX782123T-DS-43"/>
+    <hyperlink ref="A51" r:id="rId50" display="CQX6192123T-DS-43"/>
+    <hyperlink ref="A52" r:id="rId51" display="CQX681926T-DS-43"/>
+    <hyperlink ref="A53" r:id="rId52" display="E12F23P20"/>
+    <hyperlink ref="A54" r:id="rId53" display="E14F15P04"/>
+    <hyperlink ref="A55" r:id="rId54" display="E14F15P16"/>
+    <hyperlink ref="A56" r:id="rId55" display="E14F15P17"/>
+    <hyperlink ref="A57" r:id="rId56" display="E14F10P12"/>
+    <hyperlink ref="A58" r:id="rId57" display="E14F15P08"/>
+    <hyperlink ref="A59" r:id="rId58" display="SQX781926-43"/>
+    <hyperlink ref="A60" r:id="rId59" display="CBC781923T-DS-43"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId60"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 