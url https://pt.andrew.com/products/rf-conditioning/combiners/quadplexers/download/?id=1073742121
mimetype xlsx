--- v1 (2026-07-17)
+++ v2 (2026-09-01)
@@ -43,89 +43,146 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>SQX781926T-43</t>
+  </si>
+  <si>
+    <t>E14F55P14</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Compact Twin Quadplexer, 700/850/PCS/AWS-WCS-BRS, 4.3-10</t>
+  </si>
+  <si>
+    <t>Quadplexer</t>
+  </si>
+  <si>
+    <t>E14F15P35</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 694-960/1350-1525/1710-1880/1920-2690 MHz, DC Bypass on Low port, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>E14F15P37</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1400-2100//2300-2600 MHz, DC bypass on 1400-2100 MHz port, with 4.3-10 connectors</t>
+  </si>
+  <si>
     <t>E14F15P38</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Twin Quadplexer 700-800//900//1400-2100//2300-2600 MHz, DC bypass on 1400-2100 MHz port and 2300-2600 MHz port, with 4.3-10 connectors</t>
   </si>
   <si>
-    <t>Quadplexer</t>
-[...4 lines deleted...]
-  <si>
     <t>E14F15P43</t>
   </si>
   <si>
     <t>Twin Quadplexer 700-800//900//1400-2100//2300-2600 MHz, DC/AISG Smart bypass, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>CQX6192342T-DS-43</t>
   </si>
   <si>
     <t>E14F15P52</t>
   </si>
   <si>
     <t>Twin Quadplexer 617-960/AWS-WCS/PCS/ CBRS-C-Band, DC Sense,, 4.3-10 connectors</t>
   </si>
   <si>
     <t>CQX6192342Q-DS-43</t>
   </si>
   <si>
     <t>E14F15P53</t>
   </si>
   <si>
     <t>Quad Quadplexer 617-960/AWS-WCS/PCS/ CBRS-C-Band, DC Sense, 4.3-10 connectors</t>
   </si>
   <si>
+    <t>E14F15P19</t>
+  </si>
+  <si>
+    <t>Ultra Compact Single Quadplexer 698-960/1800/2100/2600, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P07</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 700-800//900//1800//2100-2600 MHz,with 4.3-10 connectors, dc bypass on port 4</t>
+  </si>
+  <si>
+    <t>E14F15P23</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Quadplexer 1400-1800/2100/2300-2600/3400-3800 MHz, All ports DC bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P24</t>
+  </si>
+  <si>
+    <t>Ultra Compact Single Quadplexer 1400-1800/2100/2300-2600/3400-3800 MHz, All ports DC bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P09</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 700-800/900/1800/2100-2600 MHz, with 4.3-10 connectors, dc bypass on all ports</t>
+  </si>
+  <si>
+    <t>E14F15P10</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz,4.3-10 connectors,dc bypass on all ports</t>
+  </si>
+  <si>
     <t>E14F15P02</t>
   </si>
   <si>
     <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors, dc bypass on port 1</t>
   </si>
   <si>
     <t>E16V90P35</t>
   </si>
   <si>
     <t>Quadplexer, dc bypass port 1, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E16V90P56</t>
   </si>
   <si>
     <t>Twin Quadplexer 1800//2100//2300//2600 MHz, All ports DC bypass, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E16V90P36</t>
   </si>
   <si>
     <t>Twin Quadplexer, dc bypass on port 1, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E16V90P57</t>
@@ -160,176 +217,134 @@
   <si>
     <t>Compact  Quad Quadplexer 617-960/AWS-WCS/PCS/ CBRS-C-Band, DC on 617-960, 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F15P32</t>
   </si>
   <si>
     <t>Ultra Compact Quad Quadplexer 1325-1880/1920-2170/2300-2400/2500-2690 MHz, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F15P30</t>
   </si>
   <si>
     <t>Single Quadplexer 1325-1880//2100//2300//2600 MHz, DC Block, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>CQX782123-DS-43</t>
   </si>
   <si>
     <t>E14F15P25</t>
   </si>
   <si>
     <t>Quadplexer, 700/850/PCS-AWS/WCS,DC Sense, 4.3-10</t>
   </si>
   <si>
-    <t>E14F15P35</t>
-[...8 lines deleted...]
-    <t>Twin Quadplexer 700-800//900//1400-2100//2300-2600 MHz, DC bypass on 1400-2100 MHz port, with 4.3-10 connectors</t>
+    <t>CBC781923-DS-43</t>
+  </si>
+  <si>
+    <t>E14F65P01</t>
+  </si>
+  <si>
+    <t>Quadplexer, 700-750/850/PCS/AWS-WCS, DC Sense, 4.3-10</t>
   </si>
   <si>
     <t>CQX6192123-DS-43</t>
   </si>
   <si>
     <t>E12F23P03</t>
   </si>
   <si>
     <t>Quadplexer, 617-894/PCS/AWS/WCS, DC Sense, 4.3-10</t>
   </si>
   <si>
     <t>CQX681926-DS-43</t>
   </si>
   <si>
     <t>E14F15P20</t>
   </si>
   <si>
     <t>Quadplexer, 600/800/PCS/AWS+WCS+BRS, DC Sense, 4.3-10</t>
   </si>
   <si>
     <t>CQX681926Q-DS-43</t>
   </si>
   <si>
     <t>E14F15P22</t>
   </si>
   <si>
     <t>Quad Quadplexer, 600/800/PCS/AWS+WCS+BRS, DC Sense, 4.3-10</t>
   </si>
   <si>
     <t>E14F15P05</t>
   </si>
   <si>
     <t>Single Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors, dc bypass on port 3</t>
   </si>
   <si>
     <t>E14F15P06</t>
   </si>
   <si>
     <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors, dc bypass on port 3</t>
   </si>
   <si>
-    <t>E14F15P19</t>
-[...50 lines deleted...]
-    <t>Quadplexer, 700-750/850/PCS/AWS-WCS, DC Sense, 4.3-10</t>
+    <t>SQX781926-43</t>
+  </si>
+  <si>
+    <t>E14F55P13</t>
+  </si>
+  <si>
+    <t>Compact Quadplexer, 700/850/PCS/AWS-WCS-BRS, 4.3-10</t>
   </si>
   <si>
     <t>E14F15P44</t>
   </si>
   <si>
     <t>Quad Quadplexer 617-960/1350-2200/2300-2400/2496-2700 MHz, 4.3-10 connectors,dc bypass on all ports</t>
   </si>
   <si>
     <t>E14F15P47</t>
   </si>
   <si>
     <t>Single Quadplexer 612-960/1350-2200/2300-2400,2496-2700/3300-4200 MHz, with 4.3-10 connectors,dc bypass on low band port</t>
   </si>
   <si>
     <t>CQX6172340Q-43</t>
   </si>
   <si>
     <t>E14F65P06</t>
   </si>
   <si>
     <t>Quad Quadplexer, 612-960/PCS-AWS/WCS/DoD-CBRS-C-Band, DC Pass on All, 4.3-10</t>
   </si>
   <si>
+    <t>E14F15P08</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors, dc bypass on port 4</t>
+  </si>
+  <si>
     <t>E14F15P11</t>
   </si>
   <si>
     <t>Single Quadplexer 700-800//900//1800//2100-2600 MHz, (DC Smart Bypass), with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F15P12</t>
   </si>
   <si>
     <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, (DC Smart Bypass), with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F15P01</t>
   </si>
   <si>
     <t>Single Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors,dc bypass on port 1</t>
   </si>
   <si>
     <t>E14F15P03</t>
   </si>
   <si>
     <t>Single Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors,dc bypass on port 2</t>
   </si>
   <si>
     <t>E16V90P34</t>
@@ -382,117 +397,102 @@
   <si>
     <t>E14F15P31</t>
   </si>
   <si>
     <t>Ultra Compact Twin Quadplexer 1325-1880/1920-2170/2300-2400/2500-2690 MHz, All ports DC block, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>SQX6192342T-43</t>
   </si>
   <si>
     <t>E14F15P28</t>
   </si>
   <si>
     <t>Compact Twin Quadplexer 617-960/AWS-WCS/PCS/ CBRS-C-Band, DC on 617-960, 4.3-10 connectors</t>
   </si>
   <si>
     <t>CQX782123T-DS-43</t>
   </si>
   <si>
     <t>E14F15P26</t>
   </si>
   <si>
     <t>Twin Quadplexer, 700/850/PCS-AWS/WCS,DC Sense, 4.3-10</t>
   </si>
   <si>
+    <t>CBC781923T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F65P02</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, 700/850/PCS/AWS-WCS, DC Sense, 4.3-10</t>
+  </si>
+  <si>
     <t>CQX6192123T-DS-43</t>
   </si>
   <si>
     <t>E12F23P05</t>
   </si>
   <si>
     <t>Twin Quadplexer, 617-894/PCS/AWS/WCS, DC Sense, 4.3-10</t>
   </si>
   <si>
     <t>CQX681926T-DS-43</t>
   </si>
   <si>
     <t>E14F15P21</t>
   </si>
   <si>
     <t>Twin Quadplexer, 600/800/PCS/AWS+WCS+BRS, DC Sense, 4.3-10</t>
   </si>
   <si>
     <t>E12F23P20</t>
   </si>
   <si>
     <t>Twin Quadplexer 850//900//1800//2100 MHz, dc smart bypass, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F15P04</t>
   </si>
   <si>
     <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors, dc bypass on port 2</t>
   </si>
   <si>
     <t>E14F15P16</t>
   </si>
   <si>
     <t>E14F15P17</t>
   </si>
   <si>
     <t>Ultra Compact Twin Quadplexer 698-960/1800/2100/2300-2700, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F10P12</t>
   </si>
   <si>
     <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, (DC Smart Bypass) with 4.3-10 connectors</t>
-  </si>
-[...22 lines deleted...]
-    <t>Twin Quadplexer, 700/850/PCS/AWS-WCS, DC Sense, 4.3-10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -611,51 +611,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J60" totalsRowShown="0">
   <autoFilter ref="A1:J60"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p38" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p43" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192342t-ds-43" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192342q-ds-43" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p02" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p35" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p56" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p36" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p57" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p37" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p59" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p33" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx6192342q-43" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p32" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p30" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx782123-ds-43" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p35" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p37" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192123-ds-43" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926-ds-43" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926q-ds-43" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p05" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p06" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p19" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p07" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p23" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p24" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p09" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p10" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx781926t-43" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcbc781923-ds-43" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p44" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p47" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6172340q-43" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p11" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p12" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p01" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p03" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p34" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p54" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p58" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p38" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p39" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p40" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p48" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p49" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p31" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx6192342t-43" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx782123t-ds-43" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192123t-ds-43" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926t-ds-43" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme12f23p20" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p04" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p16" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p17" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f10p12" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p08" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx781926-43" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcbc781923t-ds-43" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx781926t-43" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p35" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p37" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p38" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p43" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192342t-ds-43" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192342q-ds-43" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p19" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p07" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p23" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p24" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p09" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p10" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p02" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p35" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p56" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p36" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p57" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p37" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p59" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p33" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx6192342q-43" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p32" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p30" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx782123-ds-43" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcbc781923-ds-43" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192123-ds-43" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926-ds-43" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926q-ds-43" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p05" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p06" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx781926-43" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p44" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p47" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6172340q-43" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p08" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p11" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p12" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p01" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p03" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p34" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p54" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p58" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p38" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p39" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p40" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p48" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p49" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p31" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx6192342t-43" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx782123t-ds-43" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcbc781923t-ds-43" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192123t-ds-43" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926t-ds-43" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme12f23p20" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p04" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p16" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p17" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f10p12" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J60"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="125.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -669,1048 +669,1048 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="12.75">
+    <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
+      <c r="B2" t="s">
+        <v>11</v>
+      </c>
       <c r="C2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H2" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="H3" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="H4" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
         <v>21</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="H5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="12.75">
+      <c r="A6" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="H5" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="1" t="s">
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" t="s">
         <v>23</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="H6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="12.75">
+      <c r="A7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="H6" t="s">
-[...7 lines deleted...]
-      <c r="A7" s="1" t="s">
+      <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="H7" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="J7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
+      <c r="B8" t="s">
+        <v>28</v>
+      </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H8" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H9" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H10" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H11" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H12" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="J12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
       <c r="H14" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D15" t="s">
         <v>43</v>
       </c>
       <c r="H15" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="J15" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D16" t="s">
         <v>45</v>
       </c>
       <c r="H16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J16" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" t="s">
         <v>47</v>
       </c>
-      <c r="C17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" t="s">
         <v>49</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="H18" t="s">
+        <v>14</v>
+      </c>
+      <c r="J18" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="12.75">
+      <c r="A19" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="H18" t="s">
-[...7 lines deleted...]
-      <c r="A19" s="1" t="s">
+      <c r="C19" t="s">
+        <v>12</v>
+      </c>
+      <c r="D19" t="s">
         <v>51</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="H19" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="12.75">
+      <c r="A20" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="H19" t="s">
-[...7 lines deleted...]
-      <c r="A20" s="1" t="s">
+      <c r="C20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D20" t="s">
         <v>53</v>
       </c>
-      <c r="B20" t="s">
+      <c r="H20" t="s">
+        <v>14</v>
+      </c>
+      <c r="J20" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="12.75">
+      <c r="A21" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C20" t="s">
-[...2 lines deleted...]
-      <c r="D20" t="s">
+      <c r="C21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" t="s">
         <v>55</v>
       </c>
-      <c r="H20" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="J21" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D22" t="s">
+        <v>57</v>
+      </c>
+      <c r="H22" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="12.75">
+      <c r="A23" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B23" t="s">
         <v>59</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D23" t="s">
         <v>60</v>
       </c>
-      <c r="C22" t="s">
-[...2 lines deleted...]
-      <c r="D22" t="s">
+      <c r="H23" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="12.75">
+      <c r="A24" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="H22" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="1" t="s">
+      <c r="C24" t="s">
+        <v>12</v>
+      </c>
+      <c r="D24" t="s">
         <v>62</v>
       </c>
-      <c r="C23" t="s">
-[...2 lines deleted...]
-      <c r="D23" t="s">
+      <c r="H24" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="12.75">
+      <c r="A25" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="H23" t="s">
-[...7 lines deleted...]
-      <c r="A24" s="1" t="s">
+      <c r="C25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D25" t="s">
         <v>64</v>
       </c>
-      <c r="C24" t="s">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="H25" t="s">
+        <v>14</v>
+      </c>
+      <c r="J25" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="12.75">
+      <c r="A26" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="H24" t="s">
-[...7 lines deleted...]
-      <c r="A25" s="1" t="s">
+      <c r="B26" t="s">
         <v>66</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="C26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" t="s">
         <v>67</v>
       </c>
-      <c r="H25" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="H26" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="J26" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B27" t="s">
+        <v>69</v>
+      </c>
+      <c r="C27" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" t="s">
         <v>70</v>
       </c>
-      <c r="C27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H27" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B28" t="s">
         <v>72</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D28" t="s">
         <v>73</v>
       </c>
       <c r="H28" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>74</v>
       </c>
+      <c r="B29" t="s">
+        <v>75</v>
+      </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H29" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
+      </c>
+      <c r="B30" t="s">
+        <v>78</v>
       </c>
       <c r="C30" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D30" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H30" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D31" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H31" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="B32" t="s">
         <v>82</v>
       </c>
       <c r="C32" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D32" t="s">
         <v>83</v>
       </c>
       <c r="H32" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="J32" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>84</v>
       </c>
+      <c r="B33" t="s">
+        <v>85</v>
+      </c>
       <c r="C33" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D33" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H33" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D34" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H34" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B35" t="s">
         <v>89</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D35" t="s">
         <v>90</v>
       </c>
       <c r="H35" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>91</v>
       </c>
+      <c r="B36" t="s">
+        <v>92</v>
+      </c>
       <c r="C36" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D36" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H36" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="37" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D37" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H37" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="J37" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C38" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D38" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H38" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J38" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:10" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C39" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D39" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H39" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="40" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C40" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D40" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H40" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="J40" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:10" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C41" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D41" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H41" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J41" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D42" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H42" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:10" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C43" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D43" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H43" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J43" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C44" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D44" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H44" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C45" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H45" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="J45" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C46" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D46" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="H46" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D47" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H47" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C48" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D48" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H48" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B49" t="s">
         <v>118</v>
       </c>
       <c r="C49" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D49" t="s">
         <v>119</v>
       </c>
       <c r="H49" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
+        <v>12</v>
+      </c>
+      <c r="D50" t="s">
         <v>121</v>
       </c>
-      <c r="C50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H50" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B51" t="s">
         <v>123</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" t="s">
         <v>124</v>
       </c>
-      <c r="C51" t="s">
-[...2 lines deleted...]
-      <c r="D51" t="s">
+      <c r="H51" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="12.75">
+      <c r="A52" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="H51" t="s">
-[...4 lines deleted...]
-      <c r="A52" s="1" t="s">
+      <c r="B52" t="s">
         <v>126</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" t="s">
         <v>127</v>
       </c>
-      <c r="C52" t="s">
-[...2 lines deleted...]
-      <c r="D52" t="s">
+      <c r="H52" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="12.75">
+      <c r="A53" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="H52" t="s">
-[...7 lines deleted...]
-      <c r="A53" s="1" t="s">
+      <c r="B53" t="s">
         <v>129</v>
       </c>
       <c r="C53" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D53" t="s">
         <v>130</v>
       </c>
       <c r="H53" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="54" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>131</v>
       </c>
+      <c r="B54" t="s">
+        <v>132</v>
+      </c>
       <c r="C54" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D54" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H54" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="55" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
+      </c>
+      <c r="B55" t="s">
+        <v>135</v>
       </c>
       <c r="C55" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D55" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="H55" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J55" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C56" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D56" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="H56" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J56" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C57" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D57" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="H57" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J57" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C58" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D58" t="s">
-        <v>139</v>
+        <v>51</v>
       </c>
       <c r="H58" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="J58" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C59" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D59" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H59" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B60" t="s">
         <v>144</v>
       </c>
       <c r="C60" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D60" t="s">
         <v>145</v>
       </c>
       <c r="H60" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="E14F15P38"/>
-[...57 lines deleted...]
-    <hyperlink ref="A60" r:id="rId59" display="CBC781923T-DS-43"/>
+    <hyperlink ref="A2" r:id="rId1" display="SQX781926T-43"/>
+    <hyperlink ref="A3" r:id="rId2" display="E14F15P35"/>
+    <hyperlink ref="A4" r:id="rId3" display="E14F15P37"/>
+    <hyperlink ref="A5" r:id="rId4" display="E14F15P38"/>
+    <hyperlink ref="A6" r:id="rId5" display="E14F15P43"/>
+    <hyperlink ref="A7" r:id="rId6" display="CQX6192342T-DS-43"/>
+    <hyperlink ref="A8" r:id="rId7" display="CQX6192342Q-DS-43"/>
+    <hyperlink ref="A9" r:id="rId8" display="E14F15P19"/>
+    <hyperlink ref="A10" r:id="rId9" display="E14F15P07"/>
+    <hyperlink ref="A11" r:id="rId10" display="E14F15P23"/>
+    <hyperlink ref="A12" r:id="rId11" display="E14F15P24"/>
+    <hyperlink ref="A13" r:id="rId12" display="E14F15P09"/>
+    <hyperlink ref="A14" r:id="rId13" display="E14F15P10"/>
+    <hyperlink ref="A15" r:id="rId14" display="E14F15P02"/>
+    <hyperlink ref="A16" r:id="rId15" display="E16V90P35"/>
+    <hyperlink ref="A17" r:id="rId16" display="E16V90P56"/>
+    <hyperlink ref="A18" r:id="rId17" display="E16V90P36"/>
+    <hyperlink ref="A19" r:id="rId18" display="E16V90P57"/>
+    <hyperlink ref="A20" r:id="rId19" display="E16V90P37"/>
+    <hyperlink ref="A21" r:id="rId20" display="E16V90P59"/>
+    <hyperlink ref="A22" r:id="rId21" display="E14F15P33"/>
+    <hyperlink ref="A23" r:id="rId22" display="SQX6192342Q-43"/>
+    <hyperlink ref="A24" r:id="rId23" display="E14F15P32"/>
+    <hyperlink ref="A25" r:id="rId24" display="E14F15P30"/>
+    <hyperlink ref="A26" r:id="rId25" display="CQX782123-DS-43"/>
+    <hyperlink ref="A27" r:id="rId26" display="CBC781923-DS-43"/>
+    <hyperlink ref="A28" r:id="rId27" display="CQX6192123-DS-43"/>
+    <hyperlink ref="A29" r:id="rId28" display="CQX681926-DS-43"/>
+    <hyperlink ref="A30" r:id="rId29" display="CQX681926Q-DS-43"/>
+    <hyperlink ref="A31" r:id="rId30" display="E14F15P05"/>
+    <hyperlink ref="A32" r:id="rId31" display="E14F15P06"/>
+    <hyperlink ref="A33" r:id="rId32" display="SQX781926-43"/>
+    <hyperlink ref="A34" r:id="rId33" display="E14F15P44"/>
+    <hyperlink ref="A35" r:id="rId34" display="E14F15P47"/>
+    <hyperlink ref="A36" r:id="rId35" display="CQX6172340Q-43"/>
+    <hyperlink ref="A37" r:id="rId36" display="E14F15P08"/>
+    <hyperlink ref="A38" r:id="rId37" display="E14F15P11"/>
+    <hyperlink ref="A39" r:id="rId38" display="E14F15P12"/>
+    <hyperlink ref="A40" r:id="rId39" display="E14F15P01"/>
+    <hyperlink ref="A41" r:id="rId40" display="E14F15P03"/>
+    <hyperlink ref="A42" r:id="rId41" display="E16V90P34"/>
+    <hyperlink ref="A43" r:id="rId42" display="E16V90P54"/>
+    <hyperlink ref="A44" r:id="rId43" display="E16V90P58"/>
+    <hyperlink ref="A45" r:id="rId44" display="E16V90P38"/>
+    <hyperlink ref="A46" r:id="rId45" display="E16V90P39"/>
+    <hyperlink ref="A47" r:id="rId46" display="E16V90P40"/>
+    <hyperlink ref="A48" r:id="rId47" display="E16V90P48"/>
+    <hyperlink ref="A49" r:id="rId48" display="E16V90P49"/>
+    <hyperlink ref="A50" r:id="rId49" display="E14F15P31"/>
+    <hyperlink ref="A51" r:id="rId50" display="SQX6192342T-43"/>
+    <hyperlink ref="A52" r:id="rId51" display="CQX782123T-DS-43"/>
+    <hyperlink ref="A53" r:id="rId52" display="CBC781923T-DS-43"/>
+    <hyperlink ref="A54" r:id="rId53" display="CQX6192123T-DS-43"/>
+    <hyperlink ref="A55" r:id="rId54" display="CQX681926T-DS-43"/>
+    <hyperlink ref="A56" r:id="rId55" display="E12F23P20"/>
+    <hyperlink ref="A57" r:id="rId56" display="E14F15P04"/>
+    <hyperlink ref="A58" r:id="rId57" display="E14F15P16"/>
+    <hyperlink ref="A59" r:id="rId58" display="E14F15P17"/>
+    <hyperlink ref="A60" r:id="rId59" display="E14F10P12"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId60"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 