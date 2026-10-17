--- v2 (2026-09-01)
+++ v3 (2026-10-17)
@@ -11,488 +11,479 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146" count="283">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143" count="278">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>E14F15P33</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 1350-2200/2300-2400/2496-2700/3300-4200, No dc bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>Quadplexer</t>
+  </si>
+  <si>
+    <t>SQX6192342Q-43</t>
+  </si>
+  <si>
+    <t>E14F15P29</t>
+  </si>
+  <si>
+    <t>Compact  Quad Quadplexer 617-960/AWS-WCS/PCS/ CBRS-C-Band, DC on 617-960, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P32</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Quadplexer 1325-1880/1920-2170/2300-2400/2500-2690 MHz, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P30</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 1325-1880//2100//2300//2600 MHz, DC Block, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>CQX782123-DS-43</t>
+  </si>
+  <si>
+    <t>E14F15P25</t>
+  </si>
+  <si>
+    <t>Quadplexer, 700/850/PCS-AWS/WCS,DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>E14F15P35</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 694-960/1350-1525/1710-1880/1920-2690 MHz, DC Bypass on Low port, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P37</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1400-2100//2300-2600 MHz, DC bypass on 1400-2100 MHz port, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P38</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1400-2100//2300-2600 MHz, DC bypass on 1400-2100 MHz port and 2300-2600 MHz port, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P43</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1400-2100//2300-2600 MHz, DC/AISG Smart bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
     <t>SQX781926T-43</t>
   </si>
   <si>
     <t>E14F55P14</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Compact Twin Quadplexer, 700/850/PCS/AWS-WCS-BRS, 4.3-10</t>
   </si>
   <si>
-    <t>Quadplexer</t>
-[...26 lines deleted...]
-    <t>Twin Quadplexer 700-800//900//1400-2100//2300-2600 MHz, DC/AISG Smart bypass, with 4.3-10 connectors</t>
+    <t>CBC781923-DS-43</t>
+  </si>
+  <si>
+    <t>E14F65P01</t>
+  </si>
+  <si>
+    <t>Quadplexer, 700-750/850/PCS/AWS-WCS, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CQX6192123-DS-43</t>
+  </si>
+  <si>
+    <t>E12F23P03</t>
+  </si>
+  <si>
+    <t>Quadplexer, 617-894/PCS/AWS/WCS, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CQX681926-DS-43</t>
+  </si>
+  <si>
+    <t>E14F15P20</t>
+  </si>
+  <si>
+    <t>Quadplexer, 600/800/PCS/AWS+WCS+BRS, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CQX681926Q-DS-43</t>
+  </si>
+  <si>
+    <t>E14F15P22</t>
+  </si>
+  <si>
+    <t>Quad Quadplexer, 600/800/PCS/AWS+WCS+BRS, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>E14F15P05</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors, dc bypass on port 3</t>
+  </si>
+  <si>
+    <t>E14F15P06</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors, dc bypass on port 3</t>
+  </si>
+  <si>
+    <t>E14F15P19</t>
+  </si>
+  <si>
+    <t>Ultra Compact Single Quadplexer 698-960/1800/2100/2600, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P07</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 700-800//900//1800//2100-2600 MHz,with 4.3-10 connectors, dc bypass on port 4</t>
+  </si>
+  <si>
+    <t>E14F15P23</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Quadplexer 1400-1800/2100/2300-2600/3400-3800 MHz, All ports DC bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P24</t>
+  </si>
+  <si>
+    <t>Ultra Compact Single Quadplexer 1400-1800/2100/2300-2600/3400-3800 MHz, All ports DC bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P09</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 700-800/900/1800/2100-2600 MHz, with 4.3-10 connectors, dc bypass on all ports</t>
+  </si>
+  <si>
+    <t>E14F15P10</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz,4.3-10 connectors,dc bypass on all ports</t>
+  </si>
+  <si>
+    <t>E14F15P02</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors, dc bypass on port 1</t>
+  </si>
+  <si>
+    <t>E16V90P35</t>
+  </si>
+  <si>
+    <t>Quadplexer, dc bypass port 1, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P56</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 1800//2100//2300//2600 MHz, All ports DC bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P36</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, dc bypass on port 1, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P57</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 1800//2100//2300//2600 MHz, SMART DC bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P37</t>
+  </si>
+  <si>
+    <t>Quadplexer, dc bypass port 2, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P59</t>
+  </si>
+  <si>
+    <t>Quadplexer 698-960/18/21/23-26, DC/AISG smart bypass with 4.3-10 connectors</t>
   </si>
   <si>
     <t>CQX6192342T-DS-43</t>
   </si>
   <si>
     <t>E14F15P52</t>
   </si>
   <si>
     <t>Twin Quadplexer 617-960/AWS-WCS/PCS/ CBRS-C-Band, DC Sense,, 4.3-10 connectors</t>
   </si>
   <si>
     <t>CQX6192342Q-DS-43</t>
   </si>
   <si>
     <t>E14F15P53</t>
   </si>
   <si>
     <t>Quad Quadplexer 617-960/AWS-WCS/PCS/ CBRS-C-Band, DC Sense, 4.3-10 connectors</t>
   </si>
   <si>
-    <t>E14F15P19</t>
-[...167 lines deleted...]
-    <t>Compact Quadplexer, 700/850/PCS/AWS-WCS-BRS, 4.3-10</t>
+    <t>E14F15P31</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Quadplexer 1325-1880/1920-2170/2300-2400/2500-2690 MHz, All ports DC block, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>SQX6192342T-43</t>
+  </si>
+  <si>
+    <t>E14F15P28</t>
+  </si>
+  <si>
+    <t>Compact Twin Quadplexer 617-960/AWS-WCS/PCS/ CBRS-C-Band, DC on 617-960, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CQX782123T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F15P26</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, 700/850/PCS-AWS/WCS,DC Sense, 4.3-10</t>
   </si>
   <si>
     <t>E14F15P44</t>
   </si>
   <si>
     <t>Quad Quadplexer 617-960/1350-2200/2300-2400/2496-2700 MHz, 4.3-10 connectors,dc bypass on all ports</t>
   </si>
   <si>
     <t>E14F15P47</t>
   </si>
   <si>
     <t>Single Quadplexer 612-960/1350-2200/2300-2400,2496-2700/3300-4200 MHz, with 4.3-10 connectors,dc bypass on low band port</t>
   </si>
   <si>
+    <t>CBC781923T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F65P02</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, 700/850/PCS/AWS-WCS, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CQX6192123T-DS-43</t>
+  </si>
+  <si>
+    <t>E12F23P05</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, 617-894/PCS/AWS/WCS, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CQX681926T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F15P21</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, 600/800/PCS/AWS+WCS+BRS, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>E12F23P20</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 850//900//1800//2100 MHz, dc smart bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P04</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors, dc bypass on port 2</t>
+  </si>
+  <si>
+    <t>E14F15P16</t>
+  </si>
+  <si>
+    <t>E14F15P17</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Quadplexer 698-960/1800/2100/2300-2700, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P12</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, (DC Smart Bypass) with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P08</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors, dc bypass on port 4</t>
+  </si>
+  <si>
+    <t>E14F15P11</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 700-800//900//1800//2100-2600 MHz, (DC Smart Bypass), with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P12</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, (DC Smart Bypass), with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P01</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors,dc bypass on port 1</t>
+  </si>
+  <si>
+    <t>E14F15P03</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors,dc bypass on port 2</t>
+  </si>
+  <si>
+    <t>E16V90P34</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, dc bypass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P54</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 1800//2100//2300//2600 MHz, No DC bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P58</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 698-960/18/21/23-26, dc smart bypass with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P38</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, dc bypass on port 2, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P39</t>
+  </si>
+  <si>
+    <t>Quadplexer, dc bypass port 3, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P40</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, dc bypass on port 3, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P48</t>
+  </si>
+  <si>
+    <t>Quadplexer, dc bypass port 4, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P49</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, dc bypass on port 4, with 4.3-10 connectors</t>
+  </si>
+  <si>
     <t>CQX6172340Q-43</t>
   </si>
   <si>
     <t>E14F65P06</t>
   </si>
   <si>
     <t>Quad Quadplexer, 612-960/PCS-AWS/WCS/DoD-CBRS-C-Band, DC Pass on All, 4.3-10</t>
-  </si>
-[...154 lines deleted...]
-    <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, (DC Smart Bypass) with 4.3-10 connectors</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -593,75 +584,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J60" totalsRowShown="0">
-  <autoFilter ref="A1:J60"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J59" totalsRowShown="0">
+  <autoFilter ref="A1:J59"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx781926t-43" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p35" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p37" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p38" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p43" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192342t-ds-43" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192342q-ds-43" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p19" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p07" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p23" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p24" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p09" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p10" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p02" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p35" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p56" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p36" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p57" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p37" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p59" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p33" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx6192342q-43" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p32" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p30" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx782123-ds-43" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcbc781923-ds-43" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192123-ds-43" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926-ds-43" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926q-ds-43" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p05" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p06" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx781926-43" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p44" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p47" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6172340q-43" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p08" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p11" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p12" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p01" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p03" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p34" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p54" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p58" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p38" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p39" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p40" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p48" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p49" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p31" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx6192342t-43" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx782123t-ds-43" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcbc781923t-ds-43" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192123t-ds-43" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926t-ds-43" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme12f23p20" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p04" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p16" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p17" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f10p12" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p33" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx6192342q-43" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p32" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p30" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx782123-ds-43" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p35" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p37" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p38" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p43" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx781926t-43" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcbc781923-ds-43" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192123-ds-43" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926-ds-43" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926q-ds-43" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p05" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p06" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p19" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p07" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p23" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p24" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p09" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p10" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p02" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p35" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p56" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p36" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p57" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p37" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p59" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192342t-ds-43" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192342q-ds-43" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p31" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx6192342t-43" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx782123t-ds-43" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p44" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p47" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcbc781923t-ds-43" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192123t-ds-43" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926t-ds-43" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme12f23p20" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p04" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p16" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p17" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f10p12" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p08" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p11" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p12" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p01" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p03" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p34" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p54" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p58" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p38" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p39" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p40" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p48" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p49" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6172340q-43" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J60"/>
+  <dimension ref="A1:J59"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="125.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -673,1047 +664,1029 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="12.75">
+      <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="H3" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="12.75">
+      <c r="A4" s="1" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>18</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H4" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
         <v>20</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J5" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>22</v>
       </c>
+      <c r="B6" t="s">
+        <v>23</v>
+      </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H6" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="H7" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
         <v>28</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="H8" t="s">
+        <v>13</v>
+      </c>
+      <c r="J8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="12.75">
+      <c r="A9" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="H8" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="1" t="s">
+      <c r="C9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" t="s">
         <v>30</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="H9" t="s">
+        <v>13</v>
+      </c>
+      <c r="J9" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="12.75">
+      <c r="A10" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H9" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="1" t="s">
+      <c r="C10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" t="s">
         <v>32</v>
       </c>
-      <c r="C10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" t="s">
         <v>34</v>
       </c>
       <c r="C11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
       <c r="H11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>36</v>
       </c>
+      <c r="B12" t="s">
+        <v>37</v>
+      </c>
       <c r="C12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
+      </c>
+      <c r="B13" t="s">
+        <v>40</v>
       </c>
       <c r="C13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
+      </c>
+      <c r="B14" t="s">
+        <v>43</v>
       </c>
       <c r="C14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H14" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
+      </c>
+      <c r="B15" t="s">
+        <v>46</v>
       </c>
       <c r="C15" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="H15" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="H16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J16" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="C17" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="H17" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J17" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C18" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="H18" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="C19" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="H19" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J19" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C20" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="H20" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="21" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C21" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="H21" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C22" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H22" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C23" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="H23" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C24" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="H24" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J24" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C25" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="H25" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J25" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C26" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H26" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C27" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H27" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J27" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B28" t="s">
         <v>72</v>
       </c>
       <c r="C28" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>73</v>
       </c>
       <c r="H28" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" t="s">
         <v>75</v>
       </c>
-      <c r="C29" t="s">
-[...2 lines deleted...]
-      <c r="D29" t="s">
+      <c r="H29" t="s">
+        <v>13</v>
+      </c>
+      <c r="J29" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="12.75">
+      <c r="A30" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="H29" t="s">
-[...4 lines deleted...]
-      <c r="A30" s="1" t="s">
+      <c r="C30" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" t="s">
         <v>77</v>
       </c>
-      <c r="B30" t="s">
+      <c r="H30" t="s">
+        <v>13</v>
+      </c>
+      <c r="J30" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="12.75">
+      <c r="A31" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C30" t="s">
-[...2 lines deleted...]
-      <c r="D30" t="s">
+      <c r="B31" t="s">
         <v>79</v>
       </c>
-      <c r="H30" t="s">
-[...4 lines deleted...]
-      <c r="A31" s="1" t="s">
+      <c r="C31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" t="s">
         <v>80</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31" t="s">
+      <c r="H31" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="12.75">
+      <c r="A32" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="H31" t="s">
-[...7 lines deleted...]
-      <c r="A32" s="1" t="s">
+      <c r="B32" t="s">
         <v>82</v>
       </c>
       <c r="C32" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D32" t="s">
         <v>83</v>
       </c>
       <c r="H32" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" t="s">
         <v>85</v>
       </c>
-      <c r="C33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H33" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B34" t="s">
         <v>87</v>
       </c>
       <c r="C34" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>88</v>
       </c>
       <c r="H34" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>89</v>
       </c>
+      <c r="B35" t="s">
+        <v>90</v>
+      </c>
       <c r="C35" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H35" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B36" t="s">
         <v>92</v>
       </c>
       <c r="C36" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D36" t="s">
         <v>93</v>
       </c>
       <c r="H36" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C37" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>95</v>
       </c>
       <c r="H37" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="38" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>96</v>
       </c>
+      <c r="B38" t="s">
+        <v>97</v>
+      </c>
       <c r="C38" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H38" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
+      </c>
+      <c r="B39" t="s">
+        <v>100</v>
       </c>
       <c r="C39" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H39" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
+      </c>
+      <c r="B40" t="s">
+        <v>103</v>
       </c>
       <c r="C40" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="H40" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J40" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:10" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C41" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="H41" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J41" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C42" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="H42" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J42" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C43" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>107</v>
+        <v>73</v>
       </c>
       <c r="H43" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C44" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="H44" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C45" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="H45" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="46" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C46" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H46" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J46" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C47" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="H47" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J47" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C48" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="H48" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C49" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="H49" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J49" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C50" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H50" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J50" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C51" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H51" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B52" t="s">
         <v>126</v>
       </c>
       <c r="C52" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D52" t="s">
         <v>127</v>
       </c>
       <c r="H52" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J52" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" t="s">
         <v>129</v>
       </c>
-      <c r="C53" t="s">
-[...2 lines deleted...]
-      <c r="D53" t="s">
+      <c r="H53" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="12.75">
+      <c r="A54" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="H53" t="s">
-[...4 lines deleted...]
-      <c r="A54" s="1" t="s">
+      <c r="C54" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" t="s">
         <v>131</v>
       </c>
-      <c r="B54" t="s">
+      <c r="H54" t="s">
+        <v>13</v>
+      </c>
+      <c r="J54" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="12.75">
+      <c r="A55" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="C54" t="s">
-[...2 lines deleted...]
-      <c r="D54" t="s">
+      <c r="C55" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" t="s">
         <v>133</v>
       </c>
-      <c r="H54" t="s">
-[...4 lines deleted...]
-      <c r="A55" s="1" t="s">
+      <c r="H55" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="12.75">
+      <c r="A56" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C56" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" t="s">
         <v>135</v>
       </c>
-      <c r="C55" t="s">
-[...2 lines deleted...]
-      <c r="D55" t="s">
+      <c r="H56" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="12.75">
+      <c r="A57" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="H55" t="s">
-[...7 lines deleted...]
-      <c r="A56" s="1" t="s">
+      <c r="C57" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" t="s">
         <v>137</v>
       </c>
-      <c r="C56" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="H57" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C58" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>51</v>
+        <v>139</v>
       </c>
       <c r="H58" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B59" t="s">
+        <v>141</v>
+      </c>
+      <c r="C59" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" t="s">
         <v>142</v>
       </c>
-      <c r="C59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H59" t="s">
-        <v>14</v>
-[...13 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="SQX781926T-43"/>
-[...57 lines deleted...]
-    <hyperlink ref="A60" r:id="rId59" display="E14F10P12"/>
+    <hyperlink ref="A2" r:id="rId1" display="E14F15P33"/>
+    <hyperlink ref="A3" r:id="rId2" display="SQX6192342Q-43"/>
+    <hyperlink ref="A4" r:id="rId3" display="E14F15P32"/>
+    <hyperlink ref="A5" r:id="rId4" display="E14F15P30"/>
+    <hyperlink ref="A6" r:id="rId5" display="CQX782123-DS-43"/>
+    <hyperlink ref="A7" r:id="rId6" display="E14F15P35"/>
+    <hyperlink ref="A8" r:id="rId7" display="E14F15P37"/>
+    <hyperlink ref="A9" r:id="rId8" display="E14F15P38"/>
+    <hyperlink ref="A10" r:id="rId9" display="E14F15P43"/>
+    <hyperlink ref="A11" r:id="rId10" display="SQX781926T-43"/>
+    <hyperlink ref="A12" r:id="rId11" display="CBC781923-DS-43"/>
+    <hyperlink ref="A13" r:id="rId12" display="CQX6192123-DS-43"/>
+    <hyperlink ref="A14" r:id="rId13" display="CQX681926-DS-43"/>
+    <hyperlink ref="A15" r:id="rId14" display="CQX681926Q-DS-43"/>
+    <hyperlink ref="A16" r:id="rId15" display="E14F15P05"/>
+    <hyperlink ref="A17" r:id="rId16" display="E14F15P06"/>
+    <hyperlink ref="A18" r:id="rId17" display="E14F15P19"/>
+    <hyperlink ref="A19" r:id="rId18" display="E14F15P07"/>
+    <hyperlink ref="A20" r:id="rId19" display="E14F15P23"/>
+    <hyperlink ref="A21" r:id="rId20" display="E14F15P24"/>
+    <hyperlink ref="A22" r:id="rId21" display="E14F15P09"/>
+    <hyperlink ref="A23" r:id="rId22" display="E14F15P10"/>
+    <hyperlink ref="A24" r:id="rId23" display="E14F15P02"/>
+    <hyperlink ref="A25" r:id="rId24" display="E16V90P35"/>
+    <hyperlink ref="A26" r:id="rId25" display="E16V90P56"/>
+    <hyperlink ref="A27" r:id="rId26" display="E16V90P36"/>
+    <hyperlink ref="A28" r:id="rId27" display="E16V90P57"/>
+    <hyperlink ref="A29" r:id="rId28" display="E16V90P37"/>
+    <hyperlink ref="A30" r:id="rId29" display="E16V90P59"/>
+    <hyperlink ref="A31" r:id="rId30" display="CQX6192342T-DS-43"/>
+    <hyperlink ref="A32" r:id="rId31" display="CQX6192342Q-DS-43"/>
+    <hyperlink ref="A33" r:id="rId32" display="E14F15P31"/>
+    <hyperlink ref="A34" r:id="rId33" display="SQX6192342T-43"/>
+    <hyperlink ref="A35" r:id="rId34" display="CQX782123T-DS-43"/>
+    <hyperlink ref="A36" r:id="rId35" display="E14F15P44"/>
+    <hyperlink ref="A37" r:id="rId36" display="E14F15P47"/>
+    <hyperlink ref="A38" r:id="rId37" display="CBC781923T-DS-43"/>
+    <hyperlink ref="A39" r:id="rId38" display="CQX6192123T-DS-43"/>
+    <hyperlink ref="A40" r:id="rId39" display="CQX681926T-DS-43"/>
+    <hyperlink ref="A41" r:id="rId40" display="E12F23P20"/>
+    <hyperlink ref="A42" r:id="rId41" display="E14F15P04"/>
+    <hyperlink ref="A43" r:id="rId42" display="E14F15P16"/>
+    <hyperlink ref="A44" r:id="rId43" display="E14F15P17"/>
+    <hyperlink ref="A45" r:id="rId44" display="E14F10P12"/>
+    <hyperlink ref="A46" r:id="rId45" display="E14F15P08"/>
+    <hyperlink ref="A47" r:id="rId46" display="E14F15P11"/>
+    <hyperlink ref="A48" r:id="rId47" display="E14F15P12"/>
+    <hyperlink ref="A49" r:id="rId48" display="E14F15P01"/>
+    <hyperlink ref="A50" r:id="rId49" display="E14F15P03"/>
+    <hyperlink ref="A51" r:id="rId50" display="E16V90P34"/>
+    <hyperlink ref="A52" r:id="rId51" display="E16V90P54"/>
+    <hyperlink ref="A53" r:id="rId52" display="E16V90P58"/>
+    <hyperlink ref="A54" r:id="rId53" display="E16V90P38"/>
+    <hyperlink ref="A55" r:id="rId54" display="E16V90P39"/>
+    <hyperlink ref="A56" r:id="rId55" display="E16V90P40"/>
+    <hyperlink ref="A57" r:id="rId56" display="E16V90P48"/>
+    <hyperlink ref="A58" r:id="rId57" display="E16V90P49"/>
+    <hyperlink ref="A59" r:id="rId58" display="CQX6172340Q-43"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId60"/>
+    <tablePart r:id="rId59"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>