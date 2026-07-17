--- v0 (2026-06-02)
+++ v1 (2026-07-17)
@@ -11,103 +11,226 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="340" count="709">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342" count="713">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>E14F06P08</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Diplexer 80-2690MHz/3300-5925MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>Diplexer</t>
+  </si>
+  <si>
+    <t>E14F06P25</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer 3400-3440MHz/3520-3600MHz, DC bypass on Low band, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P70</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Diplexer, 2550–2570/2670–2690 MHz, DC Block, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P41YY</t>
+  </si>
+  <si>
+    <t>E14F06P41</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1325-1880/1920-2690, dc/AISG Smart bypass functionality, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F55P26</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 703-788/811-960 MHz, DC Smart Bypass, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>SDX3340Q-DH-43</t>
+  </si>
+  <si>
+    <t>E14F06P80</t>
+  </si>
+  <si>
+    <t>Compact Quad Diplexer 3300-3670/3700-3980 MHz, DC on 3700-3980 MHz port, 4.3-10</t>
+  </si>
+  <si>
+    <t>SDX159-DL-43-V2</t>
+  </si>
+  <si>
+    <t>E14F06P88</t>
+  </si>
+  <si>
+    <t>Ultra Compact Diplexer 80-2690MHz/3300-5925MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>E14F11P14</t>
+  </si>
+  <si>
+    <t>Twin Multiplexer (Diplexer plus hybrid combiner) 555-2690MHz/3300-5925MHz/555-5925, 4.3-10, DC Block</t>
+  </si>
+  <si>
+    <t>E11F03P98</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 703-768 / 791-960 MHz, DC Bypass on low band port of Module 1 and high band port of Module 2, 7/16 DIN connectors</t>
+  </si>
+  <si>
+    <t>E14F07P08</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 703-788/791-960 MHz, DC Pass on All port, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P2190</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 380–2200 MHz/2300–2690 MHz, DC block all ports,4.3-10</t>
+  </si>
+  <si>
+    <t>E14F05P6590</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 1350–1525 MHz/1710–2690 MHz, DC block on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>E14F06P83</t>
+  </si>
+  <si>
+    <t>Ultra Compact Single Diplexer 700-800/900, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P35</t>
+  </si>
+  <si>
+    <t>Diplexer, 1325-1880/1920-2690, dc/AISG pass-through on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F55P16</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer 1710-2180/2500-2690 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F55P18-V</t>
+  </si>
+  <si>
+    <t>Diplexer, 700/900 MHz, RJ40, dc block on all ports with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P44</t>
+  </si>
+  <si>
+    <t>Paired 2-pak Diplexer, 380–960 MHz/1710–2690 MHz, dc pass low paired with high, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P09</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700/800 MHz, dc smart by pass on all ports</t>
+  </si>
+  <si>
+    <t>E14F06P16</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 600-700/850 MHz</t>
+  </si>
+  <si>
     <t>E14F06P04</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Ultra Compact Octa Diplexer 2300-2400/2570-2595 MHz, No dc bypass</t>
   </si>
   <si>
-    <t>Diplexer</t>
-[...1 lines deleted...]
-  <si>
     <t>E14F06P32</t>
   </si>
   <si>
     <t>Ultra Compact Single Diplexer 1350-1880/1920-2690, 4.3-10 connectors</t>
   </si>
   <si>
-    <t>Discontinued</t>
-[...1 lines deleted...]
-  <si>
     <t>UDX1926Q-N10</t>
   </si>
   <si>
     <t>E11F03P81</t>
   </si>
   <si>
     <t>Ultra Compact Quad-pack Diplexer PCS/AWS+WCS+BRS, DC AWS/WCS/BRS, NEX10 Connector</t>
   </si>
   <si>
     <t>SDX159-DL-43</t>
   </si>
   <si>
     <t>E14F06P06</t>
   </si>
   <si>
     <t>Ultra Compact Single Diplexer 80-2690/3300-5925, DC Low, 4.3-10 connectors</t>
   </si>
   <si>
     <t>E11F02P4990</t>
   </si>
   <si>
     <t>Twin Diplexer, 1695-2200/2300-2700 MHz, dc bypass blocking for all ports</t>
   </si>
   <si>
     <t>UDX1726Q-N10</t>
@@ -142,129 +265,141 @@
   <si>
     <t>E14F06P48</t>
   </si>
   <si>
     <t>Twin Diplexer, 1350-2200 / 2300-2700 MHz, dc bypass all ports, 4.3-10 connectors</t>
   </si>
   <si>
     <t>CDX623T-DS-T-43</t>
   </si>
   <si>
     <t>E16V95P63</t>
   </si>
   <si>
     <t>Twin Diplexer,555–894 MHz/1695–2360 MHz, dc sense,4.3-10 Connectors, LOC-top</t>
   </si>
   <si>
     <t>CDX623T-DS-B-43</t>
   </si>
   <si>
     <t>E16V95P62</t>
   </si>
   <si>
     <t>Twin Diplexer,555–894 MHz/1695–2360 MHz, dc sense, 4.3-10 Connectors, LOC-bottom</t>
   </si>
   <si>
-    <t>E14F06P08</t>
-[...77 lines deleted...]
-    <t>Twin 2-pak Diplexer, 1350–1525 MHz/1710–2690 MHz, DC block on all ports, with 4.3-10 connectors</t>
+    <t>CDX68T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P91</t>
+  </si>
+  <si>
+    <t>Twin Diplexer 617-803/817-894 MHz, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>E11F01P17</t>
+  </si>
+  <si>
+    <t>Diplexer, DCS 1800/UMTS/WiMAX/LTE</t>
+  </si>
+  <si>
+    <t>E11F01P37</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, DCS 1800/UMTS/WiMAX/LTE, dc pass on 1710–2180 MHz port</t>
+  </si>
+  <si>
+    <t>E11F01P20</t>
+  </si>
+  <si>
+    <t>Diplexer, DCS 1800/UMTS/WiMAX/LTE, dc pass on 1710–2180 MHz port</t>
+  </si>
+  <si>
+    <t>E11F02P46</t>
+  </si>
+  <si>
+    <t>Diplexer, 1695-2180/2300-2690 MHz, dc bypass all ports</t>
+  </si>
+  <si>
+    <t>E11F02P1750</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, FDD/TDD 2600, dc pass on all ports</t>
+  </si>
+  <si>
+    <t>E11F05P38-V</t>
+  </si>
+  <si>
+    <t>Diplexer, DCS 1800/UMTS 2100, AISG compatible, dc pass on all ports with hybrid connectors 4.3-10 input and 7/16 output</t>
+  </si>
+  <si>
+    <t>E11F02P51</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1695-2180/2300-2690 MHz, dc bypass on 1695-2180 ports</t>
+  </si>
+  <si>
+    <t>E11F13P01</t>
+  </si>
+  <si>
+    <t>Single Diplexer, LTE 700-800/GSM 900, AISG compatible, dc pass on all ports</t>
+  </si>
+  <si>
+    <t>E11F13P47-V</t>
+  </si>
+  <si>
+    <t>Diplexer, 700/900 MHz, RJ40, dc block on all ports with hybrid connectors 4.3-10 input and 7/16 output</t>
+  </si>
+  <si>
+    <t>E12F03P47</t>
+  </si>
+  <si>
+    <t>Quad Diplexer 2300-2400/2496-2690 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E11F05P37-V</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, DCS 1800/UMTS 2100, AISG compatible, dc pass all ports, with hybrid connectors 4.3-10 input and 7/16 output</t>
+  </si>
+  <si>
+    <t>E12F02P46</t>
+  </si>
+  <si>
+    <t>Diplexer, 1695-2200/2300-2700 MHz, dc bypass all ports with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F05P96-V</t>
+  </si>
+  <si>
+    <t>Diplexer, DCS 1800/UMTS 2100, AISG compatible, dc pass on all ports with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F05P39</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1800/2100, AISG compatible, dc pass all ports, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F05P0790</t>
   </si>
   <si>
     <t>Twin Diplexer, 2S-DPX D2-800/900 DC Block All ports, 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F05P55</t>
   </si>
   <si>
     <t>Diplexer, 380–960 MHz/1425–2690 MHz, dc pass high, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F05P56</t>
   </si>
   <si>
     <t>Twin 2-pak Diplexer, 380–960 MHz/1425–2690 MHz, dc pass high, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F05P17-V</t>
   </si>
   <si>
     <t>Twin Diplexer, DCS 1800/UMTS 2100, AISG compatible, dc pass all ports, with 4.3-10 connectors</t>
   </si>
@@ -313,116 +448,71 @@
   <si>
     <t>Twin Diplexer 700/800 DC Bypass at 800MHz port, 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F05P81</t>
   </si>
   <si>
     <t>E14F05P65</t>
   </si>
   <si>
     <t>Twin 2-pak Diplexer, 1350–1525 MHz/1710–2690 MHz, DC bypass all ports, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F05P53</t>
   </si>
   <si>
     <t>Diplexer, 380–960 MHz/1425–2690 MHz, dc pass low, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F55P19</t>
   </si>
   <si>
     <t>Ultra Compact Quad Diplexer 1710-2180/2500-2690 MHz, 4.3-10 connectors</t>
   </si>
   <si>
-    <t>E14F55P16</t>
-[...40 lines deleted...]
-  <si>
     <t>SDX1926Q-43</t>
   </si>
   <si>
     <t>E14F05P86</t>
   </si>
   <si>
     <t>Ultra Compact Quad-pack Diplexer PCS/AWS+WCS+BRS, DC AWS/WCS/BRS, 4.3-10</t>
   </si>
   <si>
     <t>SDX1926T-43</t>
   </si>
   <si>
     <t>E14F05P85</t>
   </si>
   <si>
     <t>Ultra Compact Twin Diplexer PCS/AWS+WCS+BRS, DC AWS/WCS/BRS, 4.3-10</t>
   </si>
   <si>
     <t>CBC1726-DP</t>
   </si>
   <si>
-    <t>E11F02P46</t>
-[...1 lines deleted...]
-  <si>
     <t>Diplexer, 1695-2180//2300-2690 MHz, dc bypass all ports,AISG Compatible 1.1-2.0</t>
   </si>
   <si>
     <t>CBC1726-DP-2X</t>
   </si>
   <si>
     <t>E11F02P49</t>
   </si>
   <si>
     <t>Twin Diplexer, 1695-2180//2300-2690 MHz, dc bypass all ports,AISG Compatible 1.1-2.0</t>
   </si>
   <si>
     <t>CBC1726T-4310</t>
   </si>
   <si>
     <t>E14F55P09</t>
   </si>
   <si>
     <t>Ultra Compact Twin Diplexer 1695-2200/2300-2690 MHz, 4.3-10 connectors</t>
   </si>
   <si>
     <t>CBC4W26T-DP-43</t>
   </si>
   <si>
     <t>E14F05P21</t>
@@ -490,138 +580,156 @@
   <si>
     <t>E14F05P93</t>
   </si>
   <si>
     <t>Quad Diplexer PCS/AWS+WCS, dc Sense, 4.3-10</t>
   </si>
   <si>
     <t>CDX723AT-DS-T</t>
   </si>
   <si>
     <t>E15V95P50</t>
   </si>
   <si>
     <t>Twin Diplexer, 698–894 MHz/1710–2360 MHz, dc sense, LOC-top</t>
   </si>
   <si>
     <t>CDX68-DS-43</t>
   </si>
   <si>
     <t>E14F05P90</t>
   </si>
   <si>
     <t>Diplexer 617-803/817-894 MHz, DC Sense, 4.3-10</t>
   </si>
   <si>
-    <t>CDX68T-DS-43</t>
-[...86 lines deleted...]
-    <t>Twin Diplexer, 1800/2100, AISG compatible, dc pass all ports, with 4.3-10 connectors</t>
+    <t>E14F06P00</t>
+  </si>
+  <si>
+    <t>Ultra Compact Octa Diplexer 80-2690MHz/3300-5925MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>E14F06P51</t>
+  </si>
+  <si>
+    <t>Quad Diplexer 617-698/703-960 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P45</t>
+  </si>
+  <si>
+    <t>Twin Diplexer,694–862 MHz/880–960 MHz, DC SMART bypass all, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CBC426Q-DS-43</t>
+  </si>
+  <si>
+    <t>E14F06P82</t>
+  </si>
+  <si>
+    <t>Quad Diplexer, 380–960 MHz/1695–2690 MHz,dc Sense,4.3-10</t>
+  </si>
+  <si>
+    <t>CDX1726Q-DL-43</t>
+  </si>
+  <si>
+    <t>E14F06P72</t>
+  </si>
+  <si>
+    <t>Quad Diplexer 1350-2200/2300-2700 MHz,  DC bypass on 1350-2200 ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P77</t>
+  </si>
+  <si>
+    <t>Single Diplexer, 703-960/863-870 MHz, dc by pass on 703-960 band port</t>
+  </si>
+  <si>
+    <t>E14F55P25</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 703-768/791-935 MHz, DC Bypass on all frequency ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P20</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700-800/900 DC Bypass All ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>SDX159T-DL-43-V2</t>
+  </si>
+  <si>
+    <t>E14F06P86</t>
+  </si>
+  <si>
+    <t>E14F06P85</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700-800/900 MHz, (DC Smart Bypass), 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P79</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 703-788/791-960 MHz, DC Smart Bypass, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F11P26</t>
+  </si>
+  <si>
+    <t>Multiplexer (Diplexer plus hybrid combiner) 555-2690MHz/3300-5925MHz/555-5925, 4.3-10, DC Block</t>
+  </si>
+  <si>
+    <t>E14F07P34</t>
+  </si>
+  <si>
+    <t>Single Diplexer, 703-788/791-960 MHz, DC Pass on All port, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P58</t>
+  </si>
+  <si>
+    <t>Diplexer, 1350-2200 / 2300-2700 MHz, dc bypass all ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F55P17</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Diplexer 1695-2200/2300-2690 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E15V95P34</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1710–2690 MHz, dc pass all</t>
+  </si>
+  <si>
+    <t>E14F05P97</t>
+  </si>
+  <si>
+    <t>Single Diplexer, FDD/TDD 2600, dc block on all ports</t>
   </si>
   <si>
     <t>E14F06P24</t>
   </si>
   <si>
     <t>Twin Diplexer, 700/800 MHz, dc by pass on all ports</t>
   </si>
   <si>
     <t>UDX1926T-N10</t>
   </si>
   <si>
     <t>E11F03P80</t>
   </si>
   <si>
     <t>Ultra Compact Twin Diplexer PCS/AWS+WCS+BRS, DC on AWS/WCS/BRS, NEX10 Connectors</t>
   </si>
   <si>
     <t>CDX7FNQ-DL-43</t>
   </si>
   <si>
     <t>E14F06P28</t>
   </si>
   <si>
     <t>Quad Diplexer B12-B5/B14, DC on B12-B5, 4.3-10 connectors</t>
   </si>
@@ -667,120 +775,114 @@
   <si>
     <t>Twin Diplexer, 703-788 MHz/796-847 MHz, DC SMART bypass, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>UDX1726T-N10</t>
   </si>
   <si>
     <t>E11F03P86</t>
   </si>
   <si>
     <t>Ultra-Compact Twin Diplexer PCS-AWS/BRS, DC/AISG on PCS-AWS, NEX10 Connectors</t>
   </si>
   <si>
     <t>E14F06P71</t>
   </si>
   <si>
     <t>Quad Diplexer, 1800/2100-2600, dc block all ports, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E12F03P16</t>
   </si>
   <si>
     <t>CS-DPX 824-880/898.4-960 DC ALL, RJ40</t>
   </si>
   <si>
-    <t>E14F06P00</t>
-[...68 lines deleted...]
-    <t>Twin Diplexer, 703-788/791-960 MHz, DC Smart Bypass, 4.3-10 connectors</t>
+    <t>CDX68Q-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P92</t>
+  </si>
+  <si>
+    <t>4 Pack Diplexer 617-803/817-894 MHz, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>E11F02P17</t>
+  </si>
+  <si>
+    <t>E11F02P47</t>
+  </si>
+  <si>
+    <t>Diplexer, 1695-2180/2300-2690 MHz, dc bypass on 2300-2600 port</t>
+  </si>
+  <si>
+    <t>E11F02P48</t>
+  </si>
+  <si>
+    <t>Diplexer, 1800-2100//2300-2600 MHz, dc bypass on 1800-2100 port</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1695-2180/2300-2690 MHz, dc bypass all ports</t>
+  </si>
+  <si>
+    <t>E11F02P50</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1695-2180/2300-2600 MHz, dc bypass on 2300-2600 ports</t>
+  </si>
+  <si>
+    <t>E11F03P58</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700/900 MHz, dc smart by pass on all ports with 4.3-10 connectors, Rejection 48.5 dB in 930-940 MHz</t>
+  </si>
+  <si>
+    <t>E11F13P46-V</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700/900 MHz, RJ40, dc block on all ports with hybrid connectors 4.3-10 input and 7/16 output</t>
+  </si>
+  <si>
+    <t>E12F03P46</t>
+  </si>
+  <si>
+    <t>Twin Diplexer 2300-2400/2496-2690 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F05P96</t>
+  </si>
+  <si>
+    <t>E14F05P06</t>
+  </si>
+  <si>
+    <t>Single Diplexer, 700-800/900 MHz, dc pass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P15</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1695-2690 MHz, dc pass low, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F05P16</t>
   </si>
   <si>
     <t>Twin Diplexer, 1695-2200/2300-2700 MHz, dc bypass all ports, 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F05P54</t>
   </si>
   <si>
     <t>Twin 2-pak Diplexer, 380–960 MHz/1425-2690 MHz, dc pass low, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F05P17</t>
   </si>
   <si>
     <t>E12F13P25</t>
   </si>
   <si>
     <t>Twin Diplexer, 700/900 MHz, dc pass on all ports with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F05P10</t>
   </si>
@@ -814,137 +916,95 @@
   <si>
     <t>E14F05P63</t>
   </si>
   <si>
     <t>Twin 2-pak Diplexer, 1350–1525 MHz/1710–2690 MHz, DC bypass High ports, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F05P66</t>
   </si>
   <si>
     <t>Twin 2-pak Diplexer, 1350–1525 MHz/1710–2690 MHz, DC SMART bypass all, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F05P89</t>
   </si>
   <si>
     <t>Ultra Compact Twin Diplexer 700-800/900, 4.3-10  connectors.</t>
   </si>
   <si>
     <t>E14F55P89</t>
   </si>
   <si>
     <t>Ultra Compact Twin Diplexer 80-2690MHz/3300-5925MHz, DC Low, 4.3-10</t>
   </si>
   <si>
-    <t>E14F55P17</t>
-[...28 lines deleted...]
-  <si>
     <t>CBC1923-DS-43</t>
   </si>
   <si>
     <t>E14F05P32</t>
   </si>
   <si>
     <t>Diplexer PCS/AWS+WCS, dc Sense, 4.3-10</t>
   </si>
   <si>
     <t>CBC1726-DH</t>
   </si>
   <si>
-    <t>E11F02P47</t>
-[...1 lines deleted...]
-  <si>
     <t>Diplexer, 1800-2100//2300-2600 MHz, dc bypass on 2300-2600 port</t>
   </si>
   <si>
     <t>CBC4W26T-DS-43</t>
   </si>
   <si>
     <t>E14F05P26</t>
   </si>
   <si>
     <t>Twin Diplexer, 380–2200 MHz/2300–2690 MHz, DCauto, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>CBC1923T-DS-43</t>
   </si>
   <si>
     <t>E14F05P33</t>
   </si>
   <si>
     <t>Twin Diplexer PCS/AWS+WCS, dc Sense, 4.3-10</t>
   </si>
   <si>
     <t>CBC426-DP-2X</t>
   </si>
   <si>
     <t>CBC1726-DH-2X</t>
   </si>
   <si>
-    <t>E11F02P50</t>
-[...1 lines deleted...]
-  <si>
     <t>Twin Diplexer, 1800-2100//2300-2600 MHz, dc bypass on 2300-2600 ports</t>
   </si>
   <si>
     <t>CBC1726-DL</t>
   </si>
   <si>
-    <t>E11F02P48</t>
-[...4 lines deleted...]
-  <si>
     <t>CBC23SR-43</t>
   </si>
   <si>
     <t>E14F05P84</t>
   </si>
   <si>
     <t>Diplexer for WCS ABCD blocks and SiriusXM repeater bands</t>
   </si>
   <si>
     <t>CBC426T-DS-43</t>
   </si>
   <si>
     <t>E14F05P31</t>
   </si>
   <si>
     <t>Twin Diplexer, 380–960 MHz/1695–2690 MHz,dc Sense,4.3-10</t>
   </si>
   <si>
     <t>CBC1726-DL-2X</t>
   </si>
   <si>
     <t>Twin Diplexer, 1800-2100//2300-2600 MHz, dc bypass on 1800-2100 ports</t>
   </si>
   <si>
     <t>CBC4W26-DP-43</t>
@@ -977,104 +1037,50 @@
     <t>CBC78T-DS-43</t>
   </si>
   <si>
     <t>E14F05P19</t>
   </si>
   <si>
     <t>Twin Diplexer, 698–803/824-894MHz, DC Sense, 4.3-10</t>
   </si>
   <si>
     <t>CDX723AT-DS-B</t>
   </si>
   <si>
     <t>E15V95P49</t>
   </si>
   <si>
     <t>Twin Diplexer, 698–894 MHz/1710–2360 MHz, dc sense, LOC-bottom</t>
   </si>
   <si>
     <t>CDX623T-DS-T</t>
   </si>
   <si>
     <t>E15V95P63</t>
   </si>
   <si>
     <t>Twin Diplexer,555–894 MHz/1695–2360 MHz, dc sense, LOC-top</t>
-  </si>
-[...52 lines deleted...]
-    <t>Twin 2-pak Diplexer, 380–960 MHz/1695-2690 MHz, dc pass low, with 4.3-10 connectors</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1175,75 +1181,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J148" totalsRowShown="0">
-  <autoFilter ref="A1:J148"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J149" totalsRowShown="0">
+  <autoFilter ref="A1:J149"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p04" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p32" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1926q-n10" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159-dl-43" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p4990" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1726q-n10" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159t-dl-43" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p61" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p88" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p48" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-t-43" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-b-43" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p08" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p25" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p70" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p41yy" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p26" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx3340q-dh-43" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159-dl-43-v2" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f11p14" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p98" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f07p08" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p2190" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p6590" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p0790" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p55" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p56" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p17-v" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p57" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p35-v" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p11" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p43" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p69" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p59" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p61" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p77" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p81" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p65" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p53" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p19" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p16" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p18-v" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme16v90p44" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p09" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p16" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p83" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p35" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx1926q-43" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx1926t-43" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dp" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dp-2x" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726t-4310" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26t-dp-43" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426-ds-43" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923-4310" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc626t-dl-4310" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78-ds-43" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc6ae7lq-ds-43" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78t-ds-43-2x" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx1923q-ds-43" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx723at-ds-t" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68-ds-43" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68t-ds-43" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p17" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p37" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p20" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p46" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p1750" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f05p38-v" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p51" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p01" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p47-v" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p47" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f05p37-v" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f02p46" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p96-v" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p39" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p24" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1926t-n10" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx7fnq-dl-43" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p38" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p47" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p31" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p46" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p40" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p88" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p54" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1726t-n10" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p71" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p16" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p00" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p51" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p45" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426q-ds-43" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx1726q-dl-43" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p77" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p25" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p20" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159t-dl-43-v2" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p85" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p79" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p16" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p54" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p17" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p25" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p10" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p22" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p58" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p76" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p13" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p63" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p66" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p89" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p89" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p17" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme15v95p34" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p97" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f11p26" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f07p34" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923-ds-43" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dh" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26t-ds-43" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923t-ds-43" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426-dp-2x" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dh-2x" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dl" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc23sr-43" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426t-ds-43" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dl-2x" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26-dp-43" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26-ds-43" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc6ae7lt-ds-43" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78t-ds-43" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx723at-ds-b" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-t" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68q-ds-43" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p17" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p47" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p48" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p49" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p50" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p58" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p46-v" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p46" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p96" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p06" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p15" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p08" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p25" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p70" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p41yy" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p26" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx3340q-dh-43" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159-dl-43-v2" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f11p14" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p98" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f07p08" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p2190" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p6590" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p83" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p35" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p16" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p18-v" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme16v90p44" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p09" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p16" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p04" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p32" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1926q-n10" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159-dl-43" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p4990" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1726q-n10" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159t-dl-43" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p61" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p88" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p48" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-t-43" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-b-43" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68t-ds-43" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p17" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p37" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p20" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p46" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p1750" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f05p38-v" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p51" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p01" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p47-v" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p47" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f05p37-v" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f02p46" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p96-v" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p39" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p0790" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p55" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p56" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p17-v" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p57" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p35-v" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p11" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p43" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p69" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p59" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p61" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p77" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p81" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p65" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p53" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p19" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx1926q-43" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx1926t-43" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dp" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dp-2x" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726t-4310" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26t-dp-43" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426-ds-43" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923-4310" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc626t-dl-4310" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78-ds-43" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc6ae7lq-ds-43" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78t-ds-43-2x" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx1923q-ds-43" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx723at-ds-t" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68-ds-43" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p00" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p51" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p45" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426q-ds-43" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx1726q-dl-43" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p77" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p25" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p20" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159t-dl-43-v2" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p85" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p79" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f11p26" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f07p34" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p58" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p17" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme15v95p34" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p97" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p24" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1926t-n10" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx7fnq-dl-43" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p38" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p47" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p31" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p46" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p40" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p88" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p54" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1726t-n10" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p71" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p16" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68q-ds-43" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p17" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p47" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p48" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p49" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p50" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p58" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p46-v" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p46" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p96" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p06" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p15" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p16" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p54" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p17" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p25" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p10" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p22" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p58" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p76" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p13" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p63" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p66" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p89" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p89" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923-ds-43" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dh" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26t-ds-43" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923t-ds-43" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426-dp-2x" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dh-2x" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dl" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc23sr-43" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426t-ds-43" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dl-2x" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26-dp-43" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26-ds-43" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc6ae7lt-ds-43" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78t-ds-43" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx723at-ds-b" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-t" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J148"/>
+  <dimension ref="A1:J149"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="19.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="115.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1265,2579 +1271,2594 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="3" spans="1:10" ht="12.75">
+    <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>13</v>
       </c>
-      <c r="J3" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>17</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="H4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
         <v>20</v>
       </c>
-      <c r="B5" t="s">
+      <c r="H5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="12.75">
+      <c r="A6" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
         <v>22</v>
       </c>
-      <c r="H5" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="H6" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
       <c r="H7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>30</v>
       </c>
       <c r="H8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="H11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H12" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="12.75">
+      <c r="A13" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" t="s">
         <v>38</v>
       </c>
-      <c r="C12" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="H13" t="s">
         <v>13</v>
+      </c>
+      <c r="J13" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="H14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="H15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" t="s">
+        <v>45</v>
+      </c>
+      <c r="H16" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="12.75">
+      <c r="A17" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" t="s">
         <v>47</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="H17" t="s">
+        <v>13</v>
+      </c>
+      <c r="J17" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="12.75">
+      <c r="A18" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="H16" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="1" t="s">
+      <c r="C18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" t="s">
         <v>49</v>
       </c>
-      <c r="B17" t="s">
+      <c r="H18" t="s">
+        <v>13</v>
+      </c>
+      <c r="J18" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="12.75">
+      <c r="A19" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="C19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" t="s">
         <v>51</v>
       </c>
-      <c r="H17" t="s">
-[...29 lines deleted...]
-      </c>
       <c r="H19" t="s">
         <v>13</v>
+      </c>
+      <c r="J19" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="H20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="H21" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="22" spans="1:8" ht="12.75">
+    <row r="22" spans="1:10" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H22" t="s">
         <v>13</v>
+      </c>
+      <c r="J22" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>64</v>
+        <v>58</v>
+      </c>
+      <c r="B23" t="s">
+        <v>59</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="H23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>66</v>
+        <v>61</v>
+      </c>
+      <c r="B24" t="s">
+        <v>62</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="H24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" t="s">
+        <v>65</v>
+      </c>
+      <c r="H25" t="s">
+        <v>13</v>
+      </c>
+      <c r="J25" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="12.75">
+      <c r="A26" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B26" t="s">
+        <v>67</v>
+      </c>
+      <c r="C26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" t="s">
         <v>68</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="H26" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="12.75">
+      <c r="A27" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="H25" t="s">
-[...7 lines deleted...]
-      <c r="A26" s="1" t="s">
+      <c r="B27" t="s">
         <v>70</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="C27" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" t="s">
         <v>71</v>
       </c>
-      <c r="H26" t="s">
-[...7 lines deleted...]
-      <c r="A27" s="1" t="s">
+      <c r="H27" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="12.75">
+      <c r="A28" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="C28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" t="s">
         <v>73</v>
       </c>
-      <c r="H27" t="s">
-[...7 lines deleted...]
-      <c r="A28" s="1" t="s">
+      <c r="H28" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="12.75">
+      <c r="A29" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="C29" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" t="s">
         <v>75</v>
       </c>
-      <c r="H28" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="H29" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C30" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" t="s">
+        <v>77</v>
+      </c>
+      <c r="H30" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="12.75">
+      <c r="A31" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C30" t="s">
-[...2 lines deleted...]
-      <c r="D30" t="s">
+      <c r="B31" t="s">
         <v>79</v>
       </c>
-      <c r="H30" t="s">
-[...4 lines deleted...]
-      <c r="A31" s="1" t="s">
+      <c r="C31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" t="s">
         <v>80</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31" t="s">
+      <c r="H31" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="12.75">
+      <c r="A32" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="H31" t="s">
-[...7 lines deleted...]
-      <c r="A32" s="1" t="s">
+      <c r="B32" t="s">
         <v>82</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
         <v>83</v>
       </c>
       <c r="H32" t="s">
         <v>13</v>
       </c>
-      <c r="J32" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="1:10" ht="12.75">
+    </row>
+    <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>84</v>
       </c>
+      <c r="B33" t="s">
+        <v>85</v>
+      </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>34</v>
+        <v>86</v>
       </c>
       <c r="H33" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H34" t="s">
         <v>13</v>
       </c>
       <c r="J34" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:8" ht="12.75">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H35" t="s">
         <v>13</v>
+      </c>
+      <c r="J35" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H36" t="s">
         <v>13</v>
       </c>
       <c r="J36" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H37" t="s">
         <v>13</v>
       </c>
       <c r="J37" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:8" ht="12.75">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="H38" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="39" spans="1:8" ht="12.75">
+      <c r="J38" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="H39" t="s">
         <v>13</v>
+      </c>
+      <c r="J39" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="H40" t="s">
         <v>13</v>
       </c>
       <c r="J40" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:8" ht="12.75">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="H41" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="42" spans="1:8" ht="12.75">
+      <c r="J41" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="H42" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="43" spans="1:10" ht="12.75">
+      <c r="J42" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="H43" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:10" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="H44" t="s">
         <v>13</v>
       </c>
       <c r="J44" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="45" spans="1:10" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H45" t="s">
         <v>13</v>
       </c>
       <c r="J45" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:8" ht="12.75">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H46" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="47" spans="1:8" ht="12.75">
+      <c r="J46" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="H47" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="48" spans="1:8" ht="12.75">
+      <c r="J47" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H48" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="49" spans="1:8" ht="12.75">
+      <c r="J48" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="H49" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="50" spans="1:8" ht="12.75">
+      <c r="J49" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H50" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="51" spans="1:8" ht="12.75">
+      <c r="J50" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B51" t="s">
         <v>121</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
         <v>122</v>
       </c>
       <c r="H51" t="s">
         <v>13</v>
+      </c>
+      <c r="J51" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" t="s">
+        <v>11</v>
+      </c>
+      <c r="D52" t="s">
         <v>124</v>
       </c>
-      <c r="C52" t="s">
-[...2 lines deleted...]
-      <c r="D52" t="s">
+      <c r="H52" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="12.75">
+      <c r="A53" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="H52" t="s">
-[...4 lines deleted...]
-      <c r="A53" s="1" t="s">
+      <c r="C53" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" t="s">
         <v>126</v>
       </c>
-      <c r="B53" t="s">
+      <c r="H53" t="s">
+        <v>13</v>
+      </c>
+      <c r="J53" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="12.75">
+      <c r="A54" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C53" t="s">
-[...2 lines deleted...]
-      <c r="D53" t="s">
+      <c r="C54" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" t="s">
         <v>128</v>
       </c>
-      <c r="H53" t="s">
-[...4 lines deleted...]
-      <c r="A54" s="1" t="s">
+      <c r="H54" t="s">
+        <v>13</v>
+      </c>
+      <c r="J54" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="12.75">
+      <c r="A55" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C55" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" t="s">
+        <v>75</v>
+      </c>
+      <c r="H55" t="s">
+        <v>13</v>
+      </c>
+      <c r="J55" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="12.75">
+      <c r="A56" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="C54" t="s">
-[...2 lines deleted...]
-      <c r="D54" t="s">
+      <c r="C56" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" t="s">
         <v>131</v>
       </c>
-      <c r="H54" t="s">
-[...32 lines deleted...]
-      </c>
       <c r="H56" t="s">
         <v>13</v>
+      </c>
+      <c r="J56" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="H57" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="58" spans="1:8" ht="12.75">
+    <row r="58" spans="1:10" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="C58" t="s">
         <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="H58" t="s">
         <v>13</v>
+      </c>
+      <c r="J58" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="59" spans="1:10" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="H59" t="s">
         <v>13</v>
       </c>
       <c r="J59" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
       <c r="H60" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="C61" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="H61" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:10" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>141</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>155</v>
+        <v>142</v>
       </c>
       <c r="H62" t="s">
         <v>13</v>
       </c>
       <c r="J62" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>158</v>
+        <v>144</v>
       </c>
       <c r="H63" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B64" t="s">
+        <v>146</v>
+      </c>
+      <c r="C64" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" t="s">
+        <v>147</v>
+      </c>
+      <c r="H64" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="12.75">
+      <c r="A65" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B65" t="s">
+        <v>149</v>
+      </c>
+      <c r="C65" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" t="s">
+        <v>150</v>
+      </c>
+      <c r="H65" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="12.75">
+      <c r="A66" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B66" t="s">
+        <v>93</v>
+      </c>
+      <c r="C66" t="s">
+        <v>11</v>
+      </c>
+      <c r="D66" t="s">
+        <v>152</v>
+      </c>
+      <c r="H66" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="12.75">
+      <c r="A67" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B67" t="s">
+        <v>154</v>
+      </c>
+      <c r="C67" t="s">
+        <v>11</v>
+      </c>
+      <c r="D67" t="s">
+        <v>155</v>
+      </c>
+      <c r="H67" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="12.75">
+      <c r="A68" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B68" t="s">
+        <v>157</v>
+      </c>
+      <c r="C68" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" t="s">
+        <v>158</v>
+      </c>
+      <c r="H68" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="12.75">
+      <c r="A69" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="B64" t="s">
+      <c r="B69" t="s">
         <v>160</v>
       </c>
-      <c r="C64" t="s">
-[...2 lines deleted...]
-      <c r="D64" t="s">
+      <c r="C69" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" t="s">
         <v>161</v>
       </c>
-      <c r="H64" t="s">
-[...4 lines deleted...]
-      <c r="A65" s="1" t="s">
+      <c r="H69" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="12.75">
+      <c r="A70" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="C65" t="s">
-[...2 lines deleted...]
-      <c r="D65" t="s">
+      <c r="B70" t="s">
         <v>163</v>
       </c>
-      <c r="H65" t="s">
-[...7 lines deleted...]
-      <c r="A66" s="1" t="s">
+      <c r="C70" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" t="s">
         <v>164</v>
       </c>
-      <c r="C66" t="s">
-[...2 lines deleted...]
-      <c r="D66" t="s">
+      <c r="H70" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="12.75">
+      <c r="A71" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="H66" t="s">
-[...7 lines deleted...]
-      <c r="A67" s="1" t="s">
+      <c r="B71" t="s">
         <v>166</v>
       </c>
-      <c r="C67" t="s">
-[...2 lines deleted...]
-      <c r="D67" t="s">
+      <c r="C71" t="s">
+        <v>11</v>
+      </c>
+      <c r="D71" t="s">
         <v>167</v>
       </c>
-      <c r="H67" t="s">
-[...13 lines deleted...]
-      <c r="D68" t="s">
+      <c r="H71" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="12.75">
+      <c r="A72" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="H68" t="s">
-[...7 lines deleted...]
-      <c r="A69" s="1" t="s">
+      <c r="B72" t="s">
         <v>169</v>
       </c>
-      <c r="C69" t="s">
-[...2 lines deleted...]
-      <c r="D69" t="s">
+      <c r="C72" t="s">
+        <v>11</v>
+      </c>
+      <c r="D72" t="s">
         <v>170</v>
       </c>
-      <c r="H69" t="s">
-[...7 lines deleted...]
-      <c r="A70" s="1" t="s">
+      <c r="H72" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="12.75">
+      <c r="A73" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="C70" t="s">
-[...2 lines deleted...]
-      <c r="D70" t="s">
+      <c r="B73" t="s">
         <v>172</v>
       </c>
-      <c r="H70" t="s">
-[...7 lines deleted...]
-      <c r="A71" s="1" t="s">
+      <c r="C73" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" t="s">
         <v>173</v>
       </c>
-      <c r="C71" t="s">
-[...2 lines deleted...]
-      <c r="D71" t="s">
+      <c r="H73" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="12.75">
+      <c r="A74" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="H71" t="s">
-[...7 lines deleted...]
-      <c r="A72" s="1" t="s">
+      <c r="B74" t="s">
         <v>175</v>
       </c>
-      <c r="C72" t="s">
-[...2 lines deleted...]
-      <c r="D72" t="s">
+      <c r="C74" t="s">
+        <v>11</v>
+      </c>
+      <c r="D74" t="s">
         <v>176</v>
       </c>
-      <c r="H72" t="s">
-[...7 lines deleted...]
-      <c r="A73" s="1" t="s">
+      <c r="H74" t="s">
+        <v>13</v>
+      </c>
+      <c r="J74" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="12.75">
+      <c r="A75" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="C73" t="s">
-[...2 lines deleted...]
-      <c r="D73" t="s">
+      <c r="B75" t="s">
         <v>178</v>
       </c>
-      <c r="H73" t="s">
-[...7 lines deleted...]
-      <c r="A74" s="1" t="s">
+      <c r="C75" t="s">
+        <v>11</v>
+      </c>
+      <c r="D75" t="s">
         <v>179</v>
       </c>
-      <c r="C74" t="s">
-[...2 lines deleted...]
-      <c r="D74" t="s">
+      <c r="H75" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="12.75">
+      <c r="A76" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="H74" t="s">
-[...4 lines deleted...]
-      <c r="A75" s="1" t="s">
+      <c r="B76" t="s">
         <v>181</v>
       </c>
-      <c r="C75" t="s">
-[...2 lines deleted...]
-      <c r="D75" t="s">
+      <c r="C76" t="s">
+        <v>11</v>
+      </c>
+      <c r="D76" t="s">
         <v>182</v>
       </c>
-      <c r="H75" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="H76" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:10" ht="12.75">
       <c r="A77" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B77" t="s">
+        <v>184</v>
+      </c>
+      <c r="C77" t="s">
+        <v>11</v>
+      </c>
+      <c r="D77" t="s">
         <v>185</v>
       </c>
-      <c r="C77" t="s">
-[...2 lines deleted...]
-      <c r="D77" t="s">
+      <c r="H77" t="s">
+        <v>13</v>
+      </c>
+      <c r="J77" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="12.75">
+      <c r="A78" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="H77" t="s">
-[...7 lines deleted...]
-      <c r="A78" s="1" t="s">
+      <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
         <v>188</v>
       </c>
       <c r="H78" t="s">
         <v>13</v>
       </c>
-      <c r="J78" t="s">
-[...3 lines deleted...]
-    <row r="79" spans="1:10" ht="12.75">
+    </row>
+    <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79" t="s">
         <v>190</v>
       </c>
       <c r="H79" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" t="s">
         <v>192</v>
-      </c>
-[...4 lines deleted...]
-        <v>193</v>
       </c>
       <c r="H80" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C81" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" t="s">
         <v>194</v>
-      </c>
-[...7 lines deleted...]
-        <v>196</v>
       </c>
       <c r="H81" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B82" t="s">
+        <v>196</v>
+      </c>
+      <c r="C82" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" t="s">
         <v>197</v>
       </c>
-      <c r="C82" t="s">
-[...2 lines deleted...]
-      <c r="D82" t="s">
+      <c r="H82" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="12.75">
+      <c r="A83" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="H82" t="s">
-[...4 lines deleted...]
-      <c r="A83" s="1" t="s">
+      <c r="B83" t="s">
         <v>199</v>
       </c>
       <c r="C83" t="s">
         <v>11</v>
       </c>
       <c r="D83" t="s">
         <v>200</v>
       </c>
       <c r="H83" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C84" t="s">
         <v>11</v>
       </c>
       <c r="D84" t="s">
         <v>202</v>
       </c>
       <c r="H84" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
         <v>203</v>
       </c>
       <c r="C85" t="s">
         <v>11</v>
       </c>
       <c r="D85" t="s">
         <v>204</v>
       </c>
       <c r="H85" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="86" spans="1:10" ht="12.75">
+    <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C86" t="s">
         <v>11</v>
       </c>
       <c r="D86" t="s">
         <v>206</v>
       </c>
       <c r="H86" t="s">
         <v>13</v>
       </c>
-      <c r="J86" t="s">
-[...3 lines deleted...]
-    <row r="87" spans="1:10" ht="12.75">
+    </row>
+    <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
         <v>207</v>
       </c>
+      <c r="B87" t="s">
+        <v>208</v>
+      </c>
       <c r="C87" t="s">
         <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>208</v>
+        <v>71</v>
       </c>
       <c r="H87" t="s">
         <v>13</v>
       </c>
-      <c r="J87" t="s">
-[...3 lines deleted...]
-    <row r="88" spans="1:8" ht="12.75">
+    </row>
+    <row r="88" spans="1:10" ht="12.75">
       <c r="A88" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
       </c>
       <c r="D88" t="s">
         <v>210</v>
       </c>
       <c r="H88" t="s">
         <v>13</v>
+      </c>
+      <c r="J88" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" t="s">
+        <v>11</v>
+      </c>
+      <c r="D89" t="s">
         <v>212</v>
-      </c>
-[...4 lines deleted...]
-        <v>213</v>
       </c>
       <c r="H89" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C90" t="s">
+        <v>11</v>
+      </c>
+      <c r="D90" t="s">
         <v>214</v>
       </c>
-      <c r="C90" t="s">
-[...2 lines deleted...]
-      <c r="D90" t="s">
+      <c r="H90" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="12.75">
+      <c r="A91" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="H90" t="s">
-[...4 lines deleted...]
-      <c r="A91" s="1" t="s">
+      <c r="C91" t="s">
+        <v>11</v>
+      </c>
+      <c r="D91" t="s">
         <v>216</v>
       </c>
-      <c r="C91" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H91" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C92" t="s">
+        <v>11</v>
+      </c>
+      <c r="D92" t="s">
         <v>218</v>
-      </c>
-[...4 lines deleted...]
-        <v>219</v>
       </c>
       <c r="H92" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C93" t="s">
+        <v>11</v>
+      </c>
+      <c r="D93" t="s">
         <v>220</v>
       </c>
-      <c r="C93" t="s">
-[...2 lines deleted...]
-      <c r="D93" t="s">
+      <c r="H93" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" ht="12.75">
+      <c r="A94" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="H93" t="s">
-[...4 lines deleted...]
-      <c r="A94" s="1" t="s">
+      <c r="C94" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" t="s">
         <v>222</v>
       </c>
-      <c r="C94" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H94" t="s">
         <v>13</v>
+      </c>
+      <c r="J94" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C95" t="s">
+        <v>11</v>
+      </c>
+      <c r="D95" t="s">
         <v>224</v>
       </c>
-      <c r="B95" t="s">
+      <c r="H95" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" ht="12.75">
+      <c r="A96" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="C95" t="s">
-[...2 lines deleted...]
-      <c r="D95" t="s">
+      <c r="C96" t="s">
+        <v>11</v>
+      </c>
+      <c r="D96" t="s">
         <v>226</v>
       </c>
-      <c r="H95" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="H96" t="s">
         <v>13</v>
+      </c>
+      <c r="J96" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>230</v>
+        <v>227</v>
+      </c>
+      <c r="B97" t="s">
+        <v>228</v>
       </c>
       <c r="C97" t="s">
         <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="H97" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B98" t="s">
+        <v>231</v>
+      </c>
+      <c r="C98" t="s">
+        <v>11</v>
+      </c>
+      <c r="D98" t="s">
         <v>232</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
       <c r="H98" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C99" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" t="s">
         <v>234</v>
       </c>
-      <c r="C99" t="s">
-[...2 lines deleted...]
-      <c r="D99" t="s">
+      <c r="H99" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" ht="12.75">
+      <c r="A100" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="H99" t="s">
-[...4 lines deleted...]
-      <c r="A100" s="1" t="s">
+      <c r="C100" t="s">
+        <v>11</v>
+      </c>
+      <c r="D100" t="s">
         <v>236</v>
       </c>
-      <c r="B100" t="s">
+      <c r="H100" t="s">
+        <v>13</v>
+      </c>
+      <c r="J100" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="12.75">
+      <c r="A101" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="C100" t="s">
-[...10 lines deleted...]
-      <c r="A101" s="1" t="s">
+      <c r="C101" t="s">
+        <v>11</v>
+      </c>
+      <c r="D101" t="s">
         <v>238</v>
       </c>
-      <c r="C101" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H101" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C102" t="s">
+        <v>11</v>
+      </c>
+      <c r="D102" t="s">
         <v>240</v>
-      </c>
-[...4 lines deleted...]
-        <v>241</v>
       </c>
       <c r="H102" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="103" spans="1:10" ht="12.75">
       <c r="A103" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C103" t="s">
+        <v>11</v>
+      </c>
+      <c r="D103" t="s">
         <v>242</v>
       </c>
-      <c r="C103" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H103" t="s">
         <v>13</v>
       </c>
       <c r="J103" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="104" spans="1:10" ht="12.75">
       <c r="A104" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C104" t="s">
+        <v>11</v>
+      </c>
+      <c r="D104" t="s">
         <v>244</v>
       </c>
-      <c r="C104" t="s">
-[...2 lines deleted...]
-      <c r="D104" t="s">
+      <c r="H104" t="s">
+        <v>13</v>
+      </c>
+      <c r="J104" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="12.75">
+      <c r="A105" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="H104" t="s">
-[...7 lines deleted...]
-      <c r="A105" s="1" t="s">
+      <c r="C105" t="s">
+        <v>11</v>
+      </c>
+      <c r="D105" t="s">
         <v>246</v>
       </c>
-      <c r="C105" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H105" t="s">
         <v>13</v>
       </c>
-      <c r="J105" t="s">
-[...3 lines deleted...]
-    <row r="106" spans="1:10" ht="12.75">
+    </row>
+    <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
         <v>247</v>
       </c>
+      <c r="B106" t="s">
+        <v>248</v>
+      </c>
       <c r="C106" t="s">
         <v>11</v>
       </c>
       <c r="D106" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="H106" t="s">
         <v>13</v>
       </c>
-      <c r="J106" t="s">
-[...3 lines deleted...]
-    <row r="107" spans="1:10" ht="12.75">
+    </row>
+    <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C107" t="s">
         <v>11</v>
       </c>
       <c r="D107" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="H107" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:10" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C108" t="s">
         <v>11</v>
       </c>
       <c r="D108" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="H108" t="s">
         <v>13</v>
       </c>
       <c r="J108" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
+      </c>
+      <c r="B109" t="s">
+        <v>255</v>
       </c>
       <c r="C109" t="s">
         <v>11</v>
       </c>
       <c r="D109" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H109" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="110" spans="1:10" ht="12.75">
+    <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C110" t="s">
         <v>11</v>
       </c>
       <c r="D110" t="s">
-        <v>256</v>
+        <v>96</v>
       </c>
       <c r="H110" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:10" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C111" t="s">
         <v>11</v>
       </c>
       <c r="D111" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="H111" t="s">
         <v>13</v>
       </c>
       <c r="J111" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="112" spans="1:10" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C112" t="s">
         <v>11</v>
       </c>
       <c r="D112" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="H112" t="s">
         <v>13</v>
       </c>
       <c r="J112" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:8" ht="12.75">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>261</v>
+        <v>154</v>
       </c>
       <c r="C113" t="s">
         <v>11</v>
       </c>
       <c r="D113" t="s">
         <v>262</v>
       </c>
       <c r="H113" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="114" spans="1:8" ht="12.75">
+      <c r="J113" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" ht="12.75">
       <c r="A114" s="1" t="s">
         <v>263</v>
       </c>
       <c r="C114" t="s">
         <v>11</v>
       </c>
       <c r="D114" t="s">
         <v>264</v>
       </c>
       <c r="H114" t="s">
         <v>13</v>
+      </c>
+      <c r="J114" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
         <v>265</v>
       </c>
       <c r="C115" t="s">
         <v>11</v>
       </c>
       <c r="D115" t="s">
         <v>266</v>
       </c>
       <c r="H115" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="116" spans="1:8" ht="12.75">
+    <row r="116" spans="1:10" ht="12.75">
       <c r="A116" s="1" t="s">
         <v>267</v>
       </c>
       <c r="C116" t="s">
         <v>11</v>
       </c>
       <c r="D116" t="s">
         <v>268</v>
       </c>
       <c r="H116" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="117" spans="1:10" ht="12.75">
+      <c r="J116" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
         <v>269</v>
       </c>
       <c r="C117" t="s">
         <v>11</v>
       </c>
       <c r="D117" t="s">
         <v>270</v>
       </c>
       <c r="H117" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
         <v>271</v>
       </c>
       <c r="C118" t="s">
         <v>11</v>
       </c>
       <c r="D118" t="s">
+        <v>112</v>
+      </c>
+      <c r="H118" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" ht="12.75">
+      <c r="A119" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="H118" t="s">
-[...4 lines deleted...]
-      <c r="A119" s="1" t="s">
+      <c r="C119" t="s">
+        <v>11</v>
+      </c>
+      <c r="D119" t="s">
         <v>273</v>
       </c>
-      <c r="C119" t="s">
-[...2 lines deleted...]
-      <c r="D119" t="s">
+      <c r="H119" t="s">
+        <v>13</v>
+      </c>
+      <c r="J119" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" ht="12.75">
+      <c r="A120" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="H119" t="s">
-[...4 lines deleted...]
-      <c r="A120" s="1" t="s">
+      <c r="C120" t="s">
+        <v>11</v>
+      </c>
+      <c r="D120" t="s">
         <v>275</v>
       </c>
-      <c r="C120" t="s">
-[...2 lines deleted...]
-      <c r="D120" t="s">
+      <c r="H120" t="s">
+        <v>13</v>
+      </c>
+      <c r="J120" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" ht="12.75">
+      <c r="A121" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="H120" t="s">
-[...4 lines deleted...]
-      <c r="A121" s="1" t="s">
+      <c r="C121" t="s">
+        <v>11</v>
+      </c>
+      <c r="D121" t="s">
         <v>277</v>
       </c>
-      <c r="B121" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H121" t="s">
         <v>13</v>
+      </c>
+      <c r="J121" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="122" spans="1:10" ht="12.75">
       <c r="A122" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C122" t="s">
+        <v>11</v>
+      </c>
+      <c r="D122" t="s">
+        <v>279</v>
+      </c>
+      <c r="H122" t="s">
+        <v>13</v>
+      </c>
+      <c r="J122" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" ht="12.75">
+      <c r="A123" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C123" t="s">
+        <v>11</v>
+      </c>
+      <c r="D123" t="s">
+        <v>122</v>
+      </c>
+      <c r="H123" t="s">
+        <v>13</v>
+      </c>
+      <c r="J123" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" ht="12.75">
+      <c r="A124" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="C122" t="s">
-[...2 lines deleted...]
-      <c r="D122" t="s">
+      <c r="C124" t="s">
+        <v>11</v>
+      </c>
+      <c r="D124" t="s">
         <v>282</v>
       </c>
-      <c r="H122" t="s">
-[...35 lines deleted...]
-      </c>
       <c r="H124" t="s">
         <v>13</v>
+      </c>
+      <c r="J124" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="125" spans="1:10" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="C125" t="s">
         <v>11</v>
       </c>
       <c r="D125" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
       <c r="H125" t="s">
         <v>13</v>
       </c>
       <c r="J125" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="126" spans="1:10" ht="12.75">
       <c r="A126" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C126" t="s">
+        <v>11</v>
+      </c>
+      <c r="D126" t="s">
+        <v>286</v>
+      </c>
+      <c r="H126" t="s">
+        <v>13</v>
+      </c>
+      <c r="J126" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="12.75">
+      <c r="A127" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C127" t="s">
+        <v>11</v>
+      </c>
+      <c r="D127" t="s">
+        <v>288</v>
+      </c>
+      <c r="H127" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" ht="12.75">
+      <c r="A128" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C128" t="s">
+        <v>11</v>
+      </c>
+      <c r="D128" t="s">
         <v>290</v>
       </c>
-      <c r="B126" t="s">
+      <c r="H128" t="s">
+        <v>13</v>
+      </c>
+      <c r="J128" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" ht="12.75">
+      <c r="A129" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="C126" t="s">
-[...2 lines deleted...]
-      <c r="D126" t="s">
+      <c r="C129" t="s">
+        <v>11</v>
+      </c>
+      <c r="D129" t="s">
         <v>292</v>
       </c>
-      <c r="H126" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="H129" t="s">
         <v>13</v>
+      </c>
+      <c r="J129" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="130" spans="1:10" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>293</v>
       </c>
       <c r="C130" t="s">
         <v>11</v>
       </c>
       <c r="D130" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="H130" t="s">
         <v>13</v>
       </c>
       <c r="J130" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="C131" t="s">
         <v>11</v>
       </c>
       <c r="D131" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="H131" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>297</v>
       </c>
       <c r="C132" t="s">
         <v>11</v>
       </c>
       <c r="D132" t="s">
-        <v>309</v>
+        <v>298</v>
       </c>
       <c r="H132" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="133" spans="1:10" ht="12.75">
+    <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>299</v>
       </c>
       <c r="C133" t="s">
         <v>11</v>
       </c>
       <c r="D133" t="s">
-        <v>312</v>
+        <v>300</v>
       </c>
       <c r="H133" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="B134" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="C134" t="s">
         <v>11</v>
       </c>
       <c r="D134" t="s">
-        <v>315</v>
+        <v>303</v>
       </c>
       <c r="H134" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="135" spans="1:10" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>316</v>
+        <v>304</v>
       </c>
       <c r="B135" t="s">
-        <v>317</v>
+        <v>258</v>
       </c>
       <c r="C135" t="s">
         <v>11</v>
       </c>
       <c r="D135" t="s">
-        <v>318</v>
+        <v>305</v>
       </c>
       <c r="H135" t="s">
         <v>13</v>
       </c>
       <c r="J135" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:10" ht="12.75">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>319</v>
+        <v>306</v>
       </c>
       <c r="B136" t="s">
-        <v>320</v>
+        <v>307</v>
       </c>
       <c r="C136" t="s">
         <v>11</v>
       </c>
       <c r="D136" t="s">
-        <v>321</v>
+        <v>308</v>
       </c>
       <c r="H136" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>322</v>
+        <v>309</v>
       </c>
       <c r="B137" t="s">
-        <v>323</v>
+        <v>310</v>
       </c>
       <c r="C137" t="s">
         <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>324</v>
+        <v>311</v>
       </c>
       <c r="H137" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="138" spans="1:8" ht="12.75">
+    <row r="138" spans="1:10" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>325</v>
+        <v>312</v>
+      </c>
+      <c r="B138" t="s">
+        <v>221</v>
       </c>
       <c r="C138" t="s">
         <v>11</v>
       </c>
       <c r="D138" t="s">
-        <v>170</v>
+        <v>222</v>
       </c>
       <c r="H138" t="s">
         <v>13</v>
+      </c>
+      <c r="J138" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="139" spans="1:10" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>281</v>
+        <v>313</v>
+      </c>
+      <c r="B139" t="s">
+        <v>263</v>
       </c>
       <c r="C139" t="s">
         <v>11</v>
       </c>
       <c r="D139" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="H139" t="s">
         <v>13</v>
       </c>
       <c r="J139" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="140" spans="1:10" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>294</v>
+        <v>315</v>
+      </c>
+      <c r="B140" t="s">
+        <v>260</v>
       </c>
       <c r="C140" t="s">
         <v>11</v>
       </c>
       <c r="D140" t="s">
-        <v>295</v>
+        <v>261</v>
       </c>
       <c r="H140" t="s">
         <v>13</v>
       </c>
       <c r="J140" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:10" ht="12.75">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>124</v>
+        <v>316</v>
+      </c>
+      <c r="B141" t="s">
+        <v>317</v>
       </c>
       <c r="C141" t="s">
         <v>11</v>
       </c>
       <c r="D141" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="H141" t="s">
         <v>13</v>
       </c>
-      <c r="J141" t="s">
-[...3 lines deleted...]
-    <row r="142" spans="1:10" ht="12.75">
+    </row>
+    <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>291</v>
+        <v>319</v>
+      </c>
+      <c r="B142" t="s">
+        <v>320</v>
       </c>
       <c r="C142" t="s">
         <v>11</v>
       </c>
       <c r="D142" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="H142" t="s">
         <v>13</v>
       </c>
-      <c r="J142" t="s">
-[...3 lines deleted...]
-    <row r="143" spans="1:8" ht="12.75">
+    </row>
+    <row r="143" spans="1:10" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>329</v>
+        <v>322</v>
+      </c>
+      <c r="B143" t="s">
+        <v>99</v>
       </c>
       <c r="C143" t="s">
         <v>11</v>
       </c>
       <c r="D143" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="H143" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="144" spans="1:10" ht="12.75">
+      <c r="J143" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>331</v>
+        <v>324</v>
+      </c>
+      <c r="B144" t="s">
+        <v>325</v>
       </c>
       <c r="C144" t="s">
         <v>11</v>
       </c>
       <c r="D144" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="H144" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B145" t="s">
+        <v>328</v>
+      </c>
+      <c r="C145" t="s">
+        <v>11</v>
+      </c>
+      <c r="D145" t="s">
+        <v>329</v>
+      </c>
+      <c r="H145" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" ht="12.75">
+      <c r="A146" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="B146" t="s">
+        <v>331</v>
+      </c>
+      <c r="C146" t="s">
+        <v>11</v>
+      </c>
+      <c r="D146" t="s">
+        <v>332</v>
+      </c>
+      <c r="H146" t="s">
+        <v>13</v>
+      </c>
+      <c r="J146" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="12.75">
+      <c r="A147" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="C145" t="s">
-[...2 lines deleted...]
-      <c r="D145" t="s">
+      <c r="B147" t="s">
         <v>334</v>
       </c>
-      <c r="H145" t="s">
-[...4 lines deleted...]
-      <c r="A146" s="1" t="s">
+      <c r="C147" t="s">
+        <v>11</v>
+      </c>
+      <c r="D147" t="s">
         <v>335</v>
       </c>
-      <c r="C146" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="H147" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:10" ht="12.75">
       <c r="A148" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="B148" t="s">
+        <v>337</v>
+      </c>
+      <c r="C148" t="s">
+        <v>11</v>
+      </c>
+      <c r="D148" t="s">
         <v>338</v>
       </c>
-      <c r="C148" t="s">
-[...2 lines deleted...]
-      <c r="D148" t="s">
+      <c r="H148" t="s">
+        <v>13</v>
+      </c>
+      <c r="J148" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" ht="12.75">
+      <c r="A149" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="H148" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="B149" t="s">
+        <v>340</v>
+      </c>
+      <c r="C149" t="s">
+        <v>11</v>
+      </c>
+      <c r="D149" t="s">
+        <v>341</v>
+      </c>
+      <c r="H149" t="s">
+        <v>13</v>
+      </c>
+      <c r="J149" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="E14F06P04"/>
-[...145 lines deleted...]
-    <hyperlink ref="A148" r:id="rId147" display="E14F05P15"/>
+    <hyperlink ref="A2" r:id="rId1" display="E14F06P08"/>
+    <hyperlink ref="A3" r:id="rId2" display="E14F06P25"/>
+    <hyperlink ref="A4" r:id="rId3" display="E14F06P70"/>
+    <hyperlink ref="A5" r:id="rId4" display="E14F06P41YY"/>
+    <hyperlink ref="A6" r:id="rId5" display="E14F55P26"/>
+    <hyperlink ref="A7" r:id="rId6" display="SDX3340Q-DH-43"/>
+    <hyperlink ref="A8" r:id="rId7" display="SDX159-DL-43-V2"/>
+    <hyperlink ref="A9" r:id="rId8" display="E14F11P14"/>
+    <hyperlink ref="A10" r:id="rId9" display="E11F03P98"/>
+    <hyperlink ref="A11" r:id="rId10" display="E14F07P08"/>
+    <hyperlink ref="A12" r:id="rId11" display="E14F05P2190"/>
+    <hyperlink ref="A13" r:id="rId12" display="E14F05P6590"/>
+    <hyperlink ref="A14" r:id="rId13" display="E14F06P83"/>
+    <hyperlink ref="A15" r:id="rId14" display="E14F06P35"/>
+    <hyperlink ref="A16" r:id="rId15" display="E14F55P16"/>
+    <hyperlink ref="A17" r:id="rId16" display="E14F55P18-V"/>
+    <hyperlink ref="A18" r:id="rId17" display="E16V90P44"/>
+    <hyperlink ref="A19" r:id="rId18" display="E14F06P09"/>
+    <hyperlink ref="A20" r:id="rId19" display="E14F06P16"/>
+    <hyperlink ref="A21" r:id="rId20" display="E14F06P04"/>
+    <hyperlink ref="A22" r:id="rId21" display="E14F06P32"/>
+    <hyperlink ref="A23" r:id="rId22" display="UDX1926Q-N10"/>
+    <hyperlink ref="A24" r:id="rId23" display="SDX159-DL-43"/>
+    <hyperlink ref="A25" r:id="rId24" display="E11F02P4990"/>
+    <hyperlink ref="A26" r:id="rId25" display="UDX1726Q-N10"/>
+    <hyperlink ref="A27" r:id="rId26" display="SDX159T-DL-43"/>
+    <hyperlink ref="A28" r:id="rId27" display="E14F06P61"/>
+    <hyperlink ref="A29" r:id="rId28" display="E12F03P88"/>
+    <hyperlink ref="A30" r:id="rId29" display="E14F06P48"/>
+    <hyperlink ref="A31" r:id="rId30" display="CDX623T-DS-T-43"/>
+    <hyperlink ref="A32" r:id="rId31" display="CDX623T-DS-B-43"/>
+    <hyperlink ref="A33" r:id="rId32" display="CDX68T-DS-43"/>
+    <hyperlink ref="A34" r:id="rId33" display="E11F01P17"/>
+    <hyperlink ref="A35" r:id="rId34" display="E11F01P37"/>
+    <hyperlink ref="A36" r:id="rId35" display="E11F01P20"/>
+    <hyperlink ref="A37" r:id="rId36" display="E11F02P46"/>
+    <hyperlink ref="A38" r:id="rId37" display="E11F02P1750"/>
+    <hyperlink ref="A39" r:id="rId38" display="E11F05P38-V"/>
+    <hyperlink ref="A40" r:id="rId39" display="E11F02P51"/>
+    <hyperlink ref="A41" r:id="rId40" display="E11F13P01"/>
+    <hyperlink ref="A42" r:id="rId41" display="E11F13P47-V"/>
+    <hyperlink ref="A43" r:id="rId42" display="E12F03P47"/>
+    <hyperlink ref="A44" r:id="rId43" display="E11F05P37-V"/>
+    <hyperlink ref="A45" r:id="rId44" display="E12F02P46"/>
+    <hyperlink ref="A46" r:id="rId45" display="E12F05P96-V"/>
+    <hyperlink ref="A47" r:id="rId46" display="E12F05P39"/>
+    <hyperlink ref="A48" r:id="rId47" display="E14F05P0790"/>
+    <hyperlink ref="A49" r:id="rId48" display="E14F05P55"/>
+    <hyperlink ref="A50" r:id="rId49" display="E14F05P56"/>
+    <hyperlink ref="A51" r:id="rId50" display="E14F05P17-V"/>
+    <hyperlink ref="A52" r:id="rId51" display="E14F05P57"/>
+    <hyperlink ref="A53" r:id="rId52" display="E12F13P35-V"/>
+    <hyperlink ref="A54" r:id="rId53" display="E14F05P11"/>
+    <hyperlink ref="A55" r:id="rId54" display="E12F13P43"/>
+    <hyperlink ref="A56" r:id="rId55" display="E14F05P69"/>
+    <hyperlink ref="A57" r:id="rId56" display="E14F05P59"/>
+    <hyperlink ref="A58" r:id="rId57" display="E14F05P61"/>
+    <hyperlink ref="A59" r:id="rId58" display="E14F05P77"/>
+    <hyperlink ref="A60" r:id="rId59" display="E14F05P81"/>
+    <hyperlink ref="A61" r:id="rId60" display="E14F05P65"/>
+    <hyperlink ref="A62" r:id="rId61" display="E14F05P53"/>
+    <hyperlink ref="A63" r:id="rId62" display="E14F55P19"/>
+    <hyperlink ref="A64" r:id="rId63" display="SDX1926Q-43"/>
+    <hyperlink ref="A65" r:id="rId64" display="SDX1926T-43"/>
+    <hyperlink ref="A66" r:id="rId65" display="CBC1726-DP"/>
+    <hyperlink ref="A67" r:id="rId66" display="CBC1726-DP-2X"/>
+    <hyperlink ref="A68" r:id="rId67" display="CBC1726T-4310"/>
+    <hyperlink ref="A69" r:id="rId68" display="CBC4W26T-DP-43"/>
+    <hyperlink ref="A70" r:id="rId69" display="CBC426-DS-43"/>
+    <hyperlink ref="A71" r:id="rId70" display="CBC1923-4310"/>
+    <hyperlink ref="A72" r:id="rId71" display="CBC626T-DL-4310"/>
+    <hyperlink ref="A73" r:id="rId72" display="CBC78-DS-43"/>
+    <hyperlink ref="A74" r:id="rId73" display="CBC6AE7LQ-DS-43"/>
+    <hyperlink ref="A75" r:id="rId74" display="CBC78T-DS-43-2X"/>
+    <hyperlink ref="A76" r:id="rId75" display="CDX1923Q-DS-43"/>
+    <hyperlink ref="A77" r:id="rId76" display="CDX723AT-DS-T"/>
+    <hyperlink ref="A78" r:id="rId77" display="CDX68-DS-43"/>
+    <hyperlink ref="A79" r:id="rId78" display="E14F06P00"/>
+    <hyperlink ref="A80" r:id="rId79" display="E14F06P51"/>
+    <hyperlink ref="A81" r:id="rId80" display="E14F06P45"/>
+    <hyperlink ref="A82" r:id="rId81" display="CBC426Q-DS-43"/>
+    <hyperlink ref="A83" r:id="rId82" display="CDX1726Q-DL-43"/>
+    <hyperlink ref="A84" r:id="rId83" display="E14F06P77"/>
+    <hyperlink ref="A85" r:id="rId84" display="E14F55P25"/>
+    <hyperlink ref="A86" r:id="rId85" display="E14F06P20"/>
+    <hyperlink ref="A87" r:id="rId86" display="SDX159T-DL-43-V2"/>
+    <hyperlink ref="A88" r:id="rId87" display="E14F06P85"/>
+    <hyperlink ref="A89" r:id="rId88" display="E14F06P79"/>
+    <hyperlink ref="A90" r:id="rId89" display="E14F11P26"/>
+    <hyperlink ref="A91" r:id="rId90" display="E14F07P34"/>
+    <hyperlink ref="A92" r:id="rId91" display="E14F06P58"/>
+    <hyperlink ref="A93" r:id="rId92" display="E14F55P17"/>
+    <hyperlink ref="A94" r:id="rId93" display="E15V95P34"/>
+    <hyperlink ref="A95" r:id="rId94" display="E14F05P97"/>
+    <hyperlink ref="A96" r:id="rId95" display="E14F06P24"/>
+    <hyperlink ref="A97" r:id="rId96" display="UDX1926T-N10"/>
+    <hyperlink ref="A98" r:id="rId97" display="CDX7FNQ-DL-43"/>
+    <hyperlink ref="A99" r:id="rId98" display="E14F06P38"/>
+    <hyperlink ref="A100" r:id="rId99" display="E14F06P47"/>
+    <hyperlink ref="A101" r:id="rId100" display="E14F06P31"/>
+    <hyperlink ref="A102" r:id="rId101" display="E14F06P46"/>
+    <hyperlink ref="A103" r:id="rId102" display="E14F06P40"/>
+    <hyperlink ref="A104" r:id="rId103" display="E11F03P88"/>
+    <hyperlink ref="A105" r:id="rId104" display="E14F06P54"/>
+    <hyperlink ref="A106" r:id="rId105" display="UDX1726T-N10"/>
+    <hyperlink ref="A107" r:id="rId106" display="E14F06P71"/>
+    <hyperlink ref="A108" r:id="rId107" display="E12F03P16"/>
+    <hyperlink ref="A109" r:id="rId108" display="CDX68Q-DS-43"/>
+    <hyperlink ref="A110" r:id="rId109" display="E11F02P17"/>
+    <hyperlink ref="A111" r:id="rId110" display="E11F02P47"/>
+    <hyperlink ref="A112" r:id="rId111" display="E11F02P48"/>
+    <hyperlink ref="A113" r:id="rId112" display="E11F02P49"/>
+    <hyperlink ref="A114" r:id="rId113" display="E11F02P50"/>
+    <hyperlink ref="A115" r:id="rId114" display="E11F03P58"/>
+    <hyperlink ref="A116" r:id="rId115" display="E11F13P46-V"/>
+    <hyperlink ref="A117" r:id="rId116" display="E12F03P46"/>
+    <hyperlink ref="A118" r:id="rId117" display="E12F05P96"/>
+    <hyperlink ref="A119" r:id="rId118" display="E14F05P06"/>
+    <hyperlink ref="A120" r:id="rId119" display="E14F05P15"/>
+    <hyperlink ref="A121" r:id="rId120" display="E14F05P16"/>
+    <hyperlink ref="A122" r:id="rId121" display="E14F05P54"/>
+    <hyperlink ref="A123" r:id="rId122" display="E14F05P17"/>
+    <hyperlink ref="A124" r:id="rId123" display="E12F13P25"/>
+    <hyperlink ref="A125" r:id="rId124" display="E14F05P10"/>
+    <hyperlink ref="A126" r:id="rId125" display="E14F05P22"/>
+    <hyperlink ref="A127" r:id="rId126" display="E14F05P58"/>
+    <hyperlink ref="A128" r:id="rId127" display="E14F05P76"/>
+    <hyperlink ref="A129" r:id="rId128" display="E14F05P13"/>
+    <hyperlink ref="A130" r:id="rId129" display="E14F05P63"/>
+    <hyperlink ref="A131" r:id="rId130" display="E14F05P66"/>
+    <hyperlink ref="A132" r:id="rId131" display="E14F05P89"/>
+    <hyperlink ref="A133" r:id="rId132" display="E14F55P89"/>
+    <hyperlink ref="A134" r:id="rId133" display="CBC1923-DS-43"/>
+    <hyperlink ref="A135" r:id="rId134" display="CBC1726-DH"/>
+    <hyperlink ref="A136" r:id="rId135" display="CBC4W26T-DS-43"/>
+    <hyperlink ref="A137" r:id="rId136" display="CBC1923T-DS-43"/>
+    <hyperlink ref="A138" r:id="rId137" display="CBC426-DP-2X"/>
+    <hyperlink ref="A139" r:id="rId138" display="CBC1726-DH-2X"/>
+    <hyperlink ref="A140" r:id="rId139" display="CBC1726-DL"/>
+    <hyperlink ref="A141" r:id="rId140" display="CBC23SR-43"/>
+    <hyperlink ref="A142" r:id="rId141" display="CBC426T-DS-43"/>
+    <hyperlink ref="A143" r:id="rId142" display="CBC1726-DL-2X"/>
+    <hyperlink ref="A144" r:id="rId143" display="CBC4W26-DP-43"/>
+    <hyperlink ref="A145" r:id="rId144" display="CBC4W26-DS-43"/>
+    <hyperlink ref="A146" r:id="rId145" display="CBC6AE7LT-DS-43"/>
+    <hyperlink ref="A147" r:id="rId146" display="CBC78T-DS-43"/>
+    <hyperlink ref="A148" r:id="rId147" display="CDX723AT-DS-B"/>
+    <hyperlink ref="A149" r:id="rId148" display="CDX623T-DS-T"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId148"/>
+    <tablePart r:id="rId149"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>