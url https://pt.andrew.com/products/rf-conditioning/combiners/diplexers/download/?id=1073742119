--- v1 (2026-07-17)
+++ v2 (2026-09-01)
@@ -11,94 +11,202 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342" count="713">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345" count="718">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>SDX1926Q-43</t>
+  </si>
+  <si>
+    <t>E14F05P86</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad-pack Diplexer PCS/AWS+WCS+BRS, DC AWS/WCS/BRS, 4.3-10</t>
+  </si>
+  <si>
+    <t>Diplexer</t>
+  </si>
+  <si>
+    <t>SDX1926T-43</t>
+  </si>
+  <si>
+    <t>E14F05P85</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer PCS/AWS+WCS+BRS, DC AWS/WCS/BRS, 4.3-10</t>
+  </si>
+  <si>
+    <t>CBC1726-DP</t>
+  </si>
+  <si>
+    <t>E11F02P46</t>
+  </si>
+  <si>
+    <t>Diplexer, 1695-2180//2300-2690 MHz, dc bypass all ports,AISG Compatible 1.1-2.0</t>
+  </si>
+  <si>
+    <t>CBC1726-DP-2X</t>
+  </si>
+  <si>
+    <t>E11F02P49</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1695-2180//2300-2690 MHz, dc bypass all ports,AISG Compatible 1.1-2.0</t>
+  </si>
+  <si>
+    <t>CBC1726T-4310</t>
+  </si>
+  <si>
+    <t>E14F55P09</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer 1695-2200/2300-2690 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E11F02P4990</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1695-2200/2300-2700 MHz, dc bypass blocking for all ports</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>UDX1726Q-N10</t>
+  </si>
+  <si>
+    <t>E11F03P87</t>
+  </si>
+  <si>
+    <t>Ultra-Compact Quad Diplexer PCS-AWS/BRS, DC/AISG on PCS-AWS, NEX10 Connectors</t>
+  </si>
+  <si>
+    <t>SDX159T-DL-43</t>
+  </si>
+  <si>
+    <t>E14F06P07</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer 80-2690MHz/3300-5925MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>E14F06P61</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1350–2200 MHz / 2300–2700 MHz, DCauto, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F03P88</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1800/2100-2600, dc block all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P48</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1350-2200 / 2300-2700 MHz, dc bypass all ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CDX623T-DS-T-43</t>
+  </si>
+  <si>
+    <t>E16V95P63</t>
+  </si>
+  <si>
+    <t>Twin Diplexer,555–894 MHz/1695–2360 MHz, dc sense,4.3-10 Connectors, LOC-top</t>
+  </si>
+  <si>
+    <t>CDX623T-DS-B-43</t>
+  </si>
+  <si>
+    <t>E16V95P62</t>
+  </si>
+  <si>
+    <t>Twin Diplexer,555–894 MHz/1695–2360 MHz, dc sense, 4.3-10 Connectors, LOC-bottom</t>
+  </si>
+  <si>
     <t>E14F06P08</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Ultra Compact Quad Diplexer 80-2690MHz/3300-5925MHz, 4.3-10</t>
   </si>
   <si>
-    <t>Diplexer</t>
-[...1 lines deleted...]
-  <si>
     <t>E14F06P25</t>
   </si>
   <si>
     <t>Ultra Compact Twin Diplexer 3400-3440MHz/3520-3600MHz, DC bypass on Low band, 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F06P70</t>
   </si>
   <si>
     <t>Ultra Compact Quad Diplexer, 2550–2570/2670–2690 MHz, DC Block, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F06P41YY</t>
   </si>
   <si>
     <t>E14F06P41</t>
   </si>
   <si>
     <t>Twin Diplexer, 1325-1880/1920-2690, dc/AISG Smart bypass functionality, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F55P26</t>
   </si>
   <si>
     <t>Twin Diplexer, 703-788/811-960 MHz, DC Smart Bypass, 4.3-10 connectors</t>
@@ -130,65 +238,332 @@
   <si>
     <t>E11F03P98</t>
   </si>
   <si>
     <t>Twin Diplexer, 703-768 / 791-960 MHz, DC Bypass on low band port of Module 1 and high band port of Module 2, 7/16 DIN connectors</t>
   </si>
   <si>
     <t>E14F07P08</t>
   </si>
   <si>
     <t>Twin Diplexer, 703-788/791-960 MHz, DC Pass on All port, 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F05P2190</t>
   </si>
   <si>
     <t>Twin Diplexer, 380–2200 MHz/2300–2690 MHz, DC block all ports,4.3-10</t>
   </si>
   <si>
     <t>E14F05P6590</t>
   </si>
   <si>
     <t>Twin 2-pak Diplexer, 1350–1525 MHz/1710–2690 MHz, DC block on all ports, with 4.3-10 connectors</t>
   </si>
   <si>
-    <t>Discontinued</t>
-[...1 lines deleted...]
-  <si>
     <t>E14F06P83</t>
   </si>
   <si>
     <t>Ultra Compact Single Diplexer 700-800/900, 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F06P35</t>
   </si>
   <si>
     <t>Diplexer, 1325-1880/1920-2690, dc/AISG pass-through on all ports, with 4.3-10 connectors</t>
   </si>
   <si>
+    <t>CBC4W26T-DP-43</t>
+  </si>
+  <si>
+    <t>E14F05P21</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 380–2200 MHz/2300–2690 MHz, DC Pass,4.3-10</t>
+  </si>
+  <si>
+    <t>CBC426-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P30</t>
+  </si>
+  <si>
+    <t>Diplexer, 380–960 MHz/1695–2690 MHz,dc Sense,4.3-10</t>
+  </si>
+  <si>
+    <t>CBC1923-4310</t>
+  </si>
+  <si>
+    <t>E14F55P05</t>
+  </si>
+  <si>
+    <t>Diplexer PCS/AWS+WCS, DC block, 4.3-10</t>
+  </si>
+  <si>
+    <t>CBC626T-DL-4310</t>
+  </si>
+  <si>
+    <t>E14F55P08</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer 380-960/1695-2690MHz, DC Low, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CBC78-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P18</t>
+  </si>
+  <si>
+    <t>Diplexer 698-803/824-894 MHz, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CBC6AE7LQ-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P68</t>
+  </si>
+  <si>
+    <t>Quad Diplexer 600AE/700LABC, DC sense, 4.3-10 Connectors</t>
+  </si>
+  <si>
+    <t>CBC78T-DS-43-2X</t>
+  </si>
+  <si>
+    <t>E14F05P50</t>
+  </si>
+  <si>
+    <t>4 Pack Diplexer 700MHz/850MHz, DC sense, 4.3-10 Connectors</t>
+  </si>
+  <si>
+    <t>CDX1923Q-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P93</t>
+  </si>
+  <si>
+    <t>Quad Diplexer PCS/AWS+WCS, dc Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CDX723AT-DS-T</t>
+  </si>
+  <si>
+    <t>E15V95P50</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 698–894 MHz/1710–2360 MHz, dc sense, LOC-top</t>
+  </si>
+  <si>
+    <t>CDX68-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P90</t>
+  </si>
+  <si>
+    <t>Diplexer 617-803/817-894 MHz, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CDX68T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P91</t>
+  </si>
+  <si>
+    <t>Twin Diplexer 617-803/817-894 MHz, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>E11F01P17</t>
+  </si>
+  <si>
+    <t>Diplexer, DCS 1800/UMTS/WiMAX/LTE</t>
+  </si>
+  <si>
+    <t>E11F01P37</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, DCS 1800/UMTS/WiMAX/LTE, dc pass on 1710–2180 MHz port</t>
+  </si>
+  <si>
+    <t>E11F01P20</t>
+  </si>
+  <si>
+    <t>Diplexer, DCS 1800/UMTS/WiMAX/LTE, dc pass on 1710–2180 MHz port</t>
+  </si>
+  <si>
+    <t>Diplexer, 1695-2180/2300-2690 MHz, dc bypass all ports</t>
+  </si>
+  <si>
+    <t>E11F02P1750</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, FDD/TDD 2600, dc pass on all ports</t>
+  </si>
+  <si>
+    <t>E11F05P38-V</t>
+  </si>
+  <si>
+    <t>Diplexer, DCS 1800/UMTS 2100, AISG compatible, dc pass on all ports with hybrid connectors 4.3-10 input and 7/16 output</t>
+  </si>
+  <si>
+    <t>E11F02P51</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1695-2180/2300-2690 MHz, dc bypass on 1695-2180 ports</t>
+  </si>
+  <si>
+    <t>E11F13P01</t>
+  </si>
+  <si>
+    <t>Single Diplexer, LTE 700-800/GSM 900, AISG compatible, dc pass on all ports</t>
+  </si>
+  <si>
+    <t>E11F13P47-V</t>
+  </si>
+  <si>
+    <t>Diplexer, 700/900 MHz, RJ40, dc block on all ports with hybrid connectors 4.3-10 input and 7/16 output</t>
+  </si>
+  <si>
+    <t>E12F03P47</t>
+  </si>
+  <si>
+    <t>Quad Diplexer 2300-2400/2496-2690 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E11F05P37-V</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, DCS 1800/UMTS 2100, AISG compatible, dc pass all ports, with hybrid connectors 4.3-10 input and 7/16 output</t>
+  </si>
+  <si>
+    <t>E12F02P46</t>
+  </si>
+  <si>
+    <t>Diplexer, 1695-2200/2300-2700 MHz, dc bypass all ports with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F05P96-V</t>
+  </si>
+  <si>
+    <t>Diplexer, DCS 1800/UMTS 2100, AISG compatible, dc pass on all ports with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F05P39</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1800/2100, AISG compatible, dc pass all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P0790</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 2S-DPX D2-800/900 DC Block All ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P55</t>
+  </si>
+  <si>
+    <t>Diplexer, 380–960 MHz/1425–2690 MHz, dc pass high, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P56</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1425–2690 MHz, dc pass high, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P17-V</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, DCS 1800/UMTS 2100, AISG compatible, dc pass all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P57</t>
+  </si>
+  <si>
+    <t>Diplexer, 380–960 MHz/1425–2690 MHz, dc pass all, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F13P35-V</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700/900 MHz, RJ40, dc block on all ports with connectors 4.3-10</t>
+  </si>
+  <si>
+    <t>E14F05P11</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1695–2690 MHz, dc pass all, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F13P43</t>
+  </si>
+  <si>
+    <t>E14F05P69</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 380–2200 MHz/2300–2690 MHz, dc pass low paired with high, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P59</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1425–2690 MHz, DC SMART bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P61</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 1350–1525 MHz/1710–2690 MHz, DC bypass Low ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P77</t>
+  </si>
+  <si>
+    <t>Twin Diplexer 700/800 DC Bypass at 800MHz port, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P81</t>
+  </si>
+  <si>
+    <t>E14F05P65</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 1350–1525 MHz/1710–2690 MHz, DC bypass all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P53</t>
+  </si>
+  <si>
+    <t>Diplexer, 380–960 MHz/1425–2690 MHz, dc pass low, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F55P19</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Diplexer 1710-2180/2500-2690 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
     <t>E14F55P16</t>
   </si>
   <si>
     <t>Ultra Compact Twin Diplexer 1710-2180/2500-2690 MHz, 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F55P18-V</t>
   </si>
   <si>
     <t>Diplexer, 700/900 MHz, RJ40, dc block on all ports with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E16V90P44</t>
   </si>
   <si>
     <t>Paired 2-pak Diplexer, 380–960 MHz/1710–2690 MHz, dc pass low paired with high, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F06P09</t>
   </si>
   <si>
     <t>Twin Diplexer, 700/800 MHz, dc smart by pass on all ports</t>
   </si>
   <si>
     <t>E14F06P16</t>
@@ -205,423 +580,114 @@
   <si>
     <t>E14F06P32</t>
   </si>
   <si>
     <t>Ultra Compact Single Diplexer 1350-1880/1920-2690, 4.3-10 connectors</t>
   </si>
   <si>
     <t>UDX1926Q-N10</t>
   </si>
   <si>
     <t>E11F03P81</t>
   </si>
   <si>
     <t>Ultra Compact Quad-pack Diplexer PCS/AWS+WCS+BRS, DC AWS/WCS/BRS, NEX10 Connector</t>
   </si>
   <si>
     <t>SDX159-DL-43</t>
   </si>
   <si>
     <t>E14F06P06</t>
   </si>
   <si>
     <t>Ultra Compact Single Diplexer 80-2690/3300-5925, DC Low, 4.3-10 connectors</t>
   </si>
   <si>
-    <t>E11F02P4990</t>
-[...371 lines deleted...]
-    <t>Diplexer 617-803/817-894 MHz, DC Sense, 4.3-10</t>
+    <t>CBC1923-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P32</t>
+  </si>
+  <si>
+    <t>Diplexer PCS/AWS+WCS, dc Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>E14F06P47</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1350–1880 MHz/1920–2690 MHz, DC Block, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P31</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Diplexer, 3700–3800/3900–4100 MHz, DC Block, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P46</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Diplexer, 3400–3600/3700–4100 MHz, DC/AISG Bypass on low frequency port, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P40</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1325-1880/1920-2690, dc/AISG high band ports bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E11F03P88</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1800/2100-2600, dc block all ports, with 7/16 DIN connectors</t>
+  </si>
+  <si>
+    <t>E14F06P54</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 703-788 MHz/796-847 MHz, DC SMART bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>UDX1726T-N10</t>
+  </si>
+  <si>
+    <t>E11F03P86</t>
+  </si>
+  <si>
+    <t>Ultra-Compact Twin Diplexer PCS-AWS/BRS, DC/AISG on PCS-AWS, NEX10 Connectors</t>
+  </si>
+  <si>
+    <t>E14F06P71</t>
+  </si>
+  <si>
+    <t>Quad Diplexer, 1800/2100-2600, dc block all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F03P16</t>
+  </si>
+  <si>
+    <t>CS-DPX 824-880/898.4-960 DC ALL, RJ40</t>
   </si>
   <si>
     <t>E14F06P00</t>
   </si>
   <si>
     <t>Ultra Compact Octa Diplexer 80-2690MHz/3300-5925MHz, 4.3-10</t>
   </si>
   <si>
     <t>E14F06P51</t>
   </si>
   <si>
     <t>Quad Diplexer 617-698/703-960 MHz, 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F06P45</t>
   </si>
   <si>
     <t>Twin Diplexer,694–862 MHz/880–960 MHz, DC SMART bypass all, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>CBC426Q-DS-43</t>
   </si>
   <si>
     <t>E14F06P82</t>
   </si>
@@ -670,417 +736,360 @@
   <si>
     <t>E14F06P79</t>
   </si>
   <si>
     <t>Twin Diplexer, 703-788/791-960 MHz, DC Smart Bypass, 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F11P26</t>
   </si>
   <si>
     <t>Multiplexer (Diplexer plus hybrid combiner) 555-2690MHz/3300-5925MHz/555-5925, 4.3-10, DC Block</t>
   </si>
   <si>
     <t>E14F07P34</t>
   </si>
   <si>
     <t>Single Diplexer, 703-788/791-960 MHz, DC Pass on All port, 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F06P58</t>
   </si>
   <si>
     <t>Diplexer, 1350-2200 / 2300-2700 MHz, dc bypass all ports, 4.3-10 connectors</t>
   </si>
   <si>
+    <t>CDX67DQ-DL-43</t>
+  </si>
+  <si>
+    <t>E14F07P44</t>
+  </si>
+  <si>
+    <t>4 Pack Diplexer 617-698/717-798 MHz, DC Pass 600 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>CBC1726-DH</t>
+  </si>
+  <si>
+    <t>E11F02P47</t>
+  </si>
+  <si>
+    <t>Diplexer, 1800-2100//2300-2600 MHz, dc bypass on 2300-2600 port</t>
+  </si>
+  <si>
+    <t>CBC4W26T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P26</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 380–2200 MHz/2300–2690 MHz, DCauto, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CBC1923T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P33</t>
+  </si>
+  <si>
+    <t>Twin Diplexer PCS/AWS+WCS, dc Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CBC426-DP-2X</t>
+  </si>
+  <si>
+    <t>E15V95P34</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1710–2690 MHz, dc pass all</t>
+  </si>
+  <si>
+    <t>CBC1726-DH-2X</t>
+  </si>
+  <si>
+    <t>E11F02P50</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1800-2100//2300-2600 MHz, dc bypass on 2300-2600 ports</t>
+  </si>
+  <si>
+    <t>CBC1726-DL</t>
+  </si>
+  <si>
+    <t>E11F02P48</t>
+  </si>
+  <si>
+    <t>Diplexer, 1800-2100//2300-2600 MHz, dc bypass on 1800-2100 port</t>
+  </si>
+  <si>
+    <t>CBC23SR-43</t>
+  </si>
+  <si>
+    <t>E14F05P84</t>
+  </si>
+  <si>
+    <t>Diplexer for WCS ABCD blocks and SiriusXM repeater bands</t>
+  </si>
+  <si>
+    <t>CBC426T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P31</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 380–960 MHz/1695–2690 MHz,dc Sense,4.3-10</t>
+  </si>
+  <si>
+    <t>CBC1726-DL-2X</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1800-2100//2300-2600 MHz, dc bypass on 1800-2100 ports</t>
+  </si>
+  <si>
+    <t>CBC4W26-DP-43</t>
+  </si>
+  <si>
+    <t>E14F05P20</t>
+  </si>
+  <si>
+    <t>Diplexer, 380–2200 MHz/2300–2690 MHz, DC Pass,4.3-10</t>
+  </si>
+  <si>
+    <t>CBC4W26-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P87</t>
+  </si>
+  <si>
+    <t>Diplexer, 380–2200 MHz/2300–2690 MHz, DCauto, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CBC6AE7LT-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P67</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 600AE/700LABC, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CBC78T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P19</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 698–803/824-894MHz, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CDX723AT-DS-B</t>
+  </si>
+  <si>
+    <t>E15V95P49</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 698–894 MHz/1710–2360 MHz, dc sense, LOC-bottom</t>
+  </si>
+  <si>
+    <t>CDX623T-DS-T</t>
+  </si>
+  <si>
+    <t>E15V95P63</t>
+  </si>
+  <si>
+    <t>Twin Diplexer,555–894 MHz/1695–2360 MHz, dc sense, LOC-top</t>
+  </si>
+  <si>
+    <t>CDX68Q-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P92</t>
+  </si>
+  <si>
+    <t>4 Pack Diplexer 617-803/817-894 MHz, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>E11F02P17</t>
+  </si>
+  <si>
+    <t>Diplexer, 1695-2180/2300-2690 MHz, dc bypass on 2300-2600 port</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1695-2180/2300-2690 MHz, dc bypass all ports</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1695-2180/2300-2600 MHz, dc bypass on 2300-2600 ports</t>
+  </si>
+  <si>
+    <t>E11F03P58</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700/900 MHz, dc smart by pass on all ports with 4.3-10 connectors, Rejection 48.5 dB in 930-940 MHz</t>
+  </si>
+  <si>
+    <t>E11F13P46-V</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700/900 MHz, RJ40, dc block on all ports with hybrid connectors 4.3-10 input and 7/16 output</t>
+  </si>
+  <si>
+    <t>E12F03P46</t>
+  </si>
+  <si>
+    <t>Twin Diplexer 2300-2400/2496-2690 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F05P96</t>
+  </si>
+  <si>
+    <t>E14F05P06</t>
+  </si>
+  <si>
+    <t>Single Diplexer, 700-800/900 MHz, dc pass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P15</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1695-2690 MHz, dc pass low, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P16</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1695-2200/2300-2700 MHz, dc bypass all ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P54</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1425-2690 MHz, dc pass low, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P17</t>
+  </si>
+  <si>
+    <t>E12F13P25</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700/900 MHz, dc pass on all ports with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P10</t>
+  </si>
+  <si>
+    <t>Diplexer, 380–960 MHz/1695–2690 MHz, dc pass all, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P22</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, DCS 1800/UMTS 2100, AISG compatible, (DC Smart Bypass), with 4.3-10 connectors.</t>
+  </si>
+  <si>
+    <t>E14F05P58</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1425–2690 MHz, dc pass all, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P76</t>
+  </si>
+  <si>
+    <t>Single Diplexer 700/800 DC Bypass at 800MHz port, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P13</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1695–2690 MHz, dc pass high, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P63</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 1350–1525 MHz/1710–2690 MHz, DC bypass High ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P66</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 1350–1525 MHz/1710–2690 MHz, DC SMART bypass all, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P89</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer 700-800/900, 4.3-10  connectors.</t>
+  </si>
+  <si>
+    <t>E14F55P89</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer 80-2690MHz/3300-5925MHz, DC Low, 4.3-10</t>
+  </si>
+  <si>
     <t>E14F55P17</t>
   </si>
   <si>
     <t>Ultra Compact Quad Diplexer 1695-2200/2300-2690 MHz, 4.3-10 connectors</t>
   </si>
   <si>
-    <t>E15V95P34</t>
-[...4 lines deleted...]
-  <si>
     <t>E14F05P97</t>
   </si>
   <si>
     <t>Single Diplexer, FDD/TDD 2600, dc block on all ports</t>
   </si>
   <si>
     <t>E14F06P24</t>
   </si>
   <si>
     <t>Twin Diplexer, 700/800 MHz, dc by pass on all ports</t>
   </si>
   <si>
     <t>UDX1926T-N10</t>
   </si>
   <si>
     <t>E11F03P80</t>
   </si>
   <si>
     <t>Ultra Compact Twin Diplexer PCS/AWS+WCS+BRS, DC on AWS/WCS/BRS, NEX10 Connectors</t>
   </si>
   <si>
     <t>CDX7FNQ-DL-43</t>
   </si>
   <si>
     <t>E14F06P28</t>
   </si>
   <si>
     <t>Quad Diplexer B12-B5/B14, DC on B12-B5, 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F06P38</t>
   </si>
   <si>
     <t>Twin Diplexer, 1325-1880/1920-2690, dc/AISG pass-through on all ports, with 4.3-10 connectors</t>
-  </si>
-[...319 lines deleted...]
-    <t>Twin Diplexer,555–894 MHz/1695–2360 MHz, dc sense, LOC-top</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1181,75 +1190,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J149" totalsRowShown="0">
-  <autoFilter ref="A1:J149"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J150" totalsRowShown="0">
+  <autoFilter ref="A1:J150"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p08" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p25" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p70" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p41yy" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p26" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx3340q-dh-43" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159-dl-43-v2" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f11p14" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p98" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f07p08" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p2190" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p6590" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p83" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p35" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p16" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p18-v" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme16v90p44" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p09" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p16" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p04" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p32" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1926q-n10" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159-dl-43" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p4990" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1726q-n10" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159t-dl-43" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p61" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p88" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p48" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-t-43" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-b-43" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68t-ds-43" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p17" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p37" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p20" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p46" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p1750" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f05p38-v" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p51" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p01" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p47-v" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p47" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f05p37-v" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f02p46" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p96-v" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p39" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p0790" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p55" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p56" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p17-v" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p57" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p35-v" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p11" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p43" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p69" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p59" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p61" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p77" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p81" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p65" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p53" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p19" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx1926q-43" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx1926t-43" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dp" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dp-2x" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726t-4310" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26t-dp-43" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426-ds-43" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923-4310" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc626t-dl-4310" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78-ds-43" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc6ae7lq-ds-43" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78t-ds-43-2x" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx1923q-ds-43" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx723at-ds-t" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68-ds-43" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p00" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p51" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p45" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426q-ds-43" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx1726q-dl-43" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p77" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p25" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p20" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159t-dl-43-v2" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p85" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p79" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f11p26" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f07p34" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p58" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p17" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme15v95p34" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p97" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p24" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1926t-n10" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx7fnq-dl-43" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p38" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p47" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p31" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p46" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p40" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p88" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p54" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1726t-n10" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p71" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p16" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68q-ds-43" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p17" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p47" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p48" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p49" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p50" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p58" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p46-v" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p46" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p96" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p06" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p15" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p16" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p54" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p17" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p25" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p10" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p22" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p58" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p76" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p13" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p63" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p66" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p89" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p89" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923-ds-43" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dh" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26t-ds-43" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923t-ds-43" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426-dp-2x" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dh-2x" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dl" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc23sr-43" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426t-ds-43" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dl-2x" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26-dp-43" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26-ds-43" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc6ae7lt-ds-43" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78t-ds-43" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx723at-ds-b" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-t" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx1926q-43" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx1926t-43" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dp" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dp-2x" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726t-4310" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p4990" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1726q-n10" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159t-dl-43" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p61" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p88" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p48" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-t-43" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-b-43" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p08" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p25" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p70" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p41yy" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p26" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx3340q-dh-43" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159-dl-43-v2" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f11p14" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p98" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f07p08" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p2190" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p6590" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p83" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p35" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26t-dp-43" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426-ds-43" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923-4310" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc626t-dl-4310" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78-ds-43" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc6ae7lq-ds-43" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78t-ds-43-2x" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx1923q-ds-43" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx723at-ds-t" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68-ds-43" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68t-ds-43" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p17" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p37" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p20" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p46" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p1750" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f05p38-v" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p51" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p01" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p47-v" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p47" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f05p37-v" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f02p46" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p96-v" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p39" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p0790" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p55" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p56" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p17-v" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p57" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p35-v" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p11" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p43" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p69" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p59" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p61" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p77" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p81" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p65" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p53" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p19" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p16" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p18-v" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme16v90p44" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p09" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p16" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p04" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p32" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1926q-n10" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159-dl-43" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923-ds-43" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p47" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p31" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p46" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p40" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p88" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p54" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1726t-n10" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p71" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p16" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p00" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p51" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p45" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426q-ds-43" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx1726q-dl-43" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p77" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p25" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p20" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159t-dl-43-v2" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p85" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p79" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f11p26" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f07p34" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p58" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx67dq-dl-43" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dh" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26t-ds-43" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923t-ds-43" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426-dp-2x" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dh-2x" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dl" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc23sr-43" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426t-ds-43" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dl-2x" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26-dp-43" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26-ds-43" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc6ae7lt-ds-43" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78t-ds-43" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx723at-ds-b" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-t" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68q-ds-43" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p17" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p47" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p48" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p49" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p50" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p58" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p46-v" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p46" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p96" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p06" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p15" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p16" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p54" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p17" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p25" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p10" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p22" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p58" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p76" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p13" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p63" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p66" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p89" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p89" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p17" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme15v95p34" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p97" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p24" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1926t-n10" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx7fnq-dl-43" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p38" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J149"/>
+  <dimension ref="A1:J150"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="19.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="115.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1261,2604 +1270,2622 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
+      <c r="B2" t="s">
+        <v>11</v>
+      </c>
       <c r="C2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="B3" t="s">
+        <v>16</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="H5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
+      </c>
+      <c r="B6" t="s">
+        <v>25</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H6" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H7" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="J7" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B8" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
+      </c>
+      <c r="B9" t="s">
+        <v>34</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="H9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="H11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="H12" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>37</v>
+        <v>42</v>
+      </c>
+      <c r="B13" t="s">
+        <v>43</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="H13" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>40</v>
+        <v>45</v>
+      </c>
+      <c r="B14" t="s">
+        <v>46</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="H14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="H15" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="H16" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H17" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>48</v>
+        <v>54</v>
+      </c>
+      <c r="B18" t="s">
+        <v>55</v>
       </c>
       <c r="C18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="H18" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="C19" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="H19" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>52</v>
+        <v>59</v>
+      </c>
+      <c r="B20" t="s">
+        <v>60</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="H20" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>54</v>
+        <v>62</v>
+      </c>
+      <c r="B21" t="s">
+        <v>63</v>
       </c>
       <c r="C21" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D21" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="H21" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="C22" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D22" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="H22" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D23" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="H23" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D24" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="H24" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D25" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="H25" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="26" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="H26" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="J26" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D27" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="H27" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D28" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="H28" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>74</v>
+        <v>79</v>
+      </c>
+      <c r="B29" t="s">
+        <v>80</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="H29" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>76</v>
+        <v>82</v>
+      </c>
+      <c r="B30" t="s">
+        <v>83</v>
       </c>
       <c r="C30" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D30" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H30" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B31" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D31" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="H31" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="B32" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="C32" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D32" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="H32" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="B33" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="C33" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D33" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="H33" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>87</v>
+        <v>94</v>
+      </c>
+      <c r="B34" t="s">
+        <v>95</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D34" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="H34" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J34" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:10" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>89</v>
+        <v>97</v>
+      </c>
+      <c r="B35" t="s">
+        <v>98</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D35" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="H35" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="36" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>91</v>
+        <v>100</v>
+      </c>
+      <c r="B36" t="s">
+        <v>101</v>
       </c>
       <c r="C36" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D36" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="H36" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>93</v>
+        <v>103</v>
+      </c>
+      <c r="B37" t="s">
+        <v>104</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D37" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="H37" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J37" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:10" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>95</v>
+        <v>106</v>
+      </c>
+      <c r="B38" t="s">
+        <v>107</v>
       </c>
       <c r="C38" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D38" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="H38" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="39" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>97</v>
+        <v>109</v>
+      </c>
+      <c r="B39" t="s">
+        <v>110</v>
       </c>
       <c r="C39" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D39" t="s">
-        <v>98</v>
+        <v>111</v>
       </c>
       <c r="H39" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>99</v>
+        <v>112</v>
       </c>
       <c r="C40" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D40" t="s">
-        <v>100</v>
+        <v>113</v>
       </c>
       <c r="H40" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J40" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:10" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="C41" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D41" t="s">
-        <v>102</v>
+        <v>115</v>
       </c>
       <c r="H41" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J41" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:10" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D42" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="H42" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J42" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:8" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>105</v>
+        <v>19</v>
       </c>
       <c r="C43" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D43" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="H43" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="J43" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:10" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="C44" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D44" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="H44" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J44" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:10" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="C45" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>110</v>
+        <v>122</v>
       </c>
       <c r="H45" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J45" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:10" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="C46" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D46" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="H46" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J46" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="47" spans="1:10" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D47" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
       <c r="H47" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J47" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="48" spans="1:10" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="C48" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D48" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="H48" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J48" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:10" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="C49" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D49" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="H49" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:10" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="C50" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D50" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="H50" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J50" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="51" spans="1:10" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="C51" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D51" t="s">
-        <v>122</v>
+        <v>134</v>
       </c>
       <c r="H51" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J51" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:8" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
       <c r="C52" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D52" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="H52" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="J52" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:10" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="C53" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D53" t="s">
-        <v>126</v>
+        <v>138</v>
       </c>
       <c r="H53" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J53" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:10" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="C54" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D54" t="s">
-        <v>128</v>
+        <v>140</v>
       </c>
       <c r="H54" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J54" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="55" spans="1:10" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="C55" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D55" t="s">
-        <v>75</v>
+        <v>142</v>
       </c>
       <c r="H55" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J55" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="56" spans="1:10" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="C56" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D56" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="H56" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J56" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:8" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="C57" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D57" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="H57" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J57" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="C58" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D58" t="s">
-        <v>135</v>
+        <v>148</v>
       </c>
       <c r="H58" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:10" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="C59" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D59" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="H59" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J59" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="12.75">
+      <c r="A60" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C60" t="s">
+        <v>12</v>
+      </c>
+      <c r="D60" t="s">
+        <v>152</v>
+      </c>
+      <c r="H60" t="s">
+        <v>14</v>
+      </c>
+      <c r="J60" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" ht="12.75">
+      <c r="A61" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C61" t="s">
+        <v>12</v>
+      </c>
+      <c r="D61" t="s">
         <v>39</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      </c>
       <c r="H61" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="J61" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="62" spans="1:10" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="C62" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D62" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="H62" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J62" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="C63" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D63" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="H63" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>158</v>
       </c>
       <c r="C64" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D64" t="s">
-        <v>147</v>
+        <v>159</v>
       </c>
       <c r="H64" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J64" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>160</v>
       </c>
       <c r="C65" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D65" t="s">
-        <v>150</v>
+        <v>161</v>
       </c>
       <c r="H65" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="J65" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>162</v>
       </c>
       <c r="C66" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D66" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="H66" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="C67" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D67" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="H67" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="C68" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D68" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="H68" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="J68" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="C69" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D69" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="H69" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="C70" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D70" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="H70" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="C71" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D71" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="H71" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J71" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C72" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D72" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="H72" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J72" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C73" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D73" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="H73" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J73" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C74" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D74" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="H74" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C75" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D75" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="H75" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D76" t="s">
         <v>182</v>
       </c>
       <c r="H76" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J76" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B77" t="s">
         <v>184</v>
       </c>
       <c r="C77" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D77" t="s">
         <v>185</v>
       </c>
       <c r="H77" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D78" t="s">
         <v>188</v>
       </c>
       <c r="H78" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>189</v>
       </c>
+      <c r="B79" t="s">
+        <v>190</v>
+      </c>
       <c r="C79" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D79" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H79" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C80" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D80" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="H80" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="J80" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C81" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D81" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H81" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B82" t="s">
         <v>196</v>
       </c>
       <c r="C82" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D82" t="s">
         <v>197</v>
       </c>
       <c r="H82" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" ht="12.75">
       <c r="A83" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" t="s">
+        <v>12</v>
+      </c>
+      <c r="D83" t="s">
         <v>199</v>
       </c>
-      <c r="C83" t="s">
-[...2 lines deleted...]
-      <c r="D83" t="s">
+      <c r="H83" t="s">
+        <v>14</v>
+      </c>
+      <c r="J83" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" ht="12.75">
+      <c r="A84" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="H83" t="s">
-[...4 lines deleted...]
-      <c r="A84" s="1" t="s">
+      <c r="C84" t="s">
+        <v>12</v>
+      </c>
+      <c r="D84" t="s">
         <v>201</v>
       </c>
-      <c r="C84" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H84" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="J84" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C85" t="s">
+        <v>12</v>
+      </c>
+      <c r="D85" t="s">
         <v>203</v>
       </c>
-      <c r="C85" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H85" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B86" t="s">
         <v>205</v>
       </c>
       <c r="C86" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D86" t="s">
         <v>206</v>
       </c>
       <c r="H86" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" t="s">
+        <v>12</v>
+      </c>
+      <c r="D87" t="s">
         <v>208</v>
       </c>
-      <c r="C87" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H87" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:10" ht="12.75">
       <c r="A88" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C88" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D88" t="s">
         <v>210</v>
       </c>
       <c r="H88" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J88" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C89" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D89" t="s">
         <v>212</v>
       </c>
       <c r="H89" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C90" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D90" t="s">
         <v>214</v>
       </c>
       <c r="H90" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C91" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D91" t="s">
         <v>216</v>
       </c>
       <c r="H91" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
         <v>217</v>
       </c>
+      <c r="B92" t="s">
+        <v>218</v>
+      </c>
       <c r="C92" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D92" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="H92" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
+      </c>
+      <c r="B93" t="s">
+        <v>221</v>
       </c>
       <c r="C93" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D93" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="H93" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C94" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D94" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H94" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C95" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D95" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="H95" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C96" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D96" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="H96" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B97" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C97" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D97" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="H97" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B98" t="s">
         <v>231</v>
       </c>
       <c r="C98" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D98" t="s">
         <v>232</v>
       </c>
       <c r="H98" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="J98" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C99" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D99" t="s">
         <v>234</v>
       </c>
       <c r="H99" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
         <v>235</v>
       </c>
       <c r="C100" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D100" t="s">
         <v>236</v>
       </c>
       <c r="H100" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C101" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D101" t="s">
         <v>238</v>
       </c>
       <c r="H101" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
         <v>239</v>
       </c>
       <c r="C102" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D102" t="s">
         <v>240</v>
       </c>
       <c r="H102" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
         <v>241</v>
       </c>
+      <c r="B103" t="s">
+        <v>242</v>
+      </c>
       <c r="C103" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D103" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="H103" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="104" spans="1:10" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
+      </c>
+      <c r="B104" t="s">
+        <v>245</v>
       </c>
       <c r="C104" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D104" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="H104" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J104" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>245</v>
+        <v>247</v>
+      </c>
+      <c r="B105" t="s">
+        <v>248</v>
       </c>
       <c r="C105" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D105" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="H105" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B106" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="C106" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D106" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="H106" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>250</v>
+        <v>253</v>
+      </c>
+      <c r="B107" t="s">
+        <v>254</v>
       </c>
       <c r="C107" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D107" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="H107" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="J107" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="108" spans="1:10" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
+      </c>
+      <c r="B108" t="s">
+        <v>257</v>
       </c>
       <c r="C108" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D108" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="H108" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J108" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:8" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="B109" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="C109" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D109" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="H109" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="J109" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>257</v>
+        <v>262</v>
+      </c>
+      <c r="B110" t="s">
+        <v>263</v>
       </c>
       <c r="C110" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D110" t="s">
-        <v>96</v>
+        <v>264</v>
       </c>
       <c r="H110" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>258</v>
+        <v>265</v>
+      </c>
+      <c r="B111" t="s">
+        <v>266</v>
       </c>
       <c r="C111" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D111" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="H111" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="112" spans="1:10" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>260</v>
+        <v>268</v>
+      </c>
+      <c r="B112" t="s">
+        <v>123</v>
       </c>
       <c r="C112" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D112" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="H112" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J112" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:10" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>154</v>
+        <v>270</v>
+      </c>
+      <c r="B113" t="s">
+        <v>271</v>
       </c>
       <c r="C113" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D113" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="H113" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="114" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>263</v>
+        <v>273</v>
+      </c>
+      <c r="B114" t="s">
+        <v>274</v>
       </c>
       <c r="C114" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D114" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
       <c r="H114" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="115" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>265</v>
+        <v>276</v>
+      </c>
+      <c r="B115" t="s">
+        <v>277</v>
       </c>
       <c r="C115" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D115" t="s">
-        <v>266</v>
+        <v>278</v>
       </c>
       <c r="H115" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J115" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>267</v>
+        <v>279</v>
+      </c>
+      <c r="B116" t="s">
+        <v>280</v>
       </c>
       <c r="C116" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D116" t="s">
-        <v>268</v>
+        <v>281</v>
       </c>
       <c r="H116" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="117" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>269</v>
+        <v>282</v>
+      </c>
+      <c r="B117" t="s">
+        <v>283</v>
       </c>
       <c r="C117" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D117" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
       <c r="H117" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J117" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>271</v>
+        <v>285</v>
+      </c>
+      <c r="B118" t="s">
+        <v>286</v>
       </c>
       <c r="C118" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D118" t="s">
-        <v>112</v>
+        <v>287</v>
       </c>
       <c r="H118" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J118" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>272</v>
+        <v>288</v>
+      </c>
+      <c r="B119" t="s">
+        <v>289</v>
       </c>
       <c r="C119" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D119" t="s">
-        <v>273</v>
+        <v>290</v>
       </c>
       <c r="H119" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="120" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>274</v>
+        <v>291</v>
       </c>
       <c r="C120" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D120" t="s">
-        <v>275</v>
+        <v>120</v>
       </c>
       <c r="H120" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="121" spans="1:10" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>276</v>
+        <v>245</v>
       </c>
       <c r="C121" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D121" t="s">
-        <v>277</v>
+        <v>292</v>
       </c>
       <c r="H121" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J121" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="122" spans="1:10" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>278</v>
+        <v>260</v>
       </c>
       <c r="C122" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D122" t="s">
-        <v>279</v>
+        <v>261</v>
       </c>
       <c r="H122" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J122" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="123" spans="1:10" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>280</v>
+        <v>22</v>
       </c>
       <c r="C123" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D123" t="s">
-        <v>122</v>
+        <v>293</v>
       </c>
       <c r="H123" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J123" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="124" spans="1:10" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>281</v>
+        <v>257</v>
       </c>
       <c r="C124" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D124" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="H124" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J124" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:10" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
       <c r="C125" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D125" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="H125" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="126" spans="1:10" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="C126" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D126" t="s">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="H126" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J126" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>287</v>
+        <v>299</v>
       </c>
       <c r="C127" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D127" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="H127" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="C128" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D128" t="s">
-        <v>290</v>
+        <v>136</v>
       </c>
       <c r="H128" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="129" spans="1:10" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>291</v>
+        <v>302</v>
       </c>
       <c r="C129" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D129" t="s">
-        <v>292</v>
+        <v>303</v>
       </c>
       <c r="H129" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J129" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="130" spans="1:10" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="C130" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D130" t="s">
-        <v>294</v>
+        <v>305</v>
       </c>
       <c r="H130" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J130" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:8" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
       <c r="C131" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D131" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="H131" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J131" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="C132" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D132" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="H132" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J132" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="C133" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D133" t="s">
-        <v>300</v>
+        <v>146</v>
       </c>
       <c r="H133" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J133" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>311</v>
       </c>
       <c r="C134" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D134" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
       <c r="H134" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="J134" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="135" spans="1:10" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>313</v>
       </c>
       <c r="C135" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D135" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
       <c r="H135" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J135" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:8" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="C136" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D136" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="H136" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="J136" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="C137" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D137" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="H137" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="138" spans="1:10" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>319</v>
       </c>
       <c r="C138" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D138" t="s">
-        <v>222</v>
+        <v>320</v>
       </c>
       <c r="H138" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J138" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="139" spans="1:10" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>321</v>
       </c>
       <c r="C139" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D139" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="H139" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J139" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="140" spans="1:10" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>323</v>
       </c>
       <c r="C140" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D140" t="s">
-        <v>261</v>
+        <v>324</v>
       </c>
       <c r="H140" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J140" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="C141" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D141" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="H141" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="C142" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D142" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="H142" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>329</v>
       </c>
       <c r="C143" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D143" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="H143" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="C144" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D144" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="H144" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>254</v>
       </c>
       <c r="C145" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D145" t="s">
-        <v>329</v>
+        <v>255</v>
       </c>
       <c r="H145" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J145" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C146" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D146" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="H146" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="147" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C147" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D147" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="H147" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J147" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B148" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C148" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D148" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H148" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="149" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B149" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C149" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D149" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="H149" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="12.75">
+      <c r="A150" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="C150" t="s">
+        <v>12</v>
+      </c>
+      <c r="D150" t="s">
+        <v>344</v>
+      </c>
+      <c r="H150" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="E14F06P08"/>
-[...146 lines deleted...]
-    <hyperlink ref="A149" r:id="rId148" display="CDX623T-DS-T"/>
+    <hyperlink ref="A2" r:id="rId1" display="SDX1926Q-43"/>
+    <hyperlink ref="A3" r:id="rId2" display="SDX1926T-43"/>
+    <hyperlink ref="A4" r:id="rId3" display="CBC1726-DP"/>
+    <hyperlink ref="A5" r:id="rId4" display="CBC1726-DP-2X"/>
+    <hyperlink ref="A6" r:id="rId5" display="CBC1726T-4310"/>
+    <hyperlink ref="A7" r:id="rId6" display="E11F02P4990"/>
+    <hyperlink ref="A8" r:id="rId7" display="UDX1726Q-N10"/>
+    <hyperlink ref="A9" r:id="rId8" display="SDX159T-DL-43"/>
+    <hyperlink ref="A10" r:id="rId9" display="E14F06P61"/>
+    <hyperlink ref="A11" r:id="rId10" display="E12F03P88"/>
+    <hyperlink ref="A12" r:id="rId11" display="E14F06P48"/>
+    <hyperlink ref="A13" r:id="rId12" display="CDX623T-DS-T-43"/>
+    <hyperlink ref="A14" r:id="rId13" display="CDX623T-DS-B-43"/>
+    <hyperlink ref="A15" r:id="rId14" display="E14F06P08"/>
+    <hyperlink ref="A16" r:id="rId15" display="E14F06P25"/>
+    <hyperlink ref="A17" r:id="rId16" display="E14F06P70"/>
+    <hyperlink ref="A18" r:id="rId17" display="E14F06P41YY"/>
+    <hyperlink ref="A19" r:id="rId18" display="E14F55P26"/>
+    <hyperlink ref="A20" r:id="rId19" display="SDX3340Q-DH-43"/>
+    <hyperlink ref="A21" r:id="rId20" display="SDX159-DL-43-V2"/>
+    <hyperlink ref="A22" r:id="rId21" display="E14F11P14"/>
+    <hyperlink ref="A23" r:id="rId22" display="E11F03P98"/>
+    <hyperlink ref="A24" r:id="rId23" display="E14F07P08"/>
+    <hyperlink ref="A25" r:id="rId24" display="E14F05P2190"/>
+    <hyperlink ref="A26" r:id="rId25" display="E14F05P6590"/>
+    <hyperlink ref="A27" r:id="rId26" display="E14F06P83"/>
+    <hyperlink ref="A28" r:id="rId27" display="E14F06P35"/>
+    <hyperlink ref="A29" r:id="rId28" display="CBC4W26T-DP-43"/>
+    <hyperlink ref="A30" r:id="rId29" display="CBC426-DS-43"/>
+    <hyperlink ref="A31" r:id="rId30" display="CBC1923-4310"/>
+    <hyperlink ref="A32" r:id="rId31" display="CBC626T-DL-4310"/>
+    <hyperlink ref="A33" r:id="rId32" display="CBC78-DS-43"/>
+    <hyperlink ref="A34" r:id="rId33" display="CBC6AE7LQ-DS-43"/>
+    <hyperlink ref="A35" r:id="rId34" display="CBC78T-DS-43-2X"/>
+    <hyperlink ref="A36" r:id="rId35" display="CDX1923Q-DS-43"/>
+    <hyperlink ref="A37" r:id="rId36" display="CDX723AT-DS-T"/>
+    <hyperlink ref="A38" r:id="rId37" display="CDX68-DS-43"/>
+    <hyperlink ref="A39" r:id="rId38" display="CDX68T-DS-43"/>
+    <hyperlink ref="A40" r:id="rId39" display="E11F01P17"/>
+    <hyperlink ref="A41" r:id="rId40" display="E11F01P37"/>
+    <hyperlink ref="A42" r:id="rId41" display="E11F01P20"/>
+    <hyperlink ref="A43" r:id="rId42" display="E11F02P46"/>
+    <hyperlink ref="A44" r:id="rId43" display="E11F02P1750"/>
+    <hyperlink ref="A45" r:id="rId44" display="E11F05P38-V"/>
+    <hyperlink ref="A46" r:id="rId45" display="E11F02P51"/>
+    <hyperlink ref="A47" r:id="rId46" display="E11F13P01"/>
+    <hyperlink ref="A48" r:id="rId47" display="E11F13P47-V"/>
+    <hyperlink ref="A49" r:id="rId48" display="E12F03P47"/>
+    <hyperlink ref="A50" r:id="rId49" display="E11F05P37-V"/>
+    <hyperlink ref="A51" r:id="rId50" display="E12F02P46"/>
+    <hyperlink ref="A52" r:id="rId51" display="E12F05P96-V"/>
+    <hyperlink ref="A53" r:id="rId52" display="E12F05P39"/>
+    <hyperlink ref="A54" r:id="rId53" display="E14F05P0790"/>
+    <hyperlink ref="A55" r:id="rId54" display="E14F05P55"/>
+    <hyperlink ref="A56" r:id="rId55" display="E14F05P56"/>
+    <hyperlink ref="A57" r:id="rId56" display="E14F05P17-V"/>
+    <hyperlink ref="A58" r:id="rId57" display="E14F05P57"/>
+    <hyperlink ref="A59" r:id="rId58" display="E12F13P35-V"/>
+    <hyperlink ref="A60" r:id="rId59" display="E14F05P11"/>
+    <hyperlink ref="A61" r:id="rId60" display="E12F13P43"/>
+    <hyperlink ref="A62" r:id="rId61" display="E14F05P69"/>
+    <hyperlink ref="A63" r:id="rId62" display="E14F05P59"/>
+    <hyperlink ref="A64" r:id="rId63" display="E14F05P61"/>
+    <hyperlink ref="A65" r:id="rId64" display="E14F05P77"/>
+    <hyperlink ref="A66" r:id="rId65" display="E14F05P81"/>
+    <hyperlink ref="A67" r:id="rId66" display="E14F05P65"/>
+    <hyperlink ref="A68" r:id="rId67" display="E14F05P53"/>
+    <hyperlink ref="A69" r:id="rId68" display="E14F55P19"/>
+    <hyperlink ref="A70" r:id="rId69" display="E14F55P16"/>
+    <hyperlink ref="A71" r:id="rId70" display="E14F55P18-V"/>
+    <hyperlink ref="A72" r:id="rId71" display="E16V90P44"/>
+    <hyperlink ref="A73" r:id="rId72" display="E14F06P09"/>
+    <hyperlink ref="A74" r:id="rId73" display="E14F06P16"/>
+    <hyperlink ref="A75" r:id="rId74" display="E14F06P04"/>
+    <hyperlink ref="A76" r:id="rId75" display="E14F06P32"/>
+    <hyperlink ref="A77" r:id="rId76" display="UDX1926Q-N10"/>
+    <hyperlink ref="A78" r:id="rId77" display="SDX159-DL-43"/>
+    <hyperlink ref="A79" r:id="rId78" display="CBC1923-DS-43"/>
+    <hyperlink ref="A80" r:id="rId79" display="E14F06P47"/>
+    <hyperlink ref="A81" r:id="rId80" display="E14F06P31"/>
+    <hyperlink ref="A82" r:id="rId81" display="E14F06P46"/>
+    <hyperlink ref="A83" r:id="rId82" display="E14F06P40"/>
+    <hyperlink ref="A84" r:id="rId83" display="E11F03P88"/>
+    <hyperlink ref="A85" r:id="rId84" display="E14F06P54"/>
+    <hyperlink ref="A86" r:id="rId85" display="UDX1726T-N10"/>
+    <hyperlink ref="A87" r:id="rId86" display="E14F06P71"/>
+    <hyperlink ref="A88" r:id="rId87" display="E12F03P16"/>
+    <hyperlink ref="A89" r:id="rId88" display="E14F06P00"/>
+    <hyperlink ref="A90" r:id="rId89" display="E14F06P51"/>
+    <hyperlink ref="A91" r:id="rId90" display="E14F06P45"/>
+    <hyperlink ref="A92" r:id="rId91" display="CBC426Q-DS-43"/>
+    <hyperlink ref="A93" r:id="rId92" display="CDX1726Q-DL-43"/>
+    <hyperlink ref="A94" r:id="rId93" display="E14F06P77"/>
+    <hyperlink ref="A95" r:id="rId94" display="E14F55P25"/>
+    <hyperlink ref="A96" r:id="rId95" display="E14F06P20"/>
+    <hyperlink ref="A97" r:id="rId96" display="SDX159T-DL-43-V2"/>
+    <hyperlink ref="A98" r:id="rId97" display="E14F06P85"/>
+    <hyperlink ref="A99" r:id="rId98" display="E14F06P79"/>
+    <hyperlink ref="A100" r:id="rId99" display="E14F11P26"/>
+    <hyperlink ref="A101" r:id="rId100" display="E14F07P34"/>
+    <hyperlink ref="A102" r:id="rId101" display="E14F06P58"/>
+    <hyperlink ref="A103" r:id="rId102" display="CDX67DQ-DL-43"/>
+    <hyperlink ref="A104" r:id="rId103" display="CBC1726-DH"/>
+    <hyperlink ref="A105" r:id="rId104" display="CBC4W26T-DS-43"/>
+    <hyperlink ref="A106" r:id="rId105" display="CBC1923T-DS-43"/>
+    <hyperlink ref="A107" r:id="rId106" display="CBC426-DP-2X"/>
+    <hyperlink ref="A108" r:id="rId107" display="CBC1726-DH-2X"/>
+    <hyperlink ref="A109" r:id="rId108" display="CBC1726-DL"/>
+    <hyperlink ref="A110" r:id="rId109" display="CBC23SR-43"/>
+    <hyperlink ref="A111" r:id="rId110" display="CBC426T-DS-43"/>
+    <hyperlink ref="A112" r:id="rId111" display="CBC1726-DL-2X"/>
+    <hyperlink ref="A113" r:id="rId112" display="CBC4W26-DP-43"/>
+    <hyperlink ref="A114" r:id="rId113" display="CBC4W26-DS-43"/>
+    <hyperlink ref="A115" r:id="rId114" display="CBC6AE7LT-DS-43"/>
+    <hyperlink ref="A116" r:id="rId115" display="CBC78T-DS-43"/>
+    <hyperlink ref="A117" r:id="rId116" display="CDX723AT-DS-B"/>
+    <hyperlink ref="A118" r:id="rId117" display="CDX623T-DS-T"/>
+    <hyperlink ref="A119" r:id="rId118" display="CDX68Q-DS-43"/>
+    <hyperlink ref="A120" r:id="rId119" display="E11F02P17"/>
+    <hyperlink ref="A121" r:id="rId120" display="E11F02P47"/>
+    <hyperlink ref="A122" r:id="rId121" display="E11F02P48"/>
+    <hyperlink ref="A123" r:id="rId122" display="E11F02P49"/>
+    <hyperlink ref="A124" r:id="rId123" display="E11F02P50"/>
+    <hyperlink ref="A125" r:id="rId124" display="E11F03P58"/>
+    <hyperlink ref="A126" r:id="rId125" display="E11F13P46-V"/>
+    <hyperlink ref="A127" r:id="rId126" display="E12F03P46"/>
+    <hyperlink ref="A128" r:id="rId127" display="E12F05P96"/>
+    <hyperlink ref="A129" r:id="rId128" display="E14F05P06"/>
+    <hyperlink ref="A130" r:id="rId129" display="E14F05P15"/>
+    <hyperlink ref="A131" r:id="rId130" display="E14F05P16"/>
+    <hyperlink ref="A132" r:id="rId131" display="E14F05P54"/>
+    <hyperlink ref="A133" r:id="rId132" display="E14F05P17"/>
+    <hyperlink ref="A134" r:id="rId133" display="E12F13P25"/>
+    <hyperlink ref="A135" r:id="rId134" display="E14F05P10"/>
+    <hyperlink ref="A136" r:id="rId135" display="E14F05P22"/>
+    <hyperlink ref="A137" r:id="rId136" display="E14F05P58"/>
+    <hyperlink ref="A138" r:id="rId137" display="E14F05P76"/>
+    <hyperlink ref="A139" r:id="rId138" display="E14F05P13"/>
+    <hyperlink ref="A140" r:id="rId139" display="E14F05P63"/>
+    <hyperlink ref="A141" r:id="rId140" display="E14F05P66"/>
+    <hyperlink ref="A142" r:id="rId141" display="E14F05P89"/>
+    <hyperlink ref="A143" r:id="rId142" display="E14F55P89"/>
+    <hyperlink ref="A144" r:id="rId143" display="E14F55P17"/>
+    <hyperlink ref="A145" r:id="rId144" display="E15V95P34"/>
+    <hyperlink ref="A146" r:id="rId145" display="E14F05P97"/>
+    <hyperlink ref="A147" r:id="rId146" display="E14F06P24"/>
+    <hyperlink ref="A148" r:id="rId147" display="UDX1926T-N10"/>
+    <hyperlink ref="A149" r:id="rId148" display="CDX7FNQ-DL-43"/>
+    <hyperlink ref="A150" r:id="rId149" display="E14F06P38"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId149"/>
+    <tablePart r:id="rId150"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>