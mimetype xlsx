--- v2 (2026-09-01)
+++ v3 (2026-10-17)
@@ -43,257 +43,287 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>E14F06P83</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Ultra Compact Single Diplexer 700-800/900, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>Diplexer</t>
+  </si>
+  <si>
+    <t>E14F06P35</t>
+  </si>
+  <si>
+    <t>Diplexer, 1325-1880/1920-2690, dc/AISG pass-through on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P04</t>
+  </si>
+  <si>
+    <t>Ultra Compact Octa Diplexer 2300-2400/2570-2595 MHz, No dc bypass</t>
+  </si>
+  <si>
+    <t>E14F06P32</t>
+  </si>
+  <si>
+    <t>Ultra Compact Single Diplexer 1350-1880/1920-2690, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>UDX1926Q-N10</t>
+  </si>
+  <si>
+    <t>E11F03P81</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad-pack Diplexer PCS/AWS+WCS+BRS, DC AWS/WCS/BRS, NEX10 Connector</t>
+  </si>
+  <si>
+    <t>SDX159-DL-43</t>
+  </si>
+  <si>
+    <t>E14F06P06</t>
+  </si>
+  <si>
+    <t>Ultra Compact Single Diplexer 80-2690/3300-5925, DC Low, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E11F02P4990</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1695-2200/2300-2700 MHz, dc bypass blocking for all ports</t>
+  </si>
+  <si>
+    <t>UDX1726Q-N10</t>
+  </si>
+  <si>
+    <t>E11F03P87</t>
+  </si>
+  <si>
+    <t>Ultra-Compact Quad Diplexer PCS-AWS/BRS, DC/AISG on PCS-AWS, NEX10 Connectors</t>
+  </si>
+  <si>
+    <t>SDX159T-DL-43</t>
+  </si>
+  <si>
+    <t>E14F06P07</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer 80-2690MHz/3300-5925MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>E14F06P61</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1350–2200 MHz / 2300–2700 MHz, DCauto, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F03P88</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1800/2100-2600, dc block all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P48</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1350-2200 / 2300-2700 MHz, dc bypass all ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CDX623T-DS-T-43</t>
+  </si>
+  <si>
+    <t>E16V95P63</t>
+  </si>
+  <si>
+    <t>Twin Diplexer,555–894 MHz/1695–2360 MHz, dc sense,4.3-10 Connectors, LOC-top</t>
+  </si>
+  <si>
+    <t>CDX623T-DS-B-43</t>
+  </si>
+  <si>
+    <t>E16V95P62</t>
+  </si>
+  <si>
+    <t>Twin Diplexer,555–894 MHz/1695–2360 MHz, dc sense, 4.3-10 Connectors, LOC-bottom</t>
+  </si>
+  <si>
+    <t>E14F06P08</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Diplexer 80-2690MHz/3300-5925MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>E14F06P25</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer 3400-3440MHz/3520-3600MHz, DC bypass on Low band, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P70</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Diplexer, 2550–2570/2670–2690 MHz, DC Block, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P41YY</t>
+  </si>
+  <si>
+    <t>E14F06P41</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1325-1880/1920-2690, dc/AISG Smart bypass functionality, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F55P26</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 703-788/811-960 MHz, DC Smart Bypass, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>SDX3340Q-DH-43</t>
+  </si>
+  <si>
+    <t>E14F06P80</t>
+  </si>
+  <si>
+    <t>Compact Quad Diplexer 3300-3670/3700-3980 MHz, DC on 3700-3980 MHz port, 4.3-10</t>
+  </si>
+  <si>
+    <t>SDX159-DL-43-V2</t>
+  </si>
+  <si>
+    <t>E14F06P88</t>
+  </si>
+  <si>
+    <t>Ultra Compact Diplexer 80-2690MHz/3300-5925MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>E14F11P14</t>
+  </si>
+  <si>
+    <t>Twin Multiplexer (Diplexer plus hybrid combiner) 555-2690MHz/3300-5925MHz/555-5925, 4.3-10, DC Block</t>
+  </si>
+  <si>
+    <t>E11F03P98</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 703-768 / 791-960 MHz, DC Bypass on low band port of Module 1 and high band port of Module 2, 7/16 DIN connectors</t>
+  </si>
+  <si>
+    <t>E14F07P08</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 703-788/791-960 MHz, DC Pass on All port, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P2190</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 380–2200 MHz/2300–2690 MHz, DC block all ports,4.3-10</t>
+  </si>
+  <si>
+    <t>E14F05P6590</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 1350–1525 MHz/1710–2690 MHz, DC block on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
     <t>SDX1926Q-43</t>
   </si>
   <si>
     <t>E14F05P86</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Ultra Compact Quad-pack Diplexer PCS/AWS+WCS+BRS, DC AWS/WCS/BRS, 4.3-10</t>
   </si>
   <si>
-    <t>Diplexer</t>
-[...1 lines deleted...]
-  <si>
     <t>SDX1926T-43</t>
   </si>
   <si>
     <t>E14F05P85</t>
   </si>
   <si>
     <t>Ultra Compact Twin Diplexer PCS/AWS+WCS+BRS, DC AWS/WCS/BRS, 4.3-10</t>
   </si>
   <si>
     <t>CBC1726-DP</t>
   </si>
   <si>
     <t>E11F02P46</t>
   </si>
   <si>
     <t>Diplexer, 1695-2180//2300-2690 MHz, dc bypass all ports,AISG Compatible 1.1-2.0</t>
   </si>
   <si>
     <t>CBC1726-DP-2X</t>
   </si>
   <si>
     <t>E11F02P49</t>
   </si>
   <si>
     <t>Twin Diplexer, 1695-2180//2300-2690 MHz, dc bypass all ports,AISG Compatible 1.1-2.0</t>
   </si>
   <si>
     <t>CBC1726T-4310</t>
   </si>
   <si>
     <t>E14F55P09</t>
   </si>
   <si>
     <t>Ultra Compact Twin Diplexer 1695-2200/2300-2690 MHz, 4.3-10 connectors</t>
   </si>
   <si>
-    <t>E11F02P4990</t>
-[...154 lines deleted...]
-  <si>
     <t>CBC4W26T-DP-43</t>
   </si>
   <si>
     <t>E14F05P21</t>
   </si>
   <si>
     <t>Twin Diplexer, 380–2200 MHz/2300–2690 MHz, DC Pass,4.3-10</t>
   </si>
   <si>
     <t>CBC426-DS-43</t>
   </si>
   <si>
     <t>E14F05P30</t>
   </si>
   <si>
     <t>Diplexer, 380–960 MHz/1695–2690 MHz,dc Sense,4.3-10</t>
   </si>
   <si>
     <t>CBC1923-4310</t>
   </si>
   <si>
     <t>E14F55P05</t>
   </si>
   <si>
     <t>Diplexer PCS/AWS+WCS, DC block, 4.3-10</t>
@@ -550,546 +580,516 @@
   <si>
     <t>E14F55P18-V</t>
   </si>
   <si>
     <t>Diplexer, 700/900 MHz, RJ40, dc block on all ports with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E16V90P44</t>
   </si>
   <si>
     <t>Paired 2-pak Diplexer, 380–960 MHz/1710–2690 MHz, dc pass low paired with high, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F06P09</t>
   </si>
   <si>
     <t>Twin Diplexer, 700/800 MHz, dc smart by pass on all ports</t>
   </si>
   <si>
     <t>E14F06P16</t>
   </si>
   <si>
     <t>Twin Diplexer, 600-700/850 MHz</t>
   </si>
   <si>
-    <t>E14F06P04</t>
-[...26 lines deleted...]
-    <t>Ultra Compact Single Diplexer 80-2690/3300-5925, DC Low, 4.3-10 connectors</t>
+    <t>E14F06P24</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700/800 MHz, dc by pass on all ports</t>
+  </si>
+  <si>
+    <t>UDX1926T-N10</t>
+  </si>
+  <si>
+    <t>E11F03P80</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer PCS/AWS+WCS+BRS, DC on AWS/WCS/BRS, NEX10 Connectors</t>
+  </si>
+  <si>
+    <t>CDX7FNQ-DL-43</t>
+  </si>
+  <si>
+    <t>E14F06P28</t>
+  </si>
+  <si>
+    <t>Quad Diplexer B12-B5/B14, DC on B12-B5, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P38</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1325-1880/1920-2690, dc/AISG pass-through on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P47</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1350–1880 MHz/1920–2690 MHz, DC Block, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P31</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Diplexer, 3700–3800/3900–4100 MHz, DC Block, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P46</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Diplexer, 3400–3600/3700–4100 MHz, DC/AISG Bypass on low frequency port, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P40</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1325-1880/1920-2690, dc/AISG high band ports bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E11F03P88</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1800/2100-2600, dc block all ports, with 7/16 DIN connectors</t>
+  </si>
+  <si>
+    <t>E14F06P54</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 703-788 MHz/796-847 MHz, DC SMART bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>UDX1726T-N10</t>
+  </si>
+  <si>
+    <t>E11F03P86</t>
+  </si>
+  <si>
+    <t>Ultra-Compact Twin Diplexer PCS-AWS/BRS, DC/AISG on PCS-AWS, NEX10 Connectors</t>
+  </si>
+  <si>
+    <t>E14F06P71</t>
+  </si>
+  <si>
+    <t>Quad Diplexer, 1800/2100-2600, dc block all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F03P16</t>
+  </si>
+  <si>
+    <t>CS-DPX 824-880/898.4-960 DC ALL, RJ40</t>
+  </si>
+  <si>
+    <t>E14F06P00</t>
+  </si>
+  <si>
+    <t>Ultra Compact Octa Diplexer 80-2690MHz/3300-5925MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>E14F06P51</t>
+  </si>
+  <si>
+    <t>Quad Diplexer 617-698/703-960 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P45</t>
+  </si>
+  <si>
+    <t>Twin Diplexer,694–862 MHz/880–960 MHz, DC SMART bypass all, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CBC426Q-DS-43</t>
+  </si>
+  <si>
+    <t>E14F06P82</t>
+  </si>
+  <si>
+    <t>Quad Diplexer, 380–960 MHz/1695–2690 MHz,dc Sense,4.3-10</t>
+  </si>
+  <si>
+    <t>CDX1726Q-DL-43</t>
+  </si>
+  <si>
+    <t>E14F06P72</t>
+  </si>
+  <si>
+    <t>Quad Diplexer 1350-2200/2300-2700 MHz,  DC bypass on 1350-2200 ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P77</t>
+  </si>
+  <si>
+    <t>Single Diplexer, 703-960/863-870 MHz, dc by pass on 703-960 band port</t>
+  </si>
+  <si>
+    <t>E14F55P25</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 703-768/791-935 MHz, DC Bypass on all frequency ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P20</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700-800/900 DC Bypass All ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>SDX159T-DL-43-V2</t>
+  </si>
+  <si>
+    <t>E14F06P86</t>
+  </si>
+  <si>
+    <t>E14F06P85</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700-800/900 MHz, (DC Smart Bypass), 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P79</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 703-788/791-960 MHz, DC Smart Bypass, 4.3-10 connectors</t>
   </si>
   <si>
     <t>CBC1923-DS-43</t>
   </si>
   <si>
     <t>E14F05P32</t>
   </si>
   <si>
     <t>Diplexer PCS/AWS+WCS, dc Sense, 4.3-10</t>
   </si>
   <si>
-    <t>E14F06P47</t>
-[...125 lines deleted...]
-    <t>Twin Diplexer, 703-788/791-960 MHz, DC Smart Bypass, 4.3-10 connectors</t>
+    <t>CBC1726-DH</t>
+  </si>
+  <si>
+    <t>E11F02P47</t>
+  </si>
+  <si>
+    <t>Diplexer, 1800-2100//2300-2600 MHz, dc bypass on 2300-2600 port</t>
+  </si>
+  <si>
+    <t>CBC4W26T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P26</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 380–2200 MHz/2300–2690 MHz, DCauto, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CBC1923T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P33</t>
+  </si>
+  <si>
+    <t>Twin Diplexer PCS/AWS+WCS, dc Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CBC426-DP-2X</t>
+  </si>
+  <si>
+    <t>E15V95P34</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1710–2690 MHz, dc pass all</t>
+  </si>
+  <si>
+    <t>CBC1726-DH-2X</t>
+  </si>
+  <si>
+    <t>E11F02P50</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1800-2100//2300-2600 MHz, dc bypass on 2300-2600 ports</t>
+  </si>
+  <si>
+    <t>CBC1726-DL</t>
+  </si>
+  <si>
+    <t>E11F02P48</t>
+  </si>
+  <si>
+    <t>Diplexer, 1800-2100//2300-2600 MHz, dc bypass on 1800-2100 port</t>
+  </si>
+  <si>
+    <t>CBC23SR-43</t>
+  </si>
+  <si>
+    <t>E14F05P84</t>
+  </si>
+  <si>
+    <t>Diplexer for WCS ABCD blocks and SiriusXM repeater bands</t>
+  </si>
+  <si>
+    <t>CBC426T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P31</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 380–960 MHz/1695–2690 MHz,dc Sense,4.3-10</t>
+  </si>
+  <si>
+    <t>CBC1726-DL-2X</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1800-2100//2300-2600 MHz, dc bypass on 1800-2100 ports</t>
+  </si>
+  <si>
+    <t>CBC4W26-DP-43</t>
+  </si>
+  <si>
+    <t>E14F05P20</t>
+  </si>
+  <si>
+    <t>Diplexer, 380–2200 MHz/2300–2690 MHz, DC Pass,4.3-10</t>
+  </si>
+  <si>
+    <t>CBC4W26-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P87</t>
+  </si>
+  <si>
+    <t>Diplexer, 380–2200 MHz/2300–2690 MHz, DCauto, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CBC6AE7LT-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P67</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 600AE/700LABC, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CBC78T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P19</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 698–803/824-894MHz, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CDX723AT-DS-B</t>
+  </si>
+  <si>
+    <t>E15V95P49</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 698–894 MHz/1710–2360 MHz, dc sense, LOC-bottom</t>
+  </si>
+  <si>
+    <t>CDX623T-DS-T</t>
+  </si>
+  <si>
+    <t>E15V95P63</t>
+  </si>
+  <si>
+    <t>Twin Diplexer,555–894 MHz/1695–2360 MHz, dc sense, LOC-top</t>
+  </si>
+  <si>
+    <t>CDX68Q-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P92</t>
+  </si>
+  <si>
+    <t>4 Pack Diplexer 617-803/817-894 MHz, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>E11F02P17</t>
+  </si>
+  <si>
+    <t>Diplexer, 1695-2180/2300-2690 MHz, dc bypass on 2300-2600 port</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1695-2180/2300-2690 MHz, dc bypass all ports</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1695-2180/2300-2600 MHz, dc bypass on 2300-2600 ports</t>
+  </si>
+  <si>
+    <t>E11F03P58</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700/900 MHz, dc smart by pass on all ports with 4.3-10 connectors, Rejection 48.5 dB in 930-940 MHz</t>
+  </si>
+  <si>
+    <t>E11F13P46-V</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700/900 MHz, RJ40, dc block on all ports with hybrid connectors 4.3-10 input and 7/16 output</t>
+  </si>
+  <si>
+    <t>E12F03P46</t>
+  </si>
+  <si>
+    <t>Twin Diplexer 2300-2400/2496-2690 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F05P96</t>
+  </si>
+  <si>
+    <t>E14F05P06</t>
+  </si>
+  <si>
+    <t>Single Diplexer, 700-800/900 MHz, dc pass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P15</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1695-2690 MHz, dc pass low, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P16</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1695-2200/2300-2700 MHz, dc bypass all ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P54</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1425-2690 MHz, dc pass low, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P17</t>
+  </si>
+  <si>
+    <t>E12F13P25</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700/900 MHz, dc pass on all ports with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P10</t>
+  </si>
+  <si>
+    <t>Diplexer, 380–960 MHz/1695–2690 MHz, dc pass all, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P22</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, DCS 1800/UMTS 2100, AISG compatible, (DC Smart Bypass), with 4.3-10 connectors.</t>
+  </si>
+  <si>
+    <t>E14F05P58</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1425–2690 MHz, dc pass all, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P76</t>
+  </si>
+  <si>
+    <t>Single Diplexer 700/800 DC Bypass at 800MHz port, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P13</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1695–2690 MHz, dc pass high, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P63</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 1350–1525 MHz/1710–2690 MHz, DC bypass High ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P66</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 1350–1525 MHz/1710–2690 MHz, DC SMART bypass all, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P89</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer 700-800/900, 4.3-10  connectors.</t>
+  </si>
+  <si>
+    <t>E14F55P89</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer 80-2690MHz/3300-5925MHz, DC Low, 4.3-10</t>
+  </si>
+  <si>
+    <t>E14F55P17</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Diplexer 1695-2200/2300-2690 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P97</t>
+  </si>
+  <si>
+    <t>Single Diplexer, FDD/TDD 2600, dc block on all ports</t>
   </si>
   <si>
     <t>E14F11P26</t>
   </si>
   <si>
     <t>Multiplexer (Diplexer plus hybrid combiner) 555-2690MHz/3300-5925MHz/555-5925, 4.3-10, DC Block</t>
   </si>
   <si>
     <t>E14F07P34</t>
   </si>
   <si>
     <t>Single Diplexer, 703-788/791-960 MHz, DC Pass on All port, 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F06P58</t>
   </si>
   <si>
     <t>Diplexer, 1350-2200 / 2300-2700 MHz, dc bypass all ports, 4.3-10 connectors</t>
   </si>
   <si>
     <t>CDX67DQ-DL-43</t>
   </si>
   <si>
     <t>E14F07P44</t>
   </si>
   <si>
     <t>4 Pack Diplexer 617-698/717-798 MHz, DC Pass 600 MHz, 4.3-10</t>
-  </si>
-[...301 lines deleted...]
-    <t>Twin Diplexer, 1325-1880/1920-2690, dc/AISG pass-through on all ports, with 4.3-10 connectors</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1208,51 +1208,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J150" totalsRowShown="0">
   <autoFilter ref="A1:J150"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx1926q-43" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx1926t-43" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dp" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dp-2x" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726t-4310" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p4990" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1726q-n10" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159t-dl-43" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p61" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p88" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p48" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-t-43" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-b-43" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p08" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p25" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p70" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p41yy" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p26" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx3340q-dh-43" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159-dl-43-v2" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f11p14" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p98" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f07p08" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p2190" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p6590" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p83" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p35" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26t-dp-43" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426-ds-43" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923-4310" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc626t-dl-4310" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78-ds-43" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc6ae7lq-ds-43" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78t-ds-43-2x" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx1923q-ds-43" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx723at-ds-t" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68-ds-43" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68t-ds-43" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p17" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p37" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p20" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p46" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p1750" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f05p38-v" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p51" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p01" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p47-v" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p47" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f05p37-v" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f02p46" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p96-v" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p39" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p0790" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p55" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p56" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p17-v" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p57" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p35-v" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p11" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p43" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p69" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p59" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p61" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p77" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p81" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p65" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p53" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p19" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p16" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p18-v" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme16v90p44" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p09" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p16" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p04" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p32" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1926q-n10" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159-dl-43" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923-ds-43" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p47" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p31" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p46" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p40" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p88" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p54" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1726t-n10" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p71" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p16" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p00" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p51" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p45" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426q-ds-43" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx1726q-dl-43" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p77" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p25" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p20" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159t-dl-43-v2" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p85" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p79" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f11p26" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f07p34" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p58" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx67dq-dl-43" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dh" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26t-ds-43" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923t-ds-43" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426-dp-2x" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dh-2x" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dl" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc23sr-43" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426t-ds-43" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dl-2x" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26-dp-43" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26-ds-43" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc6ae7lt-ds-43" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78t-ds-43" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx723at-ds-b" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-t" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68q-ds-43" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p17" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p47" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p48" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p49" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p50" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p58" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p46-v" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p46" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p96" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p06" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p15" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p16" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p54" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p17" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p25" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p10" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p22" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p58" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p76" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p13" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p63" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p66" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p89" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p89" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p17" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme15v95p34" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p97" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p24" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1926t-n10" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx7fnq-dl-43" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p38" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p83" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p35" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p04" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p32" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1926q-n10" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159-dl-43" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p4990" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1726q-n10" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159t-dl-43" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p61" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p88" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p48" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-t-43" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-b-43" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p08" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p25" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p70" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p41yy" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p26" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx3340q-dh-43" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159-dl-43-v2" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f11p14" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p98" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f07p08" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p2190" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p6590" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx1926q-43" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx1926t-43" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dp" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dp-2x" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726t-4310" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26t-dp-43" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426-ds-43" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923-4310" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc626t-dl-4310" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78-ds-43" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc6ae7lq-ds-43" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78t-ds-43-2x" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx1923q-ds-43" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx723at-ds-t" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68-ds-43" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68t-ds-43" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p17" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p37" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p20" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p46" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p1750" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f05p38-v" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p51" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p01" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p47-v" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p47" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f05p37-v" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f02p46" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p96-v" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p39" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p0790" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p55" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p56" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p17-v" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p57" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p35-v" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p11" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p43" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p69" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p59" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p61" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p77" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p81" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p65" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p53" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p19" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p16" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p18-v" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme16v90p44" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p09" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p16" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p24" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1926t-n10" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx7fnq-dl-43" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p38" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p47" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p31" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p46" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p40" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p88" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p54" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1726t-n10" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p71" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p16" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p00" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p51" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p45" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426q-ds-43" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx1726q-dl-43" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p77" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p25" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p20" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159t-dl-43-v2" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p85" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p79" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923-ds-43" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dh" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26t-ds-43" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923t-ds-43" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426-dp-2x" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dh-2x" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dl" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc23sr-43" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426t-ds-43" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dl-2x" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26-dp-43" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26-ds-43" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc6ae7lt-ds-43" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78t-ds-43" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx723at-ds-b" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-t" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68q-ds-43" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p17" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p47" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p48" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p49" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p50" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p58" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p46-v" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p46" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p96" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p06" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p15" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p16" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p54" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p17" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p25" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p10" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p22" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p58" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p76" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p13" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p63" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p66" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p89" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p89" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p17" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme15v95p34" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p97" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f11p26" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f07p34" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p58" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx67dq-dl-43" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J150"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="19.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="115.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1270,2619 +1270,2619 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>15</v>
       </c>
-      <c r="B3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="12.75">
+      <c r="A5" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
         <v>19</v>
       </c>
-      <c r="C4" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
+        <v>23</v>
+      </c>
+      <c r="H6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="12.75">
+      <c r="A7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B7" t="s">
         <v>25</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
         <v>26</v>
       </c>
-      <c r="H6" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="1" t="s">
+      <c r="H7" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="12.75">
+      <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
         <v>28</v>
       </c>
-      <c r="H7" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J8" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B9" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="H9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>36</v>
+        <v>32</v>
+      </c>
+      <c r="B10" t="s">
+        <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="H10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="H12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="C13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B14" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>48</v>
+        <v>44</v>
+      </c>
+      <c r="B15" t="s">
+        <v>45</v>
       </c>
       <c r="C15" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="H15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="H16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C17" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="H17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C18" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="H18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>57</v>
+        <v>53</v>
+      </c>
+      <c r="B19" t="s">
+        <v>54</v>
       </c>
       <c r="C19" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="H19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C20" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="H20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B21" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C21" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="H21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>65</v>
+        <v>61</v>
+      </c>
+      <c r="B22" t="s">
+        <v>62</v>
       </c>
       <c r="C22" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="H22" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C23" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="H23" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C24" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="H24" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" t="s">
+        <v>69</v>
+      </c>
+      <c r="H25" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="12.75">
+      <c r="A26" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" t="s">
         <v>71</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="H26" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="12.75">
+      <c r="A27" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="H25" t="s">
-[...4 lines deleted...]
-      <c r="A26" s="1" t="s">
+      <c r="C27" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" t="s">
         <v>73</v>
       </c>
-      <c r="C26" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="H27" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J27" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>77</v>
+        <v>74</v>
+      </c>
+      <c r="B28" t="s">
+        <v>75</v>
       </c>
       <c r="C28" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="H28" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B29" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" t="s">
         <v>79</v>
       </c>
-      <c r="B29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H29" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30" t="s">
+        <v>81</v>
+      </c>
+      <c r="C30" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" t="s">
         <v>82</v>
       </c>
-      <c r="B30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B31" t="s">
+        <v>84</v>
+      </c>
+      <c r="C31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" t="s">
         <v>85</v>
       </c>
-      <c r="B31" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H31" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B32" t="s">
+        <v>87</v>
+      </c>
+      <c r="C32" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" t="s">
         <v>88</v>
       </c>
-      <c r="B32" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H32" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B33" t="s">
+        <v>90</v>
+      </c>
+      <c r="C33" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" t="s">
         <v>91</v>
       </c>
-      <c r="B33" t="s">
+      <c r="H33" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="12.75">
+      <c r="A34" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="B34" t="s">
         <v>93</v>
       </c>
-      <c r="H33" t="s">
-[...4 lines deleted...]
-      <c r="A34" s="1" t="s">
+      <c r="C34" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" t="s">
         <v>94</v>
       </c>
-      <c r="B34" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B35" t="s">
+        <v>96</v>
+      </c>
+      <c r="C35" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" t="s">
         <v>97</v>
       </c>
-      <c r="B35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H35" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B36" t="s">
+        <v>99</v>
+      </c>
+      <c r="C36" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" t="s">
         <v>100</v>
       </c>
-      <c r="B36" t="s">
+      <c r="H36" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="12.75">
+      <c r="A37" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C36" t="s">
-[...2 lines deleted...]
-      <c r="D36" t="s">
+      <c r="B37" t="s">
         <v>102</v>
       </c>
-      <c r="H36" t="s">
-[...4 lines deleted...]
-      <c r="A37" s="1" t="s">
+      <c r="C37" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" t="s">
         <v>103</v>
       </c>
-      <c r="B37" t="s">
+      <c r="H37" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="12.75">
+      <c r="A38" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="C37" t="s">
-[...2 lines deleted...]
-      <c r="D37" t="s">
+      <c r="B38" t="s">
         <v>105</v>
       </c>
-      <c r="H37" t="s">
-[...7 lines deleted...]
-      <c r="A38" s="1" t="s">
+      <c r="C38" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" t="s">
         <v>106</v>
       </c>
-      <c r="B38" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H38" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J38" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B39" t="s">
+        <v>108</v>
+      </c>
+      <c r="C39" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" t="s">
         <v>109</v>
       </c>
-      <c r="B39" t="s">
+      <c r="H39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="12.75">
+      <c r="A40" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="C39" t="s">
-[...2 lines deleted...]
-      <c r="D39" t="s">
+      <c r="B40" t="s">
         <v>111</v>
       </c>
-      <c r="H39" t="s">
-[...4 lines deleted...]
-      <c r="A40" s="1" t="s">
+      <c r="C40" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" t="s">
         <v>112</v>
       </c>
-      <c r="C40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H40" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:10" ht="12.75">
       <c r="A41" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B41" t="s">
         <v>114</v>
       </c>
       <c r="C41" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>115</v>
       </c>
       <c r="H41" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J41" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:10" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>116</v>
       </c>
+      <c r="B42" t="s">
+        <v>117</v>
+      </c>
       <c r="C42" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H42" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="43" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>19</v>
+        <v>119</v>
+      </c>
+      <c r="B43" t="s">
+        <v>120</v>
       </c>
       <c r="C43" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="H43" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:10" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C44" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="H44" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J44" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:10" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C45" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="H45" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J45" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:10" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C46" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="H46" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J46" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:10" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>125</v>
+        <v>81</v>
       </c>
       <c r="C47" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H47" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J47" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:10" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C48" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="H48" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J48" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:8" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C49" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H49" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J49" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:10" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C50" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="H50" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J50" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:10" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C51" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H51" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J51" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:10" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C52" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H52" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J52" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:10" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C53" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H53" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:10" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C54" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="H54" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J54" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:10" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C55" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="H55" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J55" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:10" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C56" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H56" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J56" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="57" spans="1:10" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C57" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H57" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J57" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:8" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C58" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="H58" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J58" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:10" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C59" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H59" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J59" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:10" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C60" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="H60" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J60" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:10" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C61" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>39</v>
+        <v>156</v>
       </c>
       <c r="H61" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J61" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:10" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C62" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="H62" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="63" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C63" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="H63" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J63" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:10" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C64" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="H64" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J64" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:10" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C65" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>161</v>
+        <v>38</v>
       </c>
       <c r="H65" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J65" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:8" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C66" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="H66" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J66" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C67" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="H67" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="68" spans="1:10" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C68" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="H68" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J68" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:8" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C69" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D69" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="H69" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J69" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C70" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H70" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C71" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="H71" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:10" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C72" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="H72" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J72" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:10" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C73" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="H73" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C74" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="H74" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C75" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="H75" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J75" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:10" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C76" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="H76" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J76" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:8" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C77" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="H77" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J77" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D78" t="s">
         <v>188</v>
       </c>
       <c r="H78" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" t="s">
+        <v>11</v>
+      </c>
+      <c r="D79" t="s">
         <v>190</v>
       </c>
-      <c r="C79" t="s">
-[...2 lines deleted...]
-      <c r="D79" t="s">
+      <c r="H79" t="s">
+        <v>13</v>
+      </c>
+      <c r="J79" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="12.75">
+      <c r="A80" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="H79" t="s">
-[...4 lines deleted...]
-      <c r="A80" s="1" t="s">
+      <c r="B80" t="s">
         <v>192</v>
       </c>
       <c r="C80" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D80" t="s">
         <v>193</v>
       </c>
       <c r="H80" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
         <v>194</v>
       </c>
+      <c r="B81" t="s">
+        <v>195</v>
+      </c>
       <c r="C81" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D81" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H81" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C82" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D82" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H82" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:10" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C83" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="H83" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J83" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:10" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C84" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="H84" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C85" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="H85" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B86" t="s">
         <v>205</v>
       </c>
       <c r="C86" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D86" t="s">
         <v>206</v>
       </c>
       <c r="H86" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J86" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" ht="12.75">
       <c r="A87" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C87" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D87" t="s">
         <v>208</v>
       </c>
       <c r="H87" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J87" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C88" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D88" t="s">
         <v>210</v>
       </c>
       <c r="H88" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
         <v>211</v>
       </c>
+      <c r="B89" t="s">
+        <v>212</v>
+      </c>
       <c r="C89" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="H89" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C90" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="H90" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C91" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="H91" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J91" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B92" t="s">
         <v>218</v>
       </c>
       <c r="C92" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D92" t="s">
         <v>219</v>
       </c>
       <c r="H92" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" t="s">
+        <v>11</v>
+      </c>
+      <c r="D93" t="s">
         <v>221</v>
       </c>
-      <c r="C93" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H93" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C94" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" t="s">
         <v>223</v>
       </c>
-      <c r="C94" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H94" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B95" t="s">
         <v>225</v>
       </c>
       <c r="C95" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D95" t="s">
         <v>226</v>
       </c>
       <c r="H95" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
         <v>227</v>
       </c>
+      <c r="B96" t="s">
+        <v>228</v>
+      </c>
       <c r="C96" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H96" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="B97" t="s">
         <v>230</v>
       </c>
       <c r="C97" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>35</v>
+        <v>231</v>
       </c>
       <c r="H97" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C98" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H98" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C99" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D99" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="H99" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
+      </c>
+      <c r="B100" t="s">
+        <v>237</v>
       </c>
       <c r="C100" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D100" t="s">
-        <v>236</v>
+        <v>34</v>
       </c>
       <c r="H100" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C101" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D101" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="H101" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J101" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C102" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D102" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="H102" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B103" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C103" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D103" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="H103" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="104" spans="1:10" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B104" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C104" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D104" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="H104" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J104" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B105" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C105" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D105" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="H105" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B106" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C106" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D106" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="H106" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="107" spans="1:10" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B107" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C107" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D107" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="H107" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J107" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="108" spans="1:10" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B108" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C108" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D108" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="H108" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J108" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="109" spans="1:10" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B109" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C109" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D109" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="H109" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J109" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B110" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C110" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D110" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H110" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B111" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C111" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D111" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="H111" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="112" spans="1:10" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B112" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="C112" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D112" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="H112" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J112" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B113" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C113" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D113" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H113" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B114" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C114" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D114" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="H114" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="115" spans="1:10" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B115" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C115" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D115" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="H115" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J115" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B116" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C116" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D116" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="H116" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="117" spans="1:10" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B117" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C117" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D117" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="H117" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J117" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:10" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B118" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C118" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D118" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="H118" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J118" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B119" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C119" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D119" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="H119" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C120" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D120" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="H120" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="121" spans="1:10" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C121" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D121" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="H121" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J121" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="122" spans="1:10" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C122" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D122" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="H122" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J122" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="123" spans="1:10" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="C123" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D123" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="H123" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J123" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="124" spans="1:10" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C124" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D124" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="H124" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J124" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C125" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D125" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H125" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="126" spans="1:10" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C126" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D126" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="H126" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J126" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C127" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D127" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="H127" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C128" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D128" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="H128" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="129" spans="1:10" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C129" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D129" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="H129" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J129" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="130" spans="1:10" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C130" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D130" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="H130" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J130" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="131" spans="1:10" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C131" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D131" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="H131" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J131" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:10" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C132" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D132" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="H132" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J132" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:10" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C133" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D133" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="H133" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J133" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="134" spans="1:10" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C134" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D134" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="H134" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J134" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="135" spans="1:10" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C135" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D135" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="H135" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J135" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="136" spans="1:10" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C136" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D136" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="H136" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J136" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C137" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="H137" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:10" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C138" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D138" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H138" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J138" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="139" spans="1:10" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C139" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D139" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="H139" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J139" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="140" spans="1:10" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C140" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D140" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="H140" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J140" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C141" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D141" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="H141" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C142" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D142" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="H142" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C143" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D143" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="H143" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C144" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D144" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="H144" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="145" spans="1:10" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C145" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D145" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="H145" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J145" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C146" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D146" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="H146" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C147" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D147" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="H147" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="B148" t="s">
         <v>338</v>
       </c>
       <c r="C148" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D148" t="s">
         <v>339</v>
       </c>
       <c r="H148" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="B149" t="s">
+      <c r="C149" t="s">
+        <v>11</v>
+      </c>
+      <c r="D149" t="s">
         <v>341</v>
       </c>
-      <c r="C149" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H149" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B150" t="s">
         <v>343</v>
       </c>
       <c r="C150" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D150" t="s">
         <v>344</v>
       </c>
       <c r="H150" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="SDX1926Q-43"/>
-[...100 lines deleted...]
-    <hyperlink ref="A103" r:id="rId102" display="CDX67DQ-DL-43"/>
+    <hyperlink ref="A2" r:id="rId1" display="E14F06P83"/>
+    <hyperlink ref="A3" r:id="rId2" display="E14F06P35"/>
+    <hyperlink ref="A4" r:id="rId3" display="E14F06P04"/>
+    <hyperlink ref="A5" r:id="rId4" display="E14F06P32"/>
+    <hyperlink ref="A6" r:id="rId5" display="UDX1926Q-N10"/>
+    <hyperlink ref="A7" r:id="rId6" display="SDX159-DL-43"/>
+    <hyperlink ref="A8" r:id="rId7" display="E11F02P4990"/>
+    <hyperlink ref="A9" r:id="rId8" display="UDX1726Q-N10"/>
+    <hyperlink ref="A10" r:id="rId9" display="SDX159T-DL-43"/>
+    <hyperlink ref="A11" r:id="rId10" display="E14F06P61"/>
+    <hyperlink ref="A12" r:id="rId11" display="E12F03P88"/>
+    <hyperlink ref="A13" r:id="rId12" display="E14F06P48"/>
+    <hyperlink ref="A14" r:id="rId13" display="CDX623T-DS-T-43"/>
+    <hyperlink ref="A15" r:id="rId14" display="CDX623T-DS-B-43"/>
+    <hyperlink ref="A16" r:id="rId15" display="E14F06P08"/>
+    <hyperlink ref="A17" r:id="rId16" display="E14F06P25"/>
+    <hyperlink ref="A18" r:id="rId17" display="E14F06P70"/>
+    <hyperlink ref="A19" r:id="rId18" display="E14F06P41YY"/>
+    <hyperlink ref="A20" r:id="rId19" display="E14F55P26"/>
+    <hyperlink ref="A21" r:id="rId20" display="SDX3340Q-DH-43"/>
+    <hyperlink ref="A22" r:id="rId21" display="SDX159-DL-43-V2"/>
+    <hyperlink ref="A23" r:id="rId22" display="E14F11P14"/>
+    <hyperlink ref="A24" r:id="rId23" display="E11F03P98"/>
+    <hyperlink ref="A25" r:id="rId24" display="E14F07P08"/>
+    <hyperlink ref="A26" r:id="rId25" display="E14F05P2190"/>
+    <hyperlink ref="A27" r:id="rId26" display="E14F05P6590"/>
+    <hyperlink ref="A28" r:id="rId27" display="SDX1926Q-43"/>
+    <hyperlink ref="A29" r:id="rId28" display="SDX1926T-43"/>
+    <hyperlink ref="A30" r:id="rId29" display="CBC1726-DP"/>
+    <hyperlink ref="A31" r:id="rId30" display="CBC1726-DP-2X"/>
+    <hyperlink ref="A32" r:id="rId31" display="CBC1726T-4310"/>
+    <hyperlink ref="A33" r:id="rId32" display="CBC4W26T-DP-43"/>
+    <hyperlink ref="A34" r:id="rId33" display="CBC426-DS-43"/>
+    <hyperlink ref="A35" r:id="rId34" display="CBC1923-4310"/>
+    <hyperlink ref="A36" r:id="rId35" display="CBC626T-DL-4310"/>
+    <hyperlink ref="A37" r:id="rId36" display="CBC78-DS-43"/>
+    <hyperlink ref="A38" r:id="rId37" display="CBC6AE7LQ-DS-43"/>
+    <hyperlink ref="A39" r:id="rId38" display="CBC78T-DS-43-2X"/>
+    <hyperlink ref="A40" r:id="rId39" display="CDX1923Q-DS-43"/>
+    <hyperlink ref="A41" r:id="rId40" display="CDX723AT-DS-T"/>
+    <hyperlink ref="A42" r:id="rId41" display="CDX68-DS-43"/>
+    <hyperlink ref="A43" r:id="rId42" display="CDX68T-DS-43"/>
+    <hyperlink ref="A44" r:id="rId43" display="E11F01P17"/>
+    <hyperlink ref="A45" r:id="rId44" display="E11F01P37"/>
+    <hyperlink ref="A46" r:id="rId45" display="E11F01P20"/>
+    <hyperlink ref="A47" r:id="rId46" display="E11F02P46"/>
+    <hyperlink ref="A48" r:id="rId47" display="E11F02P1750"/>
+    <hyperlink ref="A49" r:id="rId48" display="E11F05P38-V"/>
+    <hyperlink ref="A50" r:id="rId49" display="E11F02P51"/>
+    <hyperlink ref="A51" r:id="rId50" display="E11F13P01"/>
+    <hyperlink ref="A52" r:id="rId51" display="E11F13P47-V"/>
+    <hyperlink ref="A53" r:id="rId52" display="E12F03P47"/>
+    <hyperlink ref="A54" r:id="rId53" display="E11F05P37-V"/>
+    <hyperlink ref="A55" r:id="rId54" display="E12F02P46"/>
+    <hyperlink ref="A56" r:id="rId55" display="E12F05P96-V"/>
+    <hyperlink ref="A57" r:id="rId56" display="E12F05P39"/>
+    <hyperlink ref="A58" r:id="rId57" display="E14F05P0790"/>
+    <hyperlink ref="A59" r:id="rId58" display="E14F05P55"/>
+    <hyperlink ref="A60" r:id="rId59" display="E14F05P56"/>
+    <hyperlink ref="A61" r:id="rId60" display="E14F05P17-V"/>
+    <hyperlink ref="A62" r:id="rId61" display="E14F05P57"/>
+    <hyperlink ref="A63" r:id="rId62" display="E12F13P35-V"/>
+    <hyperlink ref="A64" r:id="rId63" display="E14F05P11"/>
+    <hyperlink ref="A65" r:id="rId64" display="E12F13P43"/>
+    <hyperlink ref="A66" r:id="rId65" display="E14F05P69"/>
+    <hyperlink ref="A67" r:id="rId66" display="E14F05P59"/>
+    <hyperlink ref="A68" r:id="rId67" display="E14F05P61"/>
+    <hyperlink ref="A69" r:id="rId68" display="E14F05P77"/>
+    <hyperlink ref="A70" r:id="rId69" display="E14F05P81"/>
+    <hyperlink ref="A71" r:id="rId70" display="E14F05P65"/>
+    <hyperlink ref="A72" r:id="rId71" display="E14F05P53"/>
+    <hyperlink ref="A73" r:id="rId72" display="E14F55P19"/>
+    <hyperlink ref="A74" r:id="rId73" display="E14F55P16"/>
+    <hyperlink ref="A75" r:id="rId74" display="E14F55P18-V"/>
+    <hyperlink ref="A76" r:id="rId75" display="E16V90P44"/>
+    <hyperlink ref="A77" r:id="rId76" display="E14F06P09"/>
+    <hyperlink ref="A78" r:id="rId77" display="E14F06P16"/>
+    <hyperlink ref="A79" r:id="rId78" display="E14F06P24"/>
+    <hyperlink ref="A80" r:id="rId79" display="UDX1926T-N10"/>
+    <hyperlink ref="A81" r:id="rId80" display="CDX7FNQ-DL-43"/>
+    <hyperlink ref="A82" r:id="rId81" display="E14F06P38"/>
+    <hyperlink ref="A83" r:id="rId82" display="E14F06P47"/>
+    <hyperlink ref="A84" r:id="rId83" display="E14F06P31"/>
+    <hyperlink ref="A85" r:id="rId84" display="E14F06P46"/>
+    <hyperlink ref="A86" r:id="rId85" display="E14F06P40"/>
+    <hyperlink ref="A87" r:id="rId86" display="E11F03P88"/>
+    <hyperlink ref="A88" r:id="rId87" display="E14F06P54"/>
+    <hyperlink ref="A89" r:id="rId88" display="UDX1726T-N10"/>
+    <hyperlink ref="A90" r:id="rId89" display="E14F06P71"/>
+    <hyperlink ref="A91" r:id="rId90" display="E12F03P16"/>
+    <hyperlink ref="A92" r:id="rId91" display="E14F06P00"/>
+    <hyperlink ref="A93" r:id="rId92" display="E14F06P51"/>
+    <hyperlink ref="A94" r:id="rId93" display="E14F06P45"/>
+    <hyperlink ref="A95" r:id="rId94" display="CBC426Q-DS-43"/>
+    <hyperlink ref="A96" r:id="rId95" display="CDX1726Q-DL-43"/>
+    <hyperlink ref="A97" r:id="rId96" display="E14F06P77"/>
+    <hyperlink ref="A98" r:id="rId97" display="E14F55P25"/>
+    <hyperlink ref="A99" r:id="rId98" display="E14F06P20"/>
+    <hyperlink ref="A100" r:id="rId99" display="SDX159T-DL-43-V2"/>
+    <hyperlink ref="A101" r:id="rId100" display="E14F06P85"/>
+    <hyperlink ref="A102" r:id="rId101" display="E14F06P79"/>
+    <hyperlink ref="A103" r:id="rId102" display="CBC1923-DS-43"/>
     <hyperlink ref="A104" r:id="rId103" display="CBC1726-DH"/>
     <hyperlink ref="A105" r:id="rId104" display="CBC4W26T-DS-43"/>
     <hyperlink ref="A106" r:id="rId105" display="CBC1923T-DS-43"/>
     <hyperlink ref="A107" r:id="rId106" display="CBC426-DP-2X"/>
     <hyperlink ref="A108" r:id="rId107" display="CBC1726-DH-2X"/>
     <hyperlink ref="A109" r:id="rId108" display="CBC1726-DL"/>
     <hyperlink ref="A110" r:id="rId109" display="CBC23SR-43"/>
     <hyperlink ref="A111" r:id="rId110" display="CBC426T-DS-43"/>
     <hyperlink ref="A112" r:id="rId111" display="CBC1726-DL-2X"/>
     <hyperlink ref="A113" r:id="rId112" display="CBC4W26-DP-43"/>
     <hyperlink ref="A114" r:id="rId113" display="CBC4W26-DS-43"/>
     <hyperlink ref="A115" r:id="rId114" display="CBC6AE7LT-DS-43"/>
     <hyperlink ref="A116" r:id="rId115" display="CBC78T-DS-43"/>
     <hyperlink ref="A117" r:id="rId116" display="CDX723AT-DS-B"/>
     <hyperlink ref="A118" r:id="rId117" display="CDX623T-DS-T"/>
     <hyperlink ref="A119" r:id="rId118" display="CDX68Q-DS-43"/>
     <hyperlink ref="A120" r:id="rId119" display="E11F02P17"/>
     <hyperlink ref="A121" r:id="rId120" display="E11F02P47"/>
     <hyperlink ref="A122" r:id="rId121" display="E11F02P48"/>
     <hyperlink ref="A123" r:id="rId122" display="E11F02P49"/>
     <hyperlink ref="A124" r:id="rId123" display="E11F02P50"/>
     <hyperlink ref="A125" r:id="rId124" display="E11F03P58"/>
     <hyperlink ref="A126" r:id="rId125" display="E11F13P46-V"/>
     <hyperlink ref="A127" r:id="rId126" display="E12F03P46"/>
     <hyperlink ref="A128" r:id="rId127" display="E12F05P96"/>
     <hyperlink ref="A129" r:id="rId128" display="E14F05P06"/>
     <hyperlink ref="A130" r:id="rId129" display="E14F05P15"/>
     <hyperlink ref="A131" r:id="rId130" display="E14F05P16"/>
     <hyperlink ref="A132" r:id="rId131" display="E14F05P54"/>
     <hyperlink ref="A133" r:id="rId132" display="E14F05P17"/>
     <hyperlink ref="A134" r:id="rId133" display="E12F13P25"/>
     <hyperlink ref="A135" r:id="rId134" display="E14F05P10"/>
     <hyperlink ref="A136" r:id="rId135" display="E14F05P22"/>
     <hyperlink ref="A137" r:id="rId136" display="E14F05P58"/>
     <hyperlink ref="A138" r:id="rId137" display="E14F05P76"/>
     <hyperlink ref="A139" r:id="rId138" display="E14F05P13"/>
     <hyperlink ref="A140" r:id="rId139" display="E14F05P63"/>
     <hyperlink ref="A141" r:id="rId140" display="E14F05P66"/>
     <hyperlink ref="A142" r:id="rId141" display="E14F05P89"/>
     <hyperlink ref="A143" r:id="rId142" display="E14F55P89"/>
     <hyperlink ref="A144" r:id="rId143" display="E14F55P17"/>
     <hyperlink ref="A145" r:id="rId144" display="E15V95P34"/>
     <hyperlink ref="A146" r:id="rId145" display="E14F05P97"/>
-    <hyperlink ref="A147" r:id="rId146" display="E14F06P24"/>
-[...2 lines deleted...]
-    <hyperlink ref="A150" r:id="rId149" display="E14F06P38"/>
+    <hyperlink ref="A147" r:id="rId146" display="E14F11P26"/>
+    <hyperlink ref="A148" r:id="rId147" display="E14F07P34"/>
+    <hyperlink ref="A149" r:id="rId148" display="E14F06P58"/>
+    <hyperlink ref="A150" r:id="rId149" display="CDX67DQ-DL-43"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId150"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 