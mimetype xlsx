--- v1 (2026-07-17)
+++ v2 (2026-10-15)
@@ -43,90 +43,90 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>PS-CONV-48-24</t>
+    <t>54VDC-220VAC-Converter</t>
   </si>
   <si>
     <t>Variant</t>
   </si>
   <si>
-    <t>PowerShift Power Supply, 48/24V DC 20A Converter panel, 19/23 in, 1 RU high, with four 24V DC GMT fuse outputs.</t>
+    <t>1500W inverter, Small Cell Pole-Mounted</t>
+  </si>
+  <si>
+    <t>PowerShift Metro®</t>
+  </si>
+  <si>
+    <t>Module</t>
+  </si>
+  <si>
+    <t>PS-R-V4-M</t>
+  </si>
+  <si>
+    <t>PowerShift® V4</t>
+  </si>
+  <si>
+    <t>PowerShift® V4 accommodates up to 3 boost modules (3 separate circuits per boost module for a total capacity of 9 RRUs) providing 24,372 watts of output power. Can be expanded to accommodate up to 6 boost modules powering 18 RRUs.</t>
   </si>
   <si>
     <t>PowerShift®</t>
   </si>
   <si>
+    <t>V4</t>
+  </si>
+  <si>
+    <t>Shelf</t>
+  </si>
+  <si>
+    <t>48-24VDC-Converter</t>
+  </si>
+  <si>
+    <t>Converter panel, 19/23 in, 1 RU high, with four 24V DC GMT fuse outputs.</t>
+  </si>
+  <si>
     <t>DC/DC Converter</t>
-  </si>
-[...25 lines deleted...]
-    <t>Shelf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -245,68 +245,68 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J4" totalsRowShown="0">
   <autoFilter ref="A1:J4"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/power-management/power-conversion/itemps-conv-48-24" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/power-management/power-conversion/itemps-inv-54dc-220ac" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/power-management/power-conversion/itemps-r-v4-m" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/power-management/power-conversion/item54vdc-220vac-converter" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/power-management/power-conversion/itemps-r-v4-m" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/power-management/power-conversion/item48-24vdc-converter" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="20.5703125" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="31.41796875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="25.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="216" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="206.41796875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.27734375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="17.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -336,79 +336,79 @@
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
+      <c r="G3" t="s">
+        <v>19</v>
+      </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="PS-CONV-48-24"/>
-[...1 lines deleted...]
-    <hyperlink ref="A4" r:id="rId3" display="PS-R-V4-M"/>
+    <hyperlink ref="A2" r:id="rId1" display="54VDC-220VAC-Converter"/>
+    <hyperlink ref="A3" r:id="rId2" display="PS-R-V4-M"/>
+    <hyperlink ref="A4" r:id="rId3" display="48-24VDC-Converter"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId4"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 