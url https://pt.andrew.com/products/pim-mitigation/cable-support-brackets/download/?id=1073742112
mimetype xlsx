--- v0 (2026-06-02)
+++ v1 (2026-07-17)
@@ -43,126 +43,126 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>PIM-GUARD-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Cable Supports</t>
+  </si>
+  <si>
+    <t>PIM-Guard®</t>
+  </si>
+  <si>
+    <t>Antenna/RRU Cable Support</t>
+  </si>
+  <si>
+    <t>PG-RMBH12</t>
+  </si>
+  <si>
+    <t>Variant of PIM-GUARD-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Round Member Cable Support Bracket for Block Hangers - Two 3/8" threaded rods for up to 12 hangers. Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
+  </si>
+  <si>
+    <t>PG-CS08</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 8 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.For patents, see www.cs-pat.com</t>
+  </si>
+  <si>
     <t>PGP-CS08</t>
   </si>
   <si>
-    <t>Variant of PIM-GUARD-CABLE-SUPPORTS</t>
-[...1 lines deleted...]
-  <si>
     <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 8 positions / 16 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
-    <t>PIM-Guard®</t>
-[...4 lines deleted...]
-  <si>
     <t>PGP-CS04</t>
   </si>
   <si>
     <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 4 positions / 8 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS12</t>
   </si>
   <si>
     <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 12 positions / 24 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS18</t>
   </si>
   <si>
     <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 18 positions / 36 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PG-CS13</t>
   </si>
   <si>
     <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 13 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
   </si>
   <si>
     <t>PG-CS22</t>
   </si>
   <si>
     <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 22 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
   </si>
   <si>
     <t>PGP-CS34L</t>
   </si>
   <si>
     <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 34 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS18L</t>
   </si>
   <si>
     <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 18 positions for stackable hangers (up to 2 per position)</t>
-  </si>
-[...19 lines deleted...]
-    <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 8 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.For patents, see www.cs-pat.com</t>
   </si>
   <si>
     <t>PG-RM06</t>
   </si>
   <si>
     <t>PIM-Guard® Round Member Cable Support Bracket 6 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 5 to 7 ft-lb to meet carrier PIM requirements. For patents, see www.cs-pat.com</t>
   </si>
   <si>
     <t>PG-RMBH12-BP</t>
   </si>
   <si>
     <t>PIM-Guard® Round Member Cable Support Bracket for Block Hangers (pkg of 10)- Two 3/8" threaded rods for up to 12 hangers. Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
   </si>
   <si>
     <t>PG-CS23</t>
   </si>
   <si>
     <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 23 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements. For patents, see www.cs-pat.com</t>
   </si>
   <si>
     <t>PG-CSEB17</t>
   </si>
   <si>
     <t>PIM-Guard® Expansion Bracket - expands PG-CS08 Cable Support Bracket to 23 Ports. For patents, see www.cs-pat.com</t>
   </si>
@@ -359,51 +359,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J25" totalsRowShown="0">
   <autoFilter ref="A1:J25"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs08" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs04" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs12" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs18" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs13" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs22" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs34l" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs18l" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-rmbh12" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs08" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-rm06" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-rmbh12-bp" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs23" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cseb17" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs10" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs16" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs02" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs38-r" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs20-r" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs16l" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs10-r" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs36" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-rc-10" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-rmbh12" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs08" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs08" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs04" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs12" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs18" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs13" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs22" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs34l" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs18l" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-rm06" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-rmbh12-bp" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs23" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cseb17" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs10" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs16" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs02" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs38-r" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs20-r" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs16l" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs10-r" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs36" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-rc-10" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="31.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="190" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -421,476 +421,476 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="H4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="H5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="H6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="H8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="C10" t="s">
         <v>30</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="H10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="H12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="H13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>39</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="H14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>41</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="H15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>43</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="H16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>45</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="H17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>47</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="H18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D19" t="s">
         <v>49</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="H19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D20" t="s">
         <v>51</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="H20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D21" t="s">
         <v>53</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="H21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D22" t="s">
         <v>55</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="H22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D23" t="s">
         <v>57</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="H23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D24" t="s">
         <v>59</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="H24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D25" t="s">
         <v>61</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="H25" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="PGP-CS08"/>
-[...16 lines deleted...]
-    <hyperlink ref="A11" r:id="rId18" display="PG-RMBH12"/>
+    <hyperlink ref="A2" r:id="rId1" display="PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A3" r:id="rId2" display="PG-RMBH12"/>
+    <hyperlink ref="C3" r:id="rId3" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A4" r:id="rId4" display="PG-CS08"/>
+    <hyperlink ref="C4" r:id="rId5" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A5" r:id="rId6" display="PGP-CS08"/>
+    <hyperlink ref="C5" r:id="rId7" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A6" r:id="rId8" display="PGP-CS04"/>
+    <hyperlink ref="C6" r:id="rId9" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A7" r:id="rId10" display="PGP-CS12"/>
+    <hyperlink ref="C7" r:id="rId11" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A8" r:id="rId12" display="PGP-CS18"/>
+    <hyperlink ref="C8" r:id="rId13" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A9" r:id="rId14" display="PG-CS13"/>
+    <hyperlink ref="C9" r:id="rId15" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A10" r:id="rId16" display="PG-CS22"/>
+    <hyperlink ref="C10" r:id="rId17" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A11" r:id="rId18" display="PGP-CS34L"/>
     <hyperlink ref="C11" r:id="rId19" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
-    <hyperlink ref="A12" r:id="rId20" display="PG-CS08"/>
+    <hyperlink ref="A12" r:id="rId20" display="PGP-CS18L"/>
     <hyperlink ref="C12" r:id="rId21" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A13" r:id="rId22" display="PG-RM06"/>
     <hyperlink ref="C13" r:id="rId23" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A14" r:id="rId24" display="PG-RMBH12-BP"/>
     <hyperlink ref="C14" r:id="rId25" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A15" r:id="rId26" display="PG-CS23"/>
     <hyperlink ref="C15" r:id="rId27" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A16" r:id="rId28" display="PG-CSEB17"/>
     <hyperlink ref="C16" r:id="rId29" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A17" r:id="rId30" display="PGP-CS10"/>
     <hyperlink ref="C17" r:id="rId31" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A18" r:id="rId32" display="PGP-CS16"/>
     <hyperlink ref="C18" r:id="rId33" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A19" r:id="rId34" display="PGP-CS02"/>
     <hyperlink ref="C19" r:id="rId35" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A20" r:id="rId36" display="PGP-CS38-R"/>
     <hyperlink ref="C20" r:id="rId37" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A21" r:id="rId38" display="PGP-CS20-R"/>
     <hyperlink ref="C21" r:id="rId39" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A22" r:id="rId40" display="PGP-CS16L"/>
     <hyperlink ref="C22" r:id="rId41" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A23" r:id="rId42" display="PGP-CS10-R"/>
     <hyperlink ref="C23" r:id="rId43" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A24" r:id="rId44" display="PGP-CS36"/>
     <hyperlink ref="C24" r:id="rId45" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>