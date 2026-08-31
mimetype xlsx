--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -58,189 +58,189 @@
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>PIM-GUARD-CABLE-SUPPORTS</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>PIM-Guard® Cable Supports</t>
   </si>
   <si>
     <t>PIM-Guard®</t>
   </si>
   <si>
     <t>Antenna/RRU Cable Support</t>
   </si>
   <si>
+    <t>PG-CS13</t>
+  </si>
+  <si>
+    <t>Variant of PIM-GUARD-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 13 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
+  </si>
+  <si>
+    <t>PG-CS22</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 22 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
+  </si>
+  <si>
     <t>PG-RMBH12</t>
   </si>
   <si>
-    <t>Variant of PIM-GUARD-CABLE-SUPPORTS</t>
-[...1 lines deleted...]
-  <si>
     <t>PIM-Guard® Round Member Cable Support Bracket for Block Hangers - Two 3/8" threaded rods for up to 12 hangers. Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
   </si>
   <si>
     <t>PG-CS08</t>
   </si>
   <si>
     <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 8 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.For patents, see www.cs-pat.com</t>
   </si>
   <si>
     <t>PGP-CS08</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 8 positions / 16 cables for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 8 positions / 16 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS04</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 4 positions / 8 cables for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 4 positions / 8 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS12</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 12 positions / 24 cables for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 12 positions / 24 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS18</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 18 positions / 36 cables for stackable hangers (up to 2 per position)</t>
-[...11 lines deleted...]
-    <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 22 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 18 positions / 36 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS34L</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 34 positions for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 34 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS18L</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 18 positions for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 18 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PG-RM06</t>
   </si>
   <si>
     <t>PIM-Guard® Round Member Cable Support Bracket 6 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 5 to 7 ft-lb to meet carrier PIM requirements. For patents, see www.cs-pat.com</t>
   </si>
   <si>
     <t>PG-RMBH12-BP</t>
   </si>
   <si>
     <t>PIM-Guard® Round Member Cable Support Bracket for Block Hangers (pkg of 10)- Two 3/8" threaded rods for up to 12 hangers. Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
   </si>
   <si>
     <t>PG-CS23</t>
   </si>
   <si>
     <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 23 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements. For patents, see www.cs-pat.com</t>
   </si>
   <si>
     <t>PG-CSEB17</t>
   </si>
   <si>
     <t>PIM-Guard® Expansion Bracket - expands PG-CS08 Cable Support Bracket to 23 Ports. For patents, see www.cs-pat.com</t>
   </si>
   <si>
     <t>PGP-CS10</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS16</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 16 positions / 32 cables for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 16 positions / 32 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS02</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 2 positions for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 2 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS38-R</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Cable Support Bracket - Extra wide with Reverse orientation for use under both Antenna and RRU - 38 positions for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Cable Support Bracket - Extra wide with Reverse orientation for use under both Antenna and RRU - 38 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS20-R</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Cable Support Bracket with Reverse orientation for use under RRUs - 20 positions for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Cable Support Bracket with Reverse orientation for use under RRUs - 20 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS16L</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 16 positions for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 16 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS10-R</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with Reverse orientation for use under RRUs - 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with Reverse orientation for use under RRUs - 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS36</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 36 positions for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 36 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-RC-10</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Radius Control Bracket for Antenna and RRU Cable Support with 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Radius Control Bracket for Antenna and RRU Cable Support with 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -359,51 +359,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J25" totalsRowShown="0">
   <autoFilter ref="A1:J25"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-rmbh12" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs08" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs08" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs04" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs12" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs18" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs13" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs22" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs34l" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs18l" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-rm06" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-rmbh12-bp" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs23" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cseb17" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs10" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs16" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs02" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs38-r" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs20-r" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs16l" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs10-r" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs36" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-rc-10" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs13" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs22" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-rmbh12" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs08" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs08" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs04" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs12" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs18" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs34l" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs18l" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-rm06" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-rmbh12-bp" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs23" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cseb17" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs10" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs16" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs02" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs38-r" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs20-r" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs16l" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs10-r" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs36" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-rc-10" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="31.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="190" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -828,65 +828,65 @@
       </c>
       <c r="H24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
         <v>61</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="H25" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="PIM-GUARD-CABLE-SUPPORTS"/>
-    <hyperlink ref="A3" r:id="rId2" display="PG-RMBH12"/>
+    <hyperlink ref="A3" r:id="rId2" display="PG-CS13"/>
     <hyperlink ref="C3" r:id="rId3" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
-    <hyperlink ref="A4" r:id="rId4" display="PG-CS08"/>
+    <hyperlink ref="A4" r:id="rId4" display="PG-CS22"/>
     <hyperlink ref="C4" r:id="rId5" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
-    <hyperlink ref="A5" r:id="rId6" display="PGP-CS08"/>
+    <hyperlink ref="A5" r:id="rId6" display="PG-RMBH12"/>
     <hyperlink ref="C5" r:id="rId7" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
-    <hyperlink ref="A6" r:id="rId8" display="PGP-CS04"/>
+    <hyperlink ref="A6" r:id="rId8" display="PG-CS08"/>
     <hyperlink ref="C6" r:id="rId9" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
-    <hyperlink ref="A7" r:id="rId10" display="PGP-CS12"/>
+    <hyperlink ref="A7" r:id="rId10" display="PGP-CS08"/>
     <hyperlink ref="C7" r:id="rId11" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
-    <hyperlink ref="A8" r:id="rId12" display="PGP-CS18"/>
+    <hyperlink ref="A8" r:id="rId12" display="PGP-CS04"/>
     <hyperlink ref="C8" r:id="rId13" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
-    <hyperlink ref="A9" r:id="rId14" display="PG-CS13"/>
+    <hyperlink ref="A9" r:id="rId14" display="PGP-CS12"/>
     <hyperlink ref="C9" r:id="rId15" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
-    <hyperlink ref="A10" r:id="rId16" display="PG-CS22"/>
+    <hyperlink ref="A10" r:id="rId16" display="PGP-CS18"/>
     <hyperlink ref="C10" r:id="rId17" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A11" r:id="rId18" display="PGP-CS34L"/>
     <hyperlink ref="C11" r:id="rId19" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A12" r:id="rId20" display="PGP-CS18L"/>
     <hyperlink ref="C12" r:id="rId21" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A13" r:id="rId22" display="PG-RM06"/>
     <hyperlink ref="C13" r:id="rId23" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A14" r:id="rId24" display="PG-RMBH12-BP"/>
     <hyperlink ref="C14" r:id="rId25" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A15" r:id="rId26" display="PG-CS23"/>
     <hyperlink ref="C15" r:id="rId27" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A16" r:id="rId28" display="PG-CSEB17"/>
     <hyperlink ref="C16" r:id="rId29" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A17" r:id="rId30" display="PGP-CS10"/>
     <hyperlink ref="C17" r:id="rId31" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A18" r:id="rId32" display="PGP-CS16"/>
     <hyperlink ref="C18" r:id="rId33" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A19" r:id="rId34" display="PGP-CS02"/>
     <hyperlink ref="C19" r:id="rId35" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A20" r:id="rId36" display="PGP-CS38-R"/>
     <hyperlink ref="C20" r:id="rId37" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A21" r:id="rId38" display="PGP-CS20-R"/>
     <hyperlink ref="C21" r:id="rId39" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A22" r:id="rId40" display="PGP-CS16L"/>
     <hyperlink ref="C22" r:id="rId41" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>