--- v2 (2026-08-31)
+++ v3 (2026-10-16)
@@ -58,153 +58,153 @@
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>PIM-GUARD-CABLE-SUPPORTS</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>PIM-Guard® Cable Supports</t>
   </si>
   <si>
     <t>PIM-Guard®</t>
   </si>
   <si>
     <t>Antenna/RRU Cable Support</t>
   </si>
   <si>
+    <t>PG-RMBH12</t>
+  </si>
+  <si>
+    <t>Variant of PIM-GUARD-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Round Member Cable Support Bracket for Block Hangers - Two 3/8" threaded rods for up to 12 hangers. Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
+  </si>
+  <si>
+    <t>PG-CS08</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 8 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.For patents, see www.cs-pat.com</t>
+  </si>
+  <si>
+    <t>PGP-CS08</t>
+  </si>
+  <si>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 8 positions / 16 cables for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>PGP-CS04</t>
+  </si>
+  <si>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 4 positions / 8 cables for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>PGP-CS12</t>
+  </si>
+  <si>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 12 positions / 24 cables for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>PGP-CS18</t>
+  </si>
+  <si>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 18 positions / 36 cables for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
     <t>PG-CS13</t>
   </si>
   <si>
-    <t>Variant of PIM-GUARD-CABLE-SUPPORTS</t>
-[...1 lines deleted...]
-  <si>
     <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 13 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
   </si>
   <si>
     <t>PG-CS22</t>
   </si>
   <si>
     <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 22 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
   </si>
   <si>
-    <t>PG-RMBH12</t>
-[...34 lines deleted...]
-  <si>
     <t>PGP-CS34L</t>
   </si>
   <si>
     <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 34 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS18L</t>
   </si>
   <si>
     <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 18 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PG-RM06</t>
   </si>
   <si>
     <t>PIM-Guard® Round Member Cable Support Bracket 6 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 5 to 7 ft-lb to meet carrier PIM requirements. For patents, see www.cs-pat.com</t>
   </si>
   <si>
     <t>PG-RMBH12-BP</t>
   </si>
   <si>
     <t>PIM-Guard® Round Member Cable Support Bracket for Block Hangers (pkg of 10)- Two 3/8" threaded rods for up to 12 hangers. Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
   </si>
   <si>
     <t>PG-CS23</t>
   </si>
   <si>
     <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 23 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements. For patents, see www.cs-pat.com</t>
   </si>
   <si>
     <t>PG-CSEB17</t>
   </si>
   <si>
     <t>PIM-Guard® Expansion Bracket - expands PG-CS08 Cable Support Bracket to 23 Ports. For patents, see www.cs-pat.com</t>
   </si>
   <si>
+    <t>PGP-CS02</t>
+  </si>
+  <si>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 2 positions for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
     <t>PGP-CS10</t>
   </si>
   <si>
     <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS16</t>
   </si>
   <si>
     <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 16 positions / 32 cables for stackable hangers (up to 2 per position)</t>
-  </si>
-[...4 lines deleted...]
-    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 2 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS38-R</t>
   </si>
   <si>
     <t>PIM-FIGHTER: Polymer PIM-Guard® Cable Support Bracket - Extra wide with Reverse orientation for use under both Antenna and RRU - 38 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS20-R</t>
   </si>
   <si>
     <t>PIM-FIGHTER: Polymer PIM-Guard® Cable Support Bracket with Reverse orientation for use under RRUs - 20 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS16L</t>
   </si>
   <si>
     <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 16 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS10-R</t>
   </si>
   <si>
     <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with Reverse orientation for use under RRUs - 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
   </si>
@@ -359,51 +359,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J25" totalsRowShown="0">
   <autoFilter ref="A1:J25"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs13" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs22" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-rmbh12" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs08" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs08" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs04" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs12" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs18" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs34l" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs18l" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-rm06" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-rmbh12-bp" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs23" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cseb17" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs10" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs16" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs02" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs38-r" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs20-r" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs16l" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs10-r" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs36" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-rc-10" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-rmbh12" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs08" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs08" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs04" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs12" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs18" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs13" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs22" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs34l" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs18l" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-rm06" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-rmbh12-bp" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cs23" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempg-cseb17" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs02" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs10" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs16" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs38-r" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs20-r" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs16l" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs10-r" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-cs36" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/itempgp-rc-10" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="31.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="190" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -828,83 +828,83 @@
       </c>
       <c r="H24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
         <v>61</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="H25" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="PIM-GUARD-CABLE-SUPPORTS"/>
-    <hyperlink ref="A3" r:id="rId2" display="PG-CS13"/>
+    <hyperlink ref="A3" r:id="rId2" display="PG-RMBH12"/>
     <hyperlink ref="C3" r:id="rId3" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
-    <hyperlink ref="A4" r:id="rId4" display="PG-CS22"/>
+    <hyperlink ref="A4" r:id="rId4" display="PG-CS08"/>
     <hyperlink ref="C4" r:id="rId5" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
-    <hyperlink ref="A5" r:id="rId6" display="PG-RMBH12"/>
+    <hyperlink ref="A5" r:id="rId6" display="PGP-CS08"/>
     <hyperlink ref="C5" r:id="rId7" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
-    <hyperlink ref="A6" r:id="rId8" display="PG-CS08"/>
+    <hyperlink ref="A6" r:id="rId8" display="PGP-CS04"/>
     <hyperlink ref="C6" r:id="rId9" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
-    <hyperlink ref="A7" r:id="rId10" display="PGP-CS08"/>
+    <hyperlink ref="A7" r:id="rId10" display="PGP-CS12"/>
     <hyperlink ref="C7" r:id="rId11" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
-    <hyperlink ref="A8" r:id="rId12" display="PGP-CS04"/>
+    <hyperlink ref="A8" r:id="rId12" display="PGP-CS18"/>
     <hyperlink ref="C8" r:id="rId13" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
-    <hyperlink ref="A9" r:id="rId14" display="PGP-CS12"/>
+    <hyperlink ref="A9" r:id="rId14" display="PG-CS13"/>
     <hyperlink ref="C9" r:id="rId15" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
-    <hyperlink ref="A10" r:id="rId16" display="PGP-CS18"/>
+    <hyperlink ref="A10" r:id="rId16" display="PG-CS22"/>
     <hyperlink ref="C10" r:id="rId17" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A11" r:id="rId18" display="PGP-CS34L"/>
     <hyperlink ref="C11" r:id="rId19" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A12" r:id="rId20" display="PGP-CS18L"/>
     <hyperlink ref="C12" r:id="rId21" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A13" r:id="rId22" display="PG-RM06"/>
     <hyperlink ref="C13" r:id="rId23" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A14" r:id="rId24" display="PG-RMBH12-BP"/>
     <hyperlink ref="C14" r:id="rId25" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A15" r:id="rId26" display="PG-CS23"/>
     <hyperlink ref="C15" r:id="rId27" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A16" r:id="rId28" display="PG-CSEB17"/>
     <hyperlink ref="C16" r:id="rId29" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
-    <hyperlink ref="A17" r:id="rId30" display="PGP-CS10"/>
+    <hyperlink ref="A17" r:id="rId30" display="PGP-CS02"/>
     <hyperlink ref="C17" r:id="rId31" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
-    <hyperlink ref="A18" r:id="rId32" display="PGP-CS16"/>
+    <hyperlink ref="A18" r:id="rId32" display="PGP-CS10"/>
     <hyperlink ref="C18" r:id="rId33" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
-    <hyperlink ref="A19" r:id="rId34" display="PGP-CS02"/>
+    <hyperlink ref="A19" r:id="rId34" display="PGP-CS16"/>
     <hyperlink ref="C19" r:id="rId35" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A20" r:id="rId36" display="PGP-CS38-R"/>
     <hyperlink ref="C20" r:id="rId37" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A21" r:id="rId38" display="PGP-CS20-R"/>
     <hyperlink ref="C21" r:id="rId39" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A22" r:id="rId40" display="PGP-CS16L"/>
     <hyperlink ref="C22" r:id="rId41" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A23" r:id="rId42" display="PGP-CS10-R"/>
     <hyperlink ref="C23" r:id="rId43" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A24" r:id="rId44" display="PGP-CS36"/>
     <hyperlink ref="C24" r:id="rId45" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
     <hyperlink ref="A25" r:id="rId46" display="PGP-RC-10"/>
     <hyperlink ref="C25" r:id="rId47" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId48"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">