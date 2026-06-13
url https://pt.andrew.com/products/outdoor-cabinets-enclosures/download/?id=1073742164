--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -11,296 +11,230 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82" count="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60" count="90">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760187989</t>
   </si>
   <si>
     <t>760187989</t>
   </si>
   <si>
     <t>Variant</t>
   </si>
   <si>
     <t>RBA84-36 GE 8RU 48/24V, HEX / Saft-DAC, Power &amp; Battery Cabinet</t>
   </si>
   <si>
     <t>Discontinued</t>
   </si>
   <si>
-    <t>21B0-T1-A04D16-01</t>
+    <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251256</t>
+  </si>
+  <si>
+    <t>760251256</t>
+  </si>
+  <si>
+    <t>CMC-74-36C</t>
+  </si>
+  <si>
+    <t>CMC-74 Equipment and Battery Cabinet NiCd, 3-String, 3 kW Air Conditioner, DC</t>
+  </si>
+  <si>
+    <t>CMC</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760250933</t>
+  </si>
+  <si>
+    <t>760250933</t>
+  </si>
+  <si>
+    <t>CMC- 36 Plinth</t>
+  </si>
+  <si>
+    <t>CMC 6” High Plinth, Cabinet Mounting Used with 36” Wide Cabinets</t>
+  </si>
+  <si>
+    <t>85B3V-P1-A0D00-00</t>
+  </si>
+  <si>
+    <t>CMC85-36C VRLA Battery Cabinet 6-String, 1 kW HVAC with 500 W Heater, DC</t>
+  </si>
+  <si>
+    <t>21B0-T1-A00D00-00</t>
   </si>
   <si>
     <t>CMC21</t>
   </si>
   <si>
-    <t>CMC21 PowerShift Metro® Power Hub w/ Iris, Sierra, and ACS,Battery &amp; Modules ordered separately – 16.8 kW (includes N+1 module redundancy)</t>
-[...70 lines deleted...]
-  <si>
     <t>Empty CMC21 Thermosiphon Outdoor Equipment Cabinet</t>
   </si>
   <si>
     <t>28B0-D3-A00D00-00</t>
   </si>
   <si>
     <t>CMC28</t>
   </si>
   <si>
     <t>Empty CMC28 2000W HVAC Empty Outdoor Equipment Cabinet</t>
   </si>
   <si>
     <t>35B0-D3-A00D00-01</t>
   </si>
   <si>
     <t>CMC35</t>
   </si>
   <si>
     <t>Empty CMC35 2000W HVAC Outdoor Equipment Cabinet</t>
   </si>
   <si>
-    <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item760250540</t>
-[...10 lines deleted...]
-  <si>
     <t>L8B0-D8-A00D00-01</t>
   </si>
   <si>
     <t>CMC8L</t>
   </si>
   <si>
     <t>Empty CMC8L 300W HVAC Outdoor Equipment Cabinet</t>
   </si>
   <si>
     <t>S14B0-T3-A00D00-00</t>
   </si>
   <si>
     <t>CMC14S</t>
   </si>
   <si>
     <t>Empty CMC14S Thermosiphon Outdoor Equipment Cabinet</t>
   </si>
   <si>
     <t>S8B0-D1-A00D00-01</t>
   </si>
   <si>
     <t>CMC8S</t>
   </si>
   <si>
     <t>CMC8S 2x 300W HVAC Empty Outdoor Equipment Cabinet</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760133546</t>
   </si>
   <si>
     <t>760133546</t>
   </si>
   <si>
     <t>RBA84-36 24V-Primary / 48V-Secondary Power &amp; Battery Cabinet</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251249</t>
   </si>
   <si>
     <t>760251249</t>
   </si>
   <si>
     <t>CMC-74 Equipment and Battery Cabinet VRLA, 3-String, 3 kW Air Conditioner, DC</t>
   </si>
   <si>
-    <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item760250651</t>
-[...25 lines deleted...]
-  <si>
     <t>74B3V-P1-A00D00-00</t>
   </si>
   <si>
     <t>CMC74-36C VRLA Battery Cabinet 6-String, 1 kW HVAC with 500 W Heater, DC</t>
   </si>
   <si>
     <t>78W3-P1-A00D00-00</t>
   </si>
   <si>
     <t>CMW78-3BAY VRLA Battery Cabinet 6-String, 1 kW HVAC with 500 W Heater, DC</t>
   </si>
   <si>
-    <t>S8B0-D8-A00D00-00</t>
-[...2 lines deleted...]
-    <t>Empty CMC8S 1x 300W HVAC, 1x 300W Heater, Outdoor Equipment Cabinet</t>
+    <t>72B3-T7-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC72-32C</t>
+  </si>
+  <si>
+    <t>Empty CMC72-32C 400W/k Thermosiphon Outdoor Combo Cabinet</t>
+  </si>
+  <si>
+    <t>72B5-P1-A00D10-00</t>
+  </si>
+  <si>
+    <t>CMC72-32B</t>
+  </si>
+  <si>
+    <t>Empty CMC72-32B Passive Venting Outdoor Battery Cabinet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -401,88 +335,88 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J24" totalsRowShown="0">
-  <autoFilter ref="A1:J24"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J17" totalsRowShown="0">
+  <autoFilter ref="A1:J17"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760187989" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item21b0-t1-a04d16-01" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item760250058" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251256" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item760250963" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item21b1-t1-a03d12-01" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760250933" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item85b3v-p1-a0d00-00" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item21b0-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item28b0-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item35b0-d3-a00d00-01" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item760250540" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/iteml8b0-d8-a00d00-01" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items14b0-t3-a00d00-00" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items8b0-d1-a00d00-01" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760133546" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251249" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item760250651" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item760250956" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item74b0-p1-a0d00-00" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item74b3v-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/item78w3-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items8b0-d8-a00d00-00" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760187989" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251256" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760250933" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item85b3v-p1-a0d00-00" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item21b0-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item28b0-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item35b0-d3-a00d00-01" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/iteml8b0-d8-a00d00-01" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items14b0-t3-a00d00-00" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items8b0-d1-a00d00-01" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760133546" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251249" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item74b3v-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/item78w3-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item72b3-t7-a00d00-00" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item72b5-p1-a00d10-00" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J24"/>
+  <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="127.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="72.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="18.27734375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
@@ -491,437 +425,314 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="J2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="12.75">
+    <row r="3" spans="1:7" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F3" t="s">
         <v>18</v>
+      </c>
+      <c r="G3" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
         <v>25</v>
       </c>
-      <c r="B5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="12.75">
+      <c r="A7" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B7" t="s">
         <v>30</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="C7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" t="s">
         <v>31</v>
       </c>
-      <c r="G6" t="s">
-[...17 lines deleted...]
-        <v>18</v>
+      <c r="G7" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G8" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>38</v>
+        <v>35</v>
+      </c>
+      <c r="B9" t="s">
+        <v>36</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="G9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" t="s">
         <v>40</v>
       </c>
-      <c r="B10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G10" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" t="s">
         <v>42</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" t="s">
         <v>43</v>
       </c>
-      <c r="C11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G11" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:7" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" t="s">
         <v>46</v>
       </c>
-      <c r="C12" t="s">
-[...6 lines deleted...]
-        <v>23</v>
+      <c r="J12" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" t="s">
         <v>49</v>
       </c>
-      <c r="B13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>12</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="G14" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C15" t="s">
         <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="G15" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" t="s">
+        <v>55</v>
+      </c>
+      <c r="C16" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" t="s">
+        <v>56</v>
+      </c>
+      <c r="G16" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="12.75">
+      <c r="A17" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" t="s">
         <v>58</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C17" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" t="s">
         <v>59</v>
       </c>
-      <c r="C16" t="s">
-[...130 lines deleted...]
-        <v>23</v>
+      <c r="G17" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="760187989"/>
-    <hyperlink ref="A3" r:id="rId2" display="21B0-T1-A04D16-01"/>
-[...20 lines deleted...]
-    <hyperlink ref="A24" r:id="rId23" display="S8B0-D8-A00D00-00"/>
+    <hyperlink ref="A3" r:id="rId2" display="760251256"/>
+    <hyperlink ref="A4" r:id="rId3" display="760250933"/>
+    <hyperlink ref="A5" r:id="rId4" display="85B3V-P1-A0D00-00"/>
+    <hyperlink ref="A6" r:id="rId5" display="21B0-T1-A00D00-00"/>
+    <hyperlink ref="A7" r:id="rId6" display="28B0-D3-A00D00-00"/>
+    <hyperlink ref="A8" r:id="rId7" display="35B0-D3-A00D00-01"/>
+    <hyperlink ref="A9" r:id="rId8" display="L8B0-D8-A00D00-01"/>
+    <hyperlink ref="A10" r:id="rId9" display="S14B0-T3-A00D00-00"/>
+    <hyperlink ref="A11" r:id="rId10" display="S8B0-D1-A00D00-01"/>
+    <hyperlink ref="A12" r:id="rId11" display="760133546"/>
+    <hyperlink ref="A13" r:id="rId12" display="760251249"/>
+    <hyperlink ref="A14" r:id="rId13" display="74B3V-P1-A00D00-00"/>
+    <hyperlink ref="A15" r:id="rId14" display="78W3-P1-A00D00-00"/>
+    <hyperlink ref="A16" r:id="rId15" display="72B3-T7-A00D00-00"/>
+    <hyperlink ref="A17" r:id="rId16" display="72B5-P1-A00D10-00"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId24"/>
+    <tablePart r:id="rId17"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>