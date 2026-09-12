--- v1 (2026-06-13)
+++ v2 (2026-09-12)
@@ -82,159 +82,159 @@
   <si>
     <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251256</t>
   </si>
   <si>
     <t>760251256</t>
   </si>
   <si>
     <t>CMC-74-36C</t>
   </si>
   <si>
     <t>CMC-74 Equipment and Battery Cabinet NiCd, 3-String, 3 kW Air Conditioner, DC</t>
   </si>
   <si>
     <t>CMC</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760250933</t>
   </si>
   <si>
     <t>760250933</t>
   </si>
   <si>
     <t>CMC- 36 Plinth</t>
   </si>
   <si>
-    <t>CMC 6” High Plinth, Cabinet Mounting Used with 36” Wide Cabinets</t>
+    <t>CMC 6” High Plinth, Cabinet Mounting Used with 36” Wide Cabinets..</t>
   </si>
   <si>
     <t>85B3V-P1-A0D00-00</t>
   </si>
   <si>
     <t>CMC85-36C VRLA Battery Cabinet 6-String, 1 kW HVAC with 500 W Heater, DC</t>
   </si>
   <si>
+    <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760133546</t>
+  </si>
+  <si>
+    <t>760133546</t>
+  </si>
+  <si>
+    <t>RBA84-36 24V-Primary / 48V-Secondary Power &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251249</t>
+  </si>
+  <si>
+    <t>760251249</t>
+  </si>
+  <si>
+    <t>CMC-74 Equipment and Battery Cabinet VRLA, 3-String, 3 kW Air Conditioner, DC</t>
+  </si>
+  <si>
     <t>21B0-T1-A00D00-00</t>
   </si>
   <si>
     <t>CMC21</t>
   </si>
   <si>
     <t>Empty CMC21 Thermosiphon Outdoor Equipment Cabinet</t>
   </si>
   <si>
     <t>28B0-D3-A00D00-00</t>
   </si>
   <si>
     <t>CMC28</t>
   </si>
   <si>
     <t>Empty CMC28 2000W HVAC Empty Outdoor Equipment Cabinet</t>
   </si>
   <si>
     <t>35B0-D3-A00D00-01</t>
   </si>
   <si>
     <t>CMC35</t>
   </si>
   <si>
     <t>Empty CMC35 2000W HVAC Outdoor Equipment Cabinet</t>
   </si>
   <si>
     <t>L8B0-D8-A00D00-01</t>
   </si>
   <si>
     <t>CMC8L</t>
   </si>
   <si>
     <t>Empty CMC8L 300W HVAC Outdoor Equipment Cabinet</t>
   </si>
   <si>
+    <t>S8B0-D1-A00D00-01</t>
+  </si>
+  <si>
+    <t>CMC8S</t>
+  </si>
+  <si>
+    <t>CMC8S 2x 300W HVAC Empty Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>74B3V-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC74-36C VRLA Battery Cabinet 6-String, 1 kW HVAC with 500 W Heater, DC</t>
+  </si>
+  <si>
+    <t>78W3-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMW78-3BAY VRLA Battery Cabinet 6-String, 1 kW HVAC with 500 W Heater, DC</t>
+  </si>
+  <si>
+    <t>72B3-T7-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC72-32C</t>
+  </si>
+  <si>
+    <t>Empty CMC72-32C 400W/k Thermosiphon Outdoor Combo Cabinet</t>
+  </si>
+  <si>
+    <t>72B5-P1-A00D10-00</t>
+  </si>
+  <si>
+    <t>CMC72-32B</t>
+  </si>
+  <si>
+    <t>Empty CMC72-32B Passive Venting Outdoor Battery Cabinet</t>
+  </si>
+  <si>
     <t>S14B0-T3-A00D00-00</t>
   </si>
   <si>
     <t>CMC14S</t>
   </si>
   <si>
     <t>Empty CMC14S Thermosiphon Outdoor Equipment Cabinet</t>
-  </si>
-[...55 lines deleted...]
-    <t>Empty CMC72-32B Passive Venting Outdoor Battery Cabinet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -353,51 +353,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J17" totalsRowShown="0">
   <autoFilter ref="A1:J17"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760187989" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251256" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760250933" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item85b3v-p1-a0d00-00" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item21b0-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item28b0-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item35b0-d3-a00d00-01" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/iteml8b0-d8-a00d00-01" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items14b0-t3-a00d00-00" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items8b0-d1-a00d00-01" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760133546" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251249" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item74b3v-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/item78w3-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item72b3-t7-a00d00-00" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item72b5-p1-a00d10-00" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760187989" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251256" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760250933" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item85b3v-p1-a0d00-00" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760133546" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251249" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item21b0-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item28b0-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item35b0-d3-a00d00-01" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/iteml8b0-d8-a00d00-01" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items8b0-d1-a00d00-01" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item74b3v-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/item78w3-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item72b3-t7-a00d00-00" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item72b5-p1-a00d10-00" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items14b0-t3-a00d00-00" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="72.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -473,73 +473,70 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>23</v>
       </c>
       <c r="G4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>25</v>
       </c>
       <c r="G5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="12.75">
+    <row r="6" spans="1:10" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
-      <c r="G6" t="s">
-        <v>19</v>
+      <c r="J6" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
         <v>31</v>
       </c>
       <c r="G7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
         <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="G8" t="s">
@@ -575,97 +572,100 @@
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="G10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>12</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="G11" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="12.75">
+    <row r="12" spans="1:7" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>12</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
-      <c r="J12" t="s">
-        <v>14</v>
+      <c r="G12" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
       <c r="G13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="G14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" t="s">
         <v>52</v>
       </c>
       <c r="C15" t="s">
         <v>12</v>
       </c>
       <c r="D15" t="s">
         <v>53</v>
       </c>
       <c r="G15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B16" t="s">
         <v>55</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
       <c r="D16" t="s">
         <v>56</v>
       </c>
@@ -674,62 +674,62 @@
       </c>
     </row>
     <row r="17" spans="1:7" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B17" t="s">
         <v>58</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
       <c r="D17" t="s">
         <v>59</v>
       </c>
       <c r="G17" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="760187989"/>
     <hyperlink ref="A3" r:id="rId2" display="760251256"/>
     <hyperlink ref="A4" r:id="rId3" display="760250933"/>
     <hyperlink ref="A5" r:id="rId4" display="85B3V-P1-A0D00-00"/>
-    <hyperlink ref="A6" r:id="rId5" display="21B0-T1-A00D00-00"/>
-[...10 lines deleted...]
-    <hyperlink ref="A17" r:id="rId16" display="72B5-P1-A00D10-00"/>
+    <hyperlink ref="A6" r:id="rId5" display="760133546"/>
+    <hyperlink ref="A7" r:id="rId6" display="760251249"/>
+    <hyperlink ref="A8" r:id="rId7" display="21B0-T1-A00D00-00"/>
+    <hyperlink ref="A9" r:id="rId8" display="28B0-D3-A00D00-00"/>
+    <hyperlink ref="A10" r:id="rId9" display="35B0-D3-A00D00-01"/>
+    <hyperlink ref="A11" r:id="rId10" display="L8B0-D8-A00D00-01"/>
+    <hyperlink ref="A12" r:id="rId11" display="S8B0-D1-A00D00-01"/>
+    <hyperlink ref="A13" r:id="rId12" display="74B3V-P1-A00D00-00"/>
+    <hyperlink ref="A14" r:id="rId13" display="78W3-P1-A00D00-00"/>
+    <hyperlink ref="A15" r:id="rId14" display="72B3-T7-A00D00-00"/>
+    <hyperlink ref="A16" r:id="rId15" display="72B5-P1-A00D10-00"/>
+    <hyperlink ref="A17" r:id="rId16" display="S14B0-T3-A00D00-00"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId17"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 