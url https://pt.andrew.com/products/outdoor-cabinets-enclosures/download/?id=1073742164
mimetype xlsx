--- v2 (2026-09-12)
+++ v3 (2026-10-28)
@@ -11,230 +11,1109 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60" count="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="353" count="780">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>35B3-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC35</t>
+  </si>
+  <si>
+    <t>Variant of CMC35</t>
+  </si>
+  <si>
+    <t>Empty CMC35 2000W HVAC 14RU Equipment Storage, 3x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>CMC</t>
+  </si>
+  <si>
+    <t>35B3-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 1500W Thermosiphon 14RU Equipment Storage, 3x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B4-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 Passive Venting 7RU Equipment Storage, 4x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B5-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 2000W HVAC Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B5-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 1500W Thermosiphon Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B5-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 3800W Thermosiphon Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B5-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 3000W HVAC Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>24B0-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC24</t>
+  </si>
+  <si>
+    <t>Variant of CMC24</t>
+  </si>
+  <si>
+    <t>Empty CMC24 2000W HVAC Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>24B0-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC24 1500W Thermosiphon Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>74B3-T6-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC74-36C</t>
+  </si>
+  <si>
+    <t>Variant of CMC74-36C</t>
+  </si>
+  <si>
+    <t>CMC74-36C 3000W Thermosiphon Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>85B3-D17-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC85-36C</t>
+  </si>
+  <si>
+    <t>Variant of CMC85-36C</t>
+  </si>
+  <si>
+    <t>CMC85-36C 4000W EVS HVAC w/ 500W Heater Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>85B3-T5-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC85-36C 4200W Thermosiphon Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>85B3-T6-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC85-36C 3000W Thermosiphon Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>72B5-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC72-32B</t>
+  </si>
+  <si>
+    <t>Variant of CMC72-32B</t>
+  </si>
+  <si>
+    <t>Empty CMC72-32B Passive Venting Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>48B0-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMW48</t>
+  </si>
+  <si>
+    <t>Variant of CMW48</t>
+  </si>
+  <si>
+    <t>CMW48 1500W Thermosiphon Outdoor Multi-bay Cabinet</t>
+  </si>
+  <si>
+    <t>48B0-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMW48 3800W Thermosiphon Outdoor Multi-bay Cabinet</t>
+  </si>
+  <si>
+    <t>48B0-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMW48 3000W HVAC Outdoor Multi-bay Cabinet</t>
+  </si>
+  <si>
+    <t>48B0-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMW48 Passive Venting Outdoor Multi-bay Cabinet</t>
+  </si>
+  <si>
+    <t>48B2-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMW48 3000W HVAC 64RU Equipment Storage, 2x Battery Shelves Outdoor Multi-bay Cabinet</t>
+  </si>
+  <si>
+    <t>48B2-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMW48 Passive Venting 64RU Equipment Storage, 2x Battery Shelves Outdoor Multi-bay Cabinet</t>
+  </si>
+  <si>
+    <t>S40B2V-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC40</t>
+  </si>
+  <si>
+    <t>Variant of CMC40</t>
+  </si>
+  <si>
+    <t>Empty CMC40 3000W HVAC 24RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>S40B2V-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC40 Passive Venting 24RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
     <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760187989</t>
   </si>
   <si>
     <t>760187989</t>
   </si>
   <si>
     <t>Variant</t>
   </si>
   <si>
     <t>RBA84-36 GE 8RU 48/24V, HEX / Saft-DAC, Power &amp; Battery Cabinet</t>
   </si>
   <si>
     <t>Discontinued</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251256</t>
   </si>
   <si>
     <t>760251256</t>
   </si>
   <si>
     <t>CMC-74-36C</t>
   </si>
   <si>
     <t>CMC-74 Equipment and Battery Cabinet NiCd, 3-String, 3 kW Air Conditioner, DC</t>
   </si>
   <si>
-    <t>CMC</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760250933</t>
   </si>
   <si>
     <t>760250933</t>
   </si>
   <si>
     <t>CMC- 36 Plinth</t>
   </si>
   <si>
     <t>CMC 6” High Plinth, Cabinet Mounting Used with 36” Wide Cabinets..</t>
   </si>
   <si>
-    <t>85B3V-P1-A0D00-00</t>
-[...2 lines deleted...]
-    <t>CMC85-36C VRLA Battery Cabinet 6-String, 1 kW HVAC with 500 W Heater, DC</t>
+    <t>CMC8S</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Base 8RU (small footprint) Micro Outdoor Cabinet</t>
+  </si>
+  <si>
+    <t>CMC21</t>
+  </si>
+  <si>
+    <t>Base 21RU Micro Outdoor Cabinet</t>
+  </si>
+  <si>
+    <t>CMC28</t>
+  </si>
+  <si>
+    <t>Base 28RU Micro Outdoor Cabinet</t>
+  </si>
+  <si>
+    <t>Base 72”, 5 Battery Shelf Outdoor Cabinet</t>
+  </si>
+  <si>
+    <t>Base 74”, 4 Battery Shelf Outdoor Cabinet</t>
+  </si>
+  <si>
+    <t>CMC74-36B</t>
+  </si>
+  <si>
+    <t>Base 24RU Equipment and Battery Micro Outdoor Cabinet</t>
+  </si>
+  <si>
+    <t>S8B1-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Variant of CMC8S</t>
+  </si>
+  <si>
+    <t>Empty CMC8S Passive Venting, Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>S8B1-F1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC8S 1x 800W Direct Air Cooling, Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>S14B0-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC14S</t>
+  </si>
+  <si>
+    <t>Variant of CMC14S</t>
+  </si>
+  <si>
+    <t>Empty CMC14S Passive Venting Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>S14B0-D1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC14S 2x 300W HVAC w/ 600W Heater Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>S14B1-T3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC14S 1000W Thermosiphon Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>S14B1-D8-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC14S 1x 300W HVAC w/ 300W Heater Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>S14B2-T3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC14S 1000W Thermosiphon Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>S14B2-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC14S Passive Venting Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>S14B2-D8-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC14S 1x 300W HVAC w/ 300W Heater Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>S14B2-D9-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC14S 1x 500W HVAC w/ 500W Heater Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>L8B0-D1-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC8L</t>
+  </si>
+  <si>
+    <t>Variant of CMC8L</t>
+  </si>
+  <si>
+    <t>Empty CMC8L 2x 300W HVAC w/ 600W Heater Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>L8B1-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC8L Passive Venting Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>L8B1-D1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC8L 2x 300W HVAC w/ 600W Heater Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>21B1-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Variant of CMC21</t>
+  </si>
+  <si>
+    <t>Empty CMC21 2000W HVAC, 14RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>21B1-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC21 1500W Thermosiphon, 14RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>21B2-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC21 2000W HVAC, 7RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>21B2-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC21 1500W Thermosiphon, 7RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>21B2-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC21 Passive Venting, 7RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>21B3-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC21 2000W HVAC Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B0-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Variant of CMC28</t>
+  </si>
+  <si>
+    <t>Empty CMC28 1500W Thermosiphon Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>28B0-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 3000W HVAC Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>28B1-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 2000W HVAC 21RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B1-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 1500W Thermosiphon 21RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B1-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 3800W Thermosiphon 21RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B1-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 3000W HVAC 21RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B2-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 2000W HVAC 14RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B2-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 3000W HVAC 14RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B3-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 Passive Venting 7RU Equipment Storage, 3x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B3-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 1500W Thermosiphon 7RU Equipment Storage, 3x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B4-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 3800W Thermosiphon Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B4-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 Passive Venting Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B0-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 Passive Venting Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>35B1-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 1500W Thermosiphon 28RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B1-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 Passive Venting 28RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B2-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 Passive Venting 21RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B2-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 3000W HVAC 21RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B2-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 3800W Thermosiphon 21RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B2-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 1500W Thermosiphon 21RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B4-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 2000W HVAC 7RU Equipment Storage, 4x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B4-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 3000W HVAC 7RU Equipment Storage, 4x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>24B0-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC24 Passive Venting Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>74B0-D17-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC74-36E</t>
+  </si>
+  <si>
+    <t>Variant of CMC74-36E</t>
+  </si>
+  <si>
+    <t>Empty CMC74-36E 4000W EVS HVAC w/ 500W Heater Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>74B0-T6-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC74-36E 3000W Thermosiphon Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>74B0-D23-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC74-36E 5000W EVS HVAC w/ 500W Heater Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>74B3-D20-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC74-36C 3000W HVAC Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>48B2-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMW48 1500W Thermosiphon 64RU Equipment Storage, 2x Battery Shelves Outdoor Multi-bay Cabinet</t>
+  </si>
+  <si>
+    <t>48B2-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>21B0-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC21 Thermosiphon Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>28B0-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 2000W HVAC Empty Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>35B3-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 3800W Thermosiphon 14RU Equipment Storage, 3x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B3-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 3000W HVAC 14RU Equipment Storage, 3x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>74B0-D20-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC74-36E 3000W HVAC Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>74B0-T5-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC74-36E 4200W Thermosiphon Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>85B3-D20-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC85-36C 3000W HVAC Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>85B3-D23-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC85-36C 5000W EVS HVAC w/ 500W Heater Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>74B6-D16-A00D00-00</t>
+  </si>
+  <si>
+    <t>Variant of CMC74-36B</t>
+  </si>
+  <si>
+    <t>CMC74-36B 1000W HVAC w/ 500W Heater Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>74B6-D19-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC74-36B 1000W Heater Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>74B6-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC74-36B Passive Venting Outdoor Battery Cabinetnet</t>
+  </si>
+  <si>
+    <t>78W3-T8-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMW78</t>
+  </si>
+  <si>
+    <t>Variant of CMW78</t>
+  </si>
+  <si>
+    <t>CMW78 1x 4000W HEX and 2x 6000W HEXs Outdoor Multi-bay Cabinet</t>
+  </si>
+  <si>
+    <t>48B0-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMW48 2000W HVAC Outdoor Multi-bay Cabinet</t>
+  </si>
+  <si>
+    <t>48B2-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMW48 2000W HVAC 64RU Equipment Storage, 2x Battery Shelves Outdoor Multi-bay Cabinet</t>
+  </si>
+  <si>
+    <t>S40B2V-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC40 3800W Thermosiphon 24RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>S14B0-T3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC14S 1000W Thermosiphon Outdoor Equipment Cabinet</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760133546</t>
   </si>
   <si>
     <t>760133546</t>
   </si>
   <si>
     <t>RBA84-36 24V-Primary / 48V-Secondary Power &amp; Battery Cabinet</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251249</t>
   </si>
   <si>
     <t>760251249</t>
   </si>
   <si>
     <t>CMC-74 Equipment and Battery Cabinet VRLA, 3-String, 3 kW Air Conditioner, DC</t>
   </si>
   <si>
-    <t>21B0-T1-A00D00-00</t>
-[...20 lines deleted...]
-    <t>CMC35</t>
+    <t>S8B0-D8-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC8S 1x 300W HVAC, 1x 300W Heater, Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>Base 8RU Micro Outdoor Cabinet</t>
+  </si>
+  <si>
+    <t>Base 14RU (small footprint) Micro Outdoor Cabinet</t>
+  </si>
+  <si>
+    <t>Base 35RU Micro Outdoor Cabinet</t>
+  </si>
+  <si>
+    <t>CMC72-32C</t>
+  </si>
+  <si>
+    <t>Base 72” Equipment and Battery Outdoor Cabinet</t>
+  </si>
+  <si>
+    <t>CMC74-36E Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>Base 85” Equipment and Battery Outdoor Cabinet</t>
+  </si>
+  <si>
+    <t>74B3V-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC74-36C VRLA Battery Cabinet 6-String, 1 kW HVAC with 500 W Heater, DC</t>
+  </si>
+  <si>
+    <t>72B3-T7-A00D00-00</t>
+  </si>
+  <si>
+    <t>Variant of CMC72-32C</t>
+  </si>
+  <si>
+    <t>Empty CMC72-32C 4000W Heat Exchanger Outdoor Equipment &amp; Battery Combo Cabinet</t>
+  </si>
+  <si>
+    <t>Base 24RU Micro Outdoor Cabinet</t>
+  </si>
+  <si>
+    <t>Base 3 Bay, 78” Equipment and Battery Outdoor Cabinet</t>
+  </si>
+  <si>
+    <t>Base 48RU Micro Outdoor Cabinet</t>
+  </si>
+  <si>
+    <t>S8B0-D1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC8S 2x 300W HVAC, 1x 600W Heater, Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>S8B0-F1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC8S 1x 800W Direct Air Cooling, Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>S8B0-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC8S Passive Venting, Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>S8B1-D1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC8S 2x 300W HVAC, 1x 600W Heater, Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>S8B1-D8-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC8S 1x 300W HVAC, 1x 300W Heater, Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>S14B0-D8-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC14S 1x 300W HVAC w/ 300W Heater Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>S14B0-D9-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC14S 1x 500W HVAC w/ 500W Heater Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>S14B1-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC14S Passive Venting Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>S14B1-D1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC14S 2x 300W HVAC w/ 600W Heater Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>S14B1-D9-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC14S 1x 500W HVAC w/ 500W Heater Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>S14B2-D1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC14S 2x 300W HVAC w/ 600W Heater Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>L8B0-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC8L Passive Venting Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>L8B0-D8-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC8L 300W HVAC w/ 300W Heater Heater Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>L8B1-D8-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC8L 300W HVAC w/ 300W Heater Heater Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>21B0-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC21 2000W HVAC Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>21B0-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC21 2000W Passive Venting Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>21B1-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC21 Passive Venting, 14RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>21B3-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC21 1500W Thermosiphon Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>21B3-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC21 Passive Venting Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B0-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 3800W Thermosiphon Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>28B0-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 Passive Venting Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>28B1-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 Passive Venting 21RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B2-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 1500W Thermosiphon 14RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B2-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 3800W Thermosiphon 14RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B2-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 Passive Venting 14RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B3-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 3000W HVAC 7RU Equipment Storage, 3x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B3-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 3800W Thermosiphon 7RU Equipment Storage, 3x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B3-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 2000W HVAC 7RU Equipment Storage, 3x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B4-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 2000W HVAC Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B4-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 1500W Thermosiphon Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B4-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 3000W HVAC Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B0-D3-A00D00-00</t>
   </si>
   <si>
     <t>Empty CMC35 2000W HVAC Outdoor Equipment Cabinet</t>
   </si>
   <si>
-    <t>L8B0-D8-A00D00-01</t>
-[...53 lines deleted...]
-    <t>Empty CMC14S Thermosiphon Outdoor Equipment Cabinet</t>
+    <t>35B0-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 1500W Thermosiphon Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>35B0-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 3800W Thermosiphon Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>35B0-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 3000W HVAC Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>35B1-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 2000W HVAC 28RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B1-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 3800W Thermosiphon 28RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B1-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 3000W HVAC 28RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B2-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 2000W HVAC 21RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B3-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 Passive Venting 14RU Equipment Storage, 3x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B4-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 1500W Thermosiphon 7RU Equipment Storage, 4x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B4-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 3800W Thermosiphon 7RU Equipment Storage, 4x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B5-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 Passive Venting Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>24B0-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC24 3800W Thermosiphon Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>24B0-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC24 3000W HVAC Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>24B1-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC24 2000W HVAC 32RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>24B1-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC24 1500W Thermosiphon 32RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>24B1-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC24 3800W Thermosiphon 32RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>24B1-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC24 3000W HVAC 32RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>24B1-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC24 Passive Venting 32RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -335,404 +1214,3041 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J17" totalsRowShown="0">
-  <autoFilter ref="A1:J17"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J160" totalsRowShown="0">
+  <autoFilter ref="A1:J160"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760187989" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251256" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760250933" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item85b3v-p1-a0d00-00" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760133546" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251249" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item21b0-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item28b0-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item35b0-d3-a00d00-01" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/iteml8b0-d8-a00d00-01" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items8b0-d1-a00d00-01" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item74b3v-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/item78w3-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item72b3-t7-a00d00-00" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item72b5-p1-a00d10-00" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items14b0-t3-a00d00-00" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b3-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b3-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b4-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item35b5-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item35b5-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item35b5-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item35b5-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item24b0-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc24" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item24b0-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc24" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item74b3-t6-a00d00-00" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc74-36c" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item85b3-d17-a00d00-00" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc85-36c" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item85b3-t5-a00d00-00" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc85-36c" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item85b3-t6-a00d00-00" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc85-36c" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item72b5-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/cmc72-32b" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/item48b0-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/cmw48" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/item48b0-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/cmw48" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/item48b0-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/cmw48" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/item48b0-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/cmw48" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/item48b2-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/cmw48" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/item48b2-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/cmw48" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/items40b2v-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc40" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/items40b2v-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc40" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760187989" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251256" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760250933" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc8s" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc21" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/cmc72-32b" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc74-36c" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/cmc74-36b" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc40" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items8b1-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc8s" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items8b1-f1-a00d00-00" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc8s" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items14b0-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc14s" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items14b0-d1-a00d00-00" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc14s" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/items14b1-t3-a00d00-00" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc14s" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/items14b1-d8-a00d00-00" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc14s" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/items14b2-t3-a00d00-00" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc14s" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/items14b2-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc14s" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/items14b2-d8-a00d00-00" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc14s" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/items14b2-d9-a00d00-00" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc14s" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/iteml8b0-d1-a00d00-00" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc8l" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/iteml8b1-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc8l" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/iteml8b1-d1-a00d00-00" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc8l" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item21b1-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc21" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item21b1-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc21" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item21b2-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc21" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item21b2-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc21" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item21b2-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc21" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item21b3-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc21" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item28b0-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item28b0-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b1-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b1-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b1-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b1-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b2-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b2-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b3-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b3-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item28b4-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item28b4-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item35b0-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b1-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b1-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b2-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b2-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b2-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b2-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b4-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b4-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item24b0-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc24" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item74b0-d17-a00d00-00" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc74-36e" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item74b0-t6-a00d00-00" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc74-36e" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item74b0-d23-a00d00-00" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc74-36e" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item74b3-d20-a00d00-00" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc74-36c" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/item48b2-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/cmw48" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/item48b2-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/cmw48" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item21b0-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc21" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item28b0-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b3-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b3-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item74b0-d20-a00d00-00" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc74-36e" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item74b0-t5-a00d00-00" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc74-36e" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item85b3-d20-a00d00-00" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc85-36c" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item85b3-d23-a00d00-00" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc85-36c" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item74b6-d16-a00d00-00" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/cmc74-36b" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item74b6-d19-a00d00-00" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/cmc74-36b" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item74b6-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/cmc74-36b" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/item78w3-t8-a00d00-00" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/cmw78" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/item48b0-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/cmw48" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/item48b2-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/cmw48" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/items40b2v-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc40" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items14b0-t3-a00d00-00" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc14s" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760133546" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251249" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items8b0-d8-a00d00-00" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc8s" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc8l" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc14s" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc72-32c" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc74-36e" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc85-36c" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item74b3v-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc74-36c" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item72b3-t7-a00d00-00" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc72-32c" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc24" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/cmw78" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/cmw48" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items8b0-d1-a00d00-00" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc8s" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items8b0-f1-a00d00-00" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc8s" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items8b0-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc8s" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items8b1-d1-a00d00-00" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc8s" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items8b1-d8-a00d00-00" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc8s" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items14b0-d8-a00d00-00" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc14s" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items14b0-d9-a00d00-00" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc14s" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/items14b1-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc14s" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/items14b1-d1-a00d00-00" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc14s" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/items14b1-d9-a00d00-00" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc14s" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/items14b2-d1-a00d00-00" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc14s" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/iteml8b0-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc8l" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/iteml8b0-d8-a00d00-00" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc8l" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/iteml8b1-d8-a00d00-00" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc8l" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item21b0-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc21" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item21b0-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc21" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item21b1-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc21" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item21b3-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc21" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item21b3-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc21" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item28b0-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item28b0-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b1-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b2-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b2-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b2-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b3-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b3-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b3-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item28b4-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item28b4-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item28b4-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item35b0-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item35b0-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item35b0-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item35b0-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b1-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b1-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b1-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b2-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b3-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b4-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b4-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item35b5-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item24b0-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc24" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item24b0-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc24" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item24b1-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc24" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item24b1-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc24" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item24b1-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc24" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item24b1-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc24" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item24b1-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/cmc24" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J17"/>
+  <dimension ref="A1:J160"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="21.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="22.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.140625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="72.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.41796875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="105.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="12.75">
+    <row r="2" spans="1:7" ht="12.75">
       <c r="A2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" t="s">
         <v>11</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
-      <c r="J2" t="s">
+      <c r="G2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
         <v>16</v>
       </c>
-      <c r="B3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B4" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G4" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G5" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="J6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="G7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="B8" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="G8" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B9" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>28</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="G9" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B10" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>28</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="G10" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>34</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>38</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G12" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>41</v>
+      </c>
+      <c r="B13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="G13" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>43</v>
+      </c>
+      <c r="B14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="G14" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="B15" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>46</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="G15" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="B16" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>50</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>51</v>
       </c>
       <c r="D16" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="G16" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" t="s">
+        <v>50</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D17" t="s">
+        <v>54</v>
+      </c>
+      <c r="G17" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="12.75">
+      <c r="A18" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" t="s">
+        <v>56</v>
+      </c>
+      <c r="G18" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="12.75">
+      <c r="A19" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B19" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" t="s">
         <v>58</v>
       </c>
-      <c r="C17" t="s">
+      <c r="G19" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="12.75">
+      <c r="A20" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" t="s">
+        <v>60</v>
+      </c>
+      <c r="G20" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="12.75">
+      <c r="A21" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G21" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="12.75">
+      <c r="A22" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B22" t="s">
+        <v>64</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D22" t="s">
+        <v>66</v>
+      </c>
+      <c r="G22" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="12.75">
+      <c r="A23" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" t="s">
+        <v>64</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D23" t="s">
+        <v>68</v>
+      </c>
+      <c r="G23" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="12.75">
+      <c r="A24" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C24" t="s">
+        <v>71</v>
+      </c>
+      <c r="D24" t="s">
+        <v>72</v>
+      </c>
+      <c r="J24" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="12.75">
+      <c r="A25" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" t="s">
+        <v>76</v>
+      </c>
+      <c r="C25" t="s">
+        <v>71</v>
+      </c>
+      <c r="D25" t="s">
+        <v>77</v>
+      </c>
+      <c r="G25" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="12.75">
+      <c r="A26" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" t="s">
+        <v>71</v>
+      </c>
+      <c r="D26" t="s">
+        <v>81</v>
+      </c>
+      <c r="G26" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="12.75">
+      <c r="A27" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C27" t="s">
+        <v>83</v>
+      </c>
+      <c r="D27" t="s">
+        <v>84</v>
+      </c>
+      <c r="G27" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="12.75">
+      <c r="A28" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C28" t="s">
+        <v>83</v>
+      </c>
+      <c r="D28" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="12.75">
+      <c r="A29" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C29" t="s">
+        <v>83</v>
+      </c>
+      <c r="D29" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="12.75">
+      <c r="A30" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C30" t="s">
+        <v>83</v>
+      </c>
+      <c r="D30" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="12.75">
+      <c r="A31" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" t="s">
+        <v>83</v>
+      </c>
+      <c r="D31" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="12.75">
+      <c r="A32" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D32" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="12.75">
+      <c r="A33" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C33" t="s">
+        <v>83</v>
+      </c>
+      <c r="D33" t="s">
+        <v>92</v>
+      </c>
+      <c r="G33" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="12.75">
+      <c r="A34" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B34" t="s">
+        <v>82</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D34" t="s">
+        <v>95</v>
+      </c>
+      <c r="G34" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="12.75">
+      <c r="A35" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B35" t="s">
+        <v>82</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D35" t="s">
+        <v>97</v>
+      </c>
+      <c r="G35" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="12.75">
+      <c r="A36" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B36" t="s">
+        <v>99</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D36" t="s">
+        <v>101</v>
+      </c>
+      <c r="G36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="12.75">
+      <c r="A37" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B37" t="s">
+        <v>99</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D37" t="s">
+        <v>103</v>
+      </c>
+      <c r="G37" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="12.75">
+      <c r="A38" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B38" t="s">
+        <v>99</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D38" t="s">
+        <v>105</v>
+      </c>
+      <c r="G38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="12.75">
+      <c r="A39" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B39" t="s">
+        <v>99</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D39" t="s">
+        <v>107</v>
+      </c>
+      <c r="G39" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="12.75">
+      <c r="A40" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B40" t="s">
+        <v>99</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D40" t="s">
+        <v>109</v>
+      </c>
+      <c r="G40" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="12.75">
+      <c r="A41" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B41" t="s">
+        <v>99</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D41" t="s">
+        <v>111</v>
+      </c>
+      <c r="G41" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="12.75">
+      <c r="A42" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B42" t="s">
+        <v>99</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D42" t="s">
+        <v>113</v>
+      </c>
+      <c r="G42" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="12.75">
+      <c r="A43" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B43" t="s">
+        <v>99</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D43" t="s">
+        <v>115</v>
+      </c>
+      <c r="G43" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="12.75">
+      <c r="A44" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B44" t="s">
+        <v>117</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D44" t="s">
+        <v>119</v>
+      </c>
+      <c r="G44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="12.75">
+      <c r="A45" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B45" t="s">
+        <v>117</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D45" t="s">
+        <v>121</v>
+      </c>
+      <c r="G45" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="12.75">
+      <c r="A46" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B46" t="s">
+        <v>117</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D46" t="s">
+        <v>123</v>
+      </c>
+      <c r="G46" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="12.75">
+      <c r="A47" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B47" t="s">
+        <v>85</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D47" t="s">
+        <v>126</v>
+      </c>
+      <c r="G47" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="12.75">
+      <c r="A48" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B48" t="s">
+        <v>85</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D48" t="s">
+        <v>128</v>
+      </c>
+      <c r="G48" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="12.75">
+      <c r="A49" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B49" t="s">
+        <v>85</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D49" t="s">
+        <v>130</v>
+      </c>
+      <c r="G49" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="12.75">
+      <c r="A50" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B50" t="s">
+        <v>85</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D50" t="s">
+        <v>132</v>
+      </c>
+      <c r="G50" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="12.75">
+      <c r="A51" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B51" t="s">
+        <v>85</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D51" t="s">
+        <v>134</v>
+      </c>
+      <c r="G51" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="12.75">
+      <c r="A52" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B52" t="s">
+        <v>85</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D52" t="s">
+        <v>136</v>
+      </c>
+      <c r="G52" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="12.75">
+      <c r="A53" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B53" t="s">
+        <v>87</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D53" t="s">
+        <v>139</v>
+      </c>
+      <c r="G53" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="12.75">
+      <c r="A54" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B54" t="s">
+        <v>87</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D54" t="s">
+        <v>141</v>
+      </c>
+      <c r="G54" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="12.75">
+      <c r="A55" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B55" t="s">
+        <v>87</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D55" t="s">
+        <v>143</v>
+      </c>
+      <c r="G55" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="12.75">
+      <c r="A56" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B56" t="s">
+        <v>87</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D56" t="s">
+        <v>145</v>
+      </c>
+      <c r="G56" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="12.75">
+      <c r="A57" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B57" t="s">
+        <v>87</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D57" t="s">
+        <v>147</v>
+      </c>
+      <c r="G57" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="12.75">
+      <c r="A58" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B58" t="s">
+        <v>87</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D58" t="s">
+        <v>149</v>
+      </c>
+      <c r="G58" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="12.75">
+      <c r="A59" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B59" t="s">
+        <v>87</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D59" t="s">
+        <v>151</v>
+      </c>
+      <c r="G59" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="12.75">
+      <c r="A60" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B60" t="s">
+        <v>87</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D60" t="s">
+        <v>153</v>
+      </c>
+      <c r="G60" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="12.75">
+      <c r="A61" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B61" t="s">
+        <v>87</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D61" t="s">
+        <v>155</v>
+      </c>
+      <c r="G61" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="12.75">
+      <c r="A62" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B62" t="s">
+        <v>87</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D62" t="s">
+        <v>157</v>
+      </c>
+      <c r="G62" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="12.75">
+      <c r="A63" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B63" t="s">
+        <v>87</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D63" t="s">
+        <v>159</v>
+      </c>
+      <c r="G63" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="12.75">
+      <c r="A64" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B64" t="s">
+        <v>87</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D64" t="s">
+        <v>161</v>
+      </c>
+      <c r="G64" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="12.75">
+      <c r="A65" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B65" t="s">
+        <v>11</v>
+      </c>
+      <c r="C65" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D17" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="D65" t="s">
+        <v>163</v>
+      </c>
+      <c r="G65" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="12.75">
+      <c r="A66" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B66" t="s">
+        <v>11</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D66" t="s">
+        <v>165</v>
+      </c>
+      <c r="G66" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="12.75">
+      <c r="A67" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B67" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D67" t="s">
+        <v>167</v>
+      </c>
+      <c r="G67" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="12.75">
+      <c r="A68" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B68" t="s">
+        <v>11</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D68" t="s">
+        <v>169</v>
+      </c>
+      <c r="G68" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="12.75">
+      <c r="A69" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D69" t="s">
+        <v>171</v>
+      </c>
+      <c r="G69" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="12.75">
+      <c r="A70" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B70" t="s">
+        <v>11</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" t="s">
+        <v>173</v>
+      </c>
+      <c r="G70" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="12.75">
+      <c r="A71" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B71" t="s">
+        <v>11</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D71" t="s">
+        <v>175</v>
+      </c>
+      <c r="G71" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="12.75">
+      <c r="A72" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B72" t="s">
+        <v>11</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D72" t="s">
+        <v>177</v>
+      </c>
+      <c r="G72" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="12.75">
+      <c r="A73" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B73" t="s">
+        <v>11</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D73" t="s">
+        <v>179</v>
+      </c>
+      <c r="G73" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="12.75">
+      <c r="A74" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B74" t="s">
+        <v>28</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D74" t="s">
+        <v>181</v>
+      </c>
+      <c r="G74" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="12.75">
+      <c r="A75" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B75" t="s">
+        <v>183</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D75" t="s">
+        <v>185</v>
+      </c>
+      <c r="G75" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="12.75">
+      <c r="A76" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B76" t="s">
+        <v>183</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D76" t="s">
+        <v>187</v>
+      </c>
+      <c r="G76" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="12.75">
+      <c r="A77" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B77" t="s">
+        <v>183</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D77" t="s">
+        <v>189</v>
+      </c>
+      <c r="G77" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="12.75">
+      <c r="A78" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B78" t="s">
+        <v>34</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D78" t="s">
+        <v>191</v>
+      </c>
+      <c r="G78" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="12.75">
+      <c r="A79" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B79" t="s">
+        <v>50</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D79" t="s">
+        <v>193</v>
+      </c>
+      <c r="G79" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="12.75">
+      <c r="A80" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B80" t="s">
+        <v>50</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D80" t="s">
+        <v>193</v>
+      </c>
+      <c r="G80" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="12.75">
+      <c r="A81" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D81" t="s">
+        <v>196</v>
+      </c>
+      <c r="G81" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="12.75">
+      <c r="A82" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B82" t="s">
+        <v>87</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D82" t="s">
+        <v>198</v>
+      </c>
+      <c r="G82" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="12.75">
+      <c r="A83" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B83" t="s">
+        <v>11</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D83" t="s">
+        <v>200</v>
+      </c>
+      <c r="G83" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="12.75">
+      <c r="A84" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B84" t="s">
+        <v>11</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D84" t="s">
+        <v>202</v>
+      </c>
+      <c r="G84" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="12.75">
+      <c r="A85" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B85" t="s">
+        <v>183</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D85" t="s">
+        <v>204</v>
+      </c>
+      <c r="G85" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="12.75">
+      <c r="A86" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B86" t="s">
+        <v>183</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D86" t="s">
+        <v>206</v>
+      </c>
+      <c r="G86" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="12.75">
+      <c r="A87" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B87" t="s">
+        <v>38</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87" t="s">
+        <v>208</v>
+      </c>
+      <c r="G87" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="12.75">
+      <c r="A88" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B88" t="s">
+        <v>38</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88" t="s">
+        <v>210</v>
+      </c>
+      <c r="G88" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="12.75">
+      <c r="A89" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B89" t="s">
+        <v>91</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="D89" t="s">
+        <v>213</v>
+      </c>
+      <c r="G89" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="12.75">
+      <c r="A90" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B90" t="s">
+        <v>91</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="D90" t="s">
+        <v>215</v>
+      </c>
+      <c r="G90" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="12.75">
+      <c r="A91" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B91" t="s">
+        <v>91</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="D91" t="s">
+        <v>217</v>
+      </c>
+      <c r="G91" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="12.75">
+      <c r="A92" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B92" t="s">
+        <v>219</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D92" t="s">
+        <v>221</v>
+      </c>
+      <c r="G92" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="12.75">
+      <c r="A93" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B93" t="s">
+        <v>50</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D93" t="s">
+        <v>223</v>
+      </c>
+      <c r="G93" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="12.75">
+      <c r="A94" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B94" t="s">
+        <v>50</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D94" t="s">
+        <v>225</v>
+      </c>
+      <c r="G94" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="12.75">
+      <c r="A95" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B95" t="s">
+        <v>64</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D95" t="s">
+        <v>227</v>
+      </c>
+      <c r="G95" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" ht="12.75">
+      <c r="A96" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B96" t="s">
+        <v>99</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D96" t="s">
+        <v>229</v>
+      </c>
+      <c r="G96" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" ht="12.75">
+      <c r="A97" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C97" t="s">
+        <v>71</v>
+      </c>
+      <c r="D97" t="s">
+        <v>232</v>
+      </c>
+      <c r="J97" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="12.75">
+      <c r="A98" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B98" t="s">
+        <v>76</v>
+      </c>
+      <c r="C98" t="s">
+        <v>71</v>
+      </c>
+      <c r="D98" t="s">
+        <v>235</v>
+      </c>
+      <c r="G98" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="12.75">
+      <c r="A99" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B99" t="s">
+        <v>82</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D99" t="s">
+        <v>237</v>
+      </c>
+      <c r="G99" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" ht="12.75">
+      <c r="A100" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C100" t="s">
+        <v>83</v>
+      </c>
+      <c r="D100" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" ht="12.75">
+      <c r="A101" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C101" t="s">
+        <v>83</v>
+      </c>
+      <c r="D101" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" ht="12.75">
+      <c r="A102" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C102" t="s">
+        <v>83</v>
+      </c>
+      <c r="D102" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" ht="12.75">
+      <c r="A103" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C103" t="s">
+        <v>83</v>
+      </c>
+      <c r="D103" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" ht="12.75">
+      <c r="A104" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C104" t="s">
+        <v>83</v>
+      </c>
+      <c r="D104" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" ht="12.75">
+      <c r="A105" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C105" t="s">
+        <v>83</v>
+      </c>
+      <c r="D105" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" ht="12.75">
+      <c r="A106" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B106" t="s">
+        <v>34</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D106" t="s">
+        <v>246</v>
+      </c>
+      <c r="G106" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" ht="12.75">
+      <c r="A107" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B107" t="s">
+        <v>241</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D107" t="s">
+        <v>249</v>
+      </c>
+      <c r="G107" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" ht="12.75">
+      <c r="A108" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C108" t="s">
+        <v>83</v>
+      </c>
+      <c r="D108" t="s">
+        <v>250</v>
+      </c>
+      <c r="G108" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" ht="12.75">
+      <c r="A109" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C109" t="s">
+        <v>83</v>
+      </c>
+      <c r="D109" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" ht="12.75">
+      <c r="A110" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C110" t="s">
+        <v>83</v>
+      </c>
+      <c r="D110" t="s">
+        <v>252</v>
+      </c>
+      <c r="G110" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" ht="12.75">
+      <c r="A111" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B111" t="s">
+        <v>82</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D111" t="s">
+        <v>254</v>
+      </c>
+      <c r="G111" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" ht="12.75">
+      <c r="A112" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B112" t="s">
+        <v>82</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D112" t="s">
+        <v>256</v>
+      </c>
+      <c r="G112" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" ht="12.75">
+      <c r="A113" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B113" t="s">
+        <v>82</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D113" t="s">
+        <v>258</v>
+      </c>
+      <c r="G113" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" ht="12.75">
+      <c r="A114" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B114" t="s">
+        <v>82</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D114" t="s">
+        <v>260</v>
+      </c>
+      <c r="G114" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" ht="12.75">
+      <c r="A115" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B115" t="s">
+        <v>82</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D115" t="s">
+        <v>262</v>
+      </c>
+      <c r="G115" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" ht="12.75">
+      <c r="A116" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B116" t="s">
+        <v>99</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D116" t="s">
+        <v>264</v>
+      </c>
+      <c r="G116" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" ht="12.75">
+      <c r="A117" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B117" t="s">
+        <v>99</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D117" t="s">
+        <v>266</v>
+      </c>
+      <c r="G117" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" ht="12.75">
+      <c r="A118" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B118" t="s">
+        <v>99</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D118" t="s">
+        <v>268</v>
+      </c>
+      <c r="G118" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" ht="12.75">
+      <c r="A119" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B119" t="s">
+        <v>99</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D119" t="s">
+        <v>270</v>
+      </c>
+      <c r="G119" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" ht="12.75">
+      <c r="A120" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B120" t="s">
+        <v>99</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D120" t="s">
+        <v>272</v>
+      </c>
+      <c r="G120" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" ht="12.75">
+      <c r="A121" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B121" t="s">
+        <v>99</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D121" t="s">
+        <v>274</v>
+      </c>
+      <c r="G121" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" ht="12.75">
+      <c r="A122" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="B122" t="s">
+        <v>117</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D122" t="s">
+        <v>276</v>
+      </c>
+      <c r="G122" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" ht="12.75">
+      <c r="A123" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B123" t="s">
+        <v>117</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D123" t="s">
+        <v>278</v>
+      </c>
+      <c r="G123" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" ht="12.75">
+      <c r="A124" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B124" t="s">
+        <v>117</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D124" t="s">
+        <v>280</v>
+      </c>
+      <c r="G124" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="12.75">
+      <c r="A125" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B125" t="s">
+        <v>85</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D125" t="s">
+        <v>282</v>
+      </c>
+      <c r="G125" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" ht="12.75">
+      <c r="A126" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B126" t="s">
+        <v>85</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D126" t="s">
+        <v>284</v>
+      </c>
+      <c r="G126" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" ht="12.75">
+      <c r="A127" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B127" t="s">
+        <v>85</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D127" t="s">
+        <v>286</v>
+      </c>
+      <c r="G127" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" ht="12.75">
+      <c r="A128" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B128" t="s">
+        <v>85</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D128" t="s">
+        <v>288</v>
+      </c>
+      <c r="G128" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" ht="12.75">
+      <c r="A129" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B129" t="s">
+        <v>85</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D129" t="s">
+        <v>290</v>
+      </c>
+      <c r="G129" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" ht="12.75">
+      <c r="A130" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B130" t="s">
+        <v>87</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D130" t="s">
+        <v>292</v>
+      </c>
+      <c r="G130" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" ht="12.75">
+      <c r="A131" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B131" t="s">
+        <v>87</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D131" t="s">
+        <v>294</v>
+      </c>
+      <c r="G131" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" ht="12.75">
+      <c r="A132" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B132" t="s">
+        <v>87</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D132" t="s">
+        <v>296</v>
+      </c>
+      <c r="G132" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" ht="12.75">
+      <c r="A133" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B133" t="s">
+        <v>87</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D133" t="s">
+        <v>298</v>
+      </c>
+      <c r="G133" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" ht="12.75">
+      <c r="A134" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B134" t="s">
+        <v>87</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D134" t="s">
+        <v>300</v>
+      </c>
+      <c r="G134" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" ht="12.75">
+      <c r="A135" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B135" t="s">
+        <v>87</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D135" t="s">
+        <v>302</v>
+      </c>
+      <c r="G135" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" ht="12.75">
+      <c r="A136" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B136" t="s">
+        <v>87</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D136" t="s">
+        <v>304</v>
+      </c>
+      <c r="G136" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" ht="12.75">
+      <c r="A137" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B137" t="s">
+        <v>87</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D137" t="s">
+        <v>306</v>
+      </c>
+      <c r="G137" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" ht="12.75">
+      <c r="A138" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B138" t="s">
+        <v>87</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D138" t="s">
+        <v>308</v>
+      </c>
+      <c r="G138" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" ht="12.75">
+      <c r="A139" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B139" t="s">
+        <v>87</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D139" t="s">
+        <v>310</v>
+      </c>
+      <c r="G139" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" ht="12.75">
+      <c r="A140" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B140" t="s">
+        <v>87</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D140" t="s">
+        <v>312</v>
+      </c>
+      <c r="G140" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" ht="12.75">
+      <c r="A141" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B141" t="s">
+        <v>87</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D141" t="s">
+        <v>314</v>
+      </c>
+      <c r="G141" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" ht="12.75">
+      <c r="A142" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B142" t="s">
+        <v>11</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D142" t="s">
+        <v>316</v>
+      </c>
+      <c r="G142" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" ht="12.75">
+      <c r="A143" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B143" t="s">
+        <v>11</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D143" t="s">
+        <v>318</v>
+      </c>
+      <c r="G143" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" ht="12.75">
+      <c r="A144" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B144" t="s">
+        <v>11</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D144" t="s">
+        <v>320</v>
+      </c>
+      <c r="G144" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" ht="12.75">
+      <c r="A145" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="B145" t="s">
+        <v>11</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D145" t="s">
+        <v>322</v>
+      </c>
+      <c r="G145" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" ht="12.75">
+      <c r="A146" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B146" t="s">
+        <v>11</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D146" t="s">
+        <v>324</v>
+      </c>
+      <c r="G146" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" ht="12.75">
+      <c r="A147" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B147" t="s">
+        <v>11</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D147" t="s">
+        <v>326</v>
+      </c>
+      <c r="G147" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" ht="12.75">
+      <c r="A148" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B148" t="s">
+        <v>11</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D148" t="s">
+        <v>328</v>
+      </c>
+      <c r="G148" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" ht="12.75">
+      <c r="A149" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B149" t="s">
+        <v>11</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D149" t="s">
+        <v>330</v>
+      </c>
+      <c r="G149" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" ht="12.75">
+      <c r="A150" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B150" t="s">
+        <v>11</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D150" t="s">
+        <v>332</v>
+      </c>
+      <c r="G150" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" ht="12.75">
+      <c r="A151" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B151" t="s">
+        <v>11</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D151" t="s">
+        <v>334</v>
+      </c>
+      <c r="G151" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" ht="12.75">
+      <c r="A152" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B152" t="s">
+        <v>11</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D152" t="s">
+        <v>336</v>
+      </c>
+      <c r="G152" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" ht="12.75">
+      <c r="A153" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B153" t="s">
+        <v>11</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D153" t="s">
+        <v>338</v>
+      </c>
+      <c r="G153" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" ht="12.75">
+      <c r="A154" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B154" t="s">
+        <v>28</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D154" t="s">
+        <v>340</v>
+      </c>
+      <c r="G154" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" ht="12.75">
+      <c r="A155" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B155" t="s">
+        <v>28</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D155" t="s">
+        <v>342</v>
+      </c>
+      <c r="G155" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" ht="12.75">
+      <c r="A156" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="B156" t="s">
+        <v>28</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D156" t="s">
+        <v>344</v>
+      </c>
+      <c r="G156" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" ht="12.75">
+      <c r="A157" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="B157" t="s">
+        <v>28</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D157" t="s">
+        <v>346</v>
+      </c>
+      <c r="G157" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" ht="12.75">
+      <c r="A158" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B158" t="s">
+        <v>28</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D158" t="s">
+        <v>348</v>
+      </c>
+      <c r="G158" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" ht="12.75">
+      <c r="A159" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="B159" t="s">
+        <v>28</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D159" t="s">
+        <v>350</v>
+      </c>
+      <c r="G159" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" ht="12.75">
+      <c r="A160" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="B160" t="s">
+        <v>28</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D160" t="s">
+        <v>352</v>
+      </c>
+      <c r="G160" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760187989"/>
-[...14 lines deleted...]
-    <hyperlink ref="A17" r:id="rId16" display="S14B0-T3-A00D00-00"/>
+    <hyperlink ref="A2" r:id="rId1" display="35B3-D3-A00D00-00"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of CMC35"/>
+    <hyperlink ref="A3" r:id="rId3" display="35B3-T1-A00D00-00"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of CMC35"/>
+    <hyperlink ref="A4" r:id="rId5" display="35B4-P1-A00D00-00"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of CMC35"/>
+    <hyperlink ref="A5" r:id="rId7" display="35B5-D3-A00D00-00"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of CMC35"/>
+    <hyperlink ref="A6" r:id="rId9" display="35B5-T1-A00D00-00"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of CMC35"/>
+    <hyperlink ref="A7" r:id="rId11" display="35B5-T2-A00D00-00"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of CMC35"/>
+    <hyperlink ref="A8" r:id="rId13" display="35B5-D5-A00D00-00"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of CMC35"/>
+    <hyperlink ref="A9" r:id="rId15" display="24B0-D3-A00D00-00"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of CMC24"/>
+    <hyperlink ref="A10" r:id="rId17" display="24B0-T1-A00D00-00"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of CMC24"/>
+    <hyperlink ref="A11" r:id="rId19" display="74B3-T6-A00D00-00"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of CMC74-36C"/>
+    <hyperlink ref="A12" r:id="rId21" display="85B3-D17-A00D00-00"/>
+    <hyperlink ref="C12" r:id="rId22" display="Variant of CMC85-36C"/>
+    <hyperlink ref="A13" r:id="rId23" display="85B3-T5-A00D00-00"/>
+    <hyperlink ref="C13" r:id="rId24" display="Variant of CMC85-36C"/>
+    <hyperlink ref="A14" r:id="rId25" display="85B3-T6-A00D00-00"/>
+    <hyperlink ref="C14" r:id="rId26" display="Variant of CMC85-36C"/>
+    <hyperlink ref="A15" r:id="rId27" display="72B5-P1-A00D00-00"/>
+    <hyperlink ref="C15" r:id="rId28" display="Variant of CMC72-32B"/>
+    <hyperlink ref="A16" r:id="rId29" display="48B0-T1-A00D00-00"/>
+    <hyperlink ref="C16" r:id="rId30" display="Variant of CMW48"/>
+    <hyperlink ref="A17" r:id="rId31" display="48B0-T2-A00D00-00"/>
+    <hyperlink ref="C17" r:id="rId32" display="Variant of CMW48"/>
+    <hyperlink ref="A18" r:id="rId33" display="48B0-D5-A00D00-00"/>
+    <hyperlink ref="C18" r:id="rId34" display="Variant of CMW48"/>
+    <hyperlink ref="A19" r:id="rId35" display="48B0-P1-A00D00-00"/>
+    <hyperlink ref="C19" r:id="rId36" display="Variant of CMW48"/>
+    <hyperlink ref="A20" r:id="rId37" display="48B2-D5-A00D00-00"/>
+    <hyperlink ref="C20" r:id="rId38" display="Variant of CMW48"/>
+    <hyperlink ref="A21" r:id="rId39" display="48B2-P1-A00D00-00"/>
+    <hyperlink ref="C21" r:id="rId40" display="Variant of CMW48"/>
+    <hyperlink ref="A22" r:id="rId41" display="S40B2V-D5-A00D00-00"/>
+    <hyperlink ref="C22" r:id="rId42" display="Variant of CMC40"/>
+    <hyperlink ref="A23" r:id="rId43" display="S40B2V-P1-A00D00-00"/>
+    <hyperlink ref="C23" r:id="rId44" display="Variant of CMC40"/>
+    <hyperlink ref="A24" r:id="rId45" display="760187989"/>
+    <hyperlink ref="A25" r:id="rId46" display="760251256"/>
+    <hyperlink ref="A26" r:id="rId47" display="760250933"/>
+    <hyperlink ref="A27" r:id="rId48" display="CMC8S"/>
+    <hyperlink ref="A28" r:id="rId49" display="CMC21"/>
+    <hyperlink ref="A29" r:id="rId50" display="CMC28"/>
+    <hyperlink ref="A30" r:id="rId51" display="CMC72-32B"/>
+    <hyperlink ref="A31" r:id="rId52" display="CMC74-36C"/>
+    <hyperlink ref="A32" r:id="rId53" display="CMC74-36B"/>
+    <hyperlink ref="A33" r:id="rId54" display="CMC40"/>
+    <hyperlink ref="A34" r:id="rId55" display="S8B1-P1-A00D00-00"/>
+    <hyperlink ref="C34" r:id="rId56" display="Variant of CMC8S"/>
+    <hyperlink ref="A35" r:id="rId57" display="S8B1-F1-A00D00-00"/>
+    <hyperlink ref="C35" r:id="rId58" display="Variant of CMC8S"/>
+    <hyperlink ref="A36" r:id="rId59" display="S14B0-P1-A00D00-00"/>
+    <hyperlink ref="C36" r:id="rId60" display="Variant of CMC14S"/>
+    <hyperlink ref="A37" r:id="rId61" display="S14B0-D1-A00D00-00"/>
+    <hyperlink ref="C37" r:id="rId62" display="Variant of CMC14S"/>
+    <hyperlink ref="A38" r:id="rId63" display="S14B1-T3-A00D00-00"/>
+    <hyperlink ref="C38" r:id="rId64" display="Variant of CMC14S"/>
+    <hyperlink ref="A39" r:id="rId65" display="S14B1-D8-A00D00-00"/>
+    <hyperlink ref="C39" r:id="rId66" display="Variant of CMC14S"/>
+    <hyperlink ref="A40" r:id="rId67" display="S14B2-T3-A00D00-00"/>
+    <hyperlink ref="C40" r:id="rId68" display="Variant of CMC14S"/>
+    <hyperlink ref="A41" r:id="rId69" display="S14B2-P1-A00D00-00"/>
+    <hyperlink ref="C41" r:id="rId70" display="Variant of CMC14S"/>
+    <hyperlink ref="A42" r:id="rId71" display="S14B2-D8-A00D00-00"/>
+    <hyperlink ref="C42" r:id="rId72" display="Variant of CMC14S"/>
+    <hyperlink ref="A43" r:id="rId73" display="S14B2-D9-A00D00-00"/>
+    <hyperlink ref="C43" r:id="rId74" display="Variant of CMC14S"/>
+    <hyperlink ref="A44" r:id="rId75" display="L8B0-D1-A00D00-00"/>
+    <hyperlink ref="C44" r:id="rId76" display="Variant of CMC8L"/>
+    <hyperlink ref="A45" r:id="rId77" display="L8B1-P1-A00D00-00"/>
+    <hyperlink ref="C45" r:id="rId78" display="Variant of CMC8L"/>
+    <hyperlink ref="A46" r:id="rId79" display="L8B1-D1-A00D00-00"/>
+    <hyperlink ref="C46" r:id="rId80" display="Variant of CMC8L"/>
+    <hyperlink ref="A47" r:id="rId81" display="21B1-D3-A00D00-00"/>
+    <hyperlink ref="C47" r:id="rId82" display="Variant of CMC21"/>
+    <hyperlink ref="A48" r:id="rId83" display="21B1-T1-A00D00-00"/>
+    <hyperlink ref="C48" r:id="rId84" display="Variant of CMC21"/>
+    <hyperlink ref="A49" r:id="rId85" display="21B2-D3-A00D00-00"/>
+    <hyperlink ref="C49" r:id="rId86" display="Variant of CMC21"/>
+    <hyperlink ref="A50" r:id="rId87" display="21B2-T1-A00D00-00"/>
+    <hyperlink ref="C50" r:id="rId88" display="Variant of CMC21"/>
+    <hyperlink ref="A51" r:id="rId89" display="21B2-P1-A00D00-00"/>
+    <hyperlink ref="C51" r:id="rId90" display="Variant of CMC21"/>
+    <hyperlink ref="A52" r:id="rId91" display="21B3-D3-A00D00-00"/>
+    <hyperlink ref="C52" r:id="rId92" display="Variant of CMC21"/>
+    <hyperlink ref="A53" r:id="rId93" display="28B0-T1-A00D00-00"/>
+    <hyperlink ref="C53" r:id="rId94" display="Variant of CMC28"/>
+    <hyperlink ref="A54" r:id="rId95" display="28B0-D5-A00D00-00"/>
+    <hyperlink ref="C54" r:id="rId96" display="Variant of CMC28"/>
+    <hyperlink ref="A55" r:id="rId97" display="28B1-D3-A00D00-00"/>
+    <hyperlink ref="C55" r:id="rId98" display="Variant of CMC28"/>
+    <hyperlink ref="A56" r:id="rId99" display="28B1-T1-A00D00-00"/>
+    <hyperlink ref="C56" r:id="rId100" display="Variant of CMC28"/>
+    <hyperlink ref="A57" r:id="rId101" display="28B1-T2-A00D00-00"/>
+    <hyperlink ref="C57" r:id="rId102" display="Variant of CMC28"/>
+    <hyperlink ref="A58" r:id="rId103" display="28B1-D5-A00D00-00"/>
+    <hyperlink ref="C58" r:id="rId104" display="Variant of CMC28"/>
+    <hyperlink ref="A59" r:id="rId105" display="28B2-D3-A00D00-00"/>
+    <hyperlink ref="C59" r:id="rId106" display="Variant of CMC28"/>
+    <hyperlink ref="A60" r:id="rId107" display="28B2-D5-A00D00-00"/>
+    <hyperlink ref="C60" r:id="rId108" display="Variant of CMC28"/>
+    <hyperlink ref="A61" r:id="rId109" display="28B3-P1-A00D00-00"/>
+    <hyperlink ref="C61" r:id="rId110" display="Variant of CMC28"/>
+    <hyperlink ref="A62" r:id="rId111" display="28B3-T1-A00D00-00"/>
+    <hyperlink ref="C62" r:id="rId112" display="Variant of CMC28"/>
+    <hyperlink ref="A63" r:id="rId113" display="28B4-T2-A00D00-00"/>
+    <hyperlink ref="C63" r:id="rId114" display="Variant of CMC28"/>
+    <hyperlink ref="A64" r:id="rId115" display="28B4-P1-A00D00-00"/>
+    <hyperlink ref="C64" r:id="rId116" display="Variant of CMC28"/>
+    <hyperlink ref="A65" r:id="rId117" display="35B0-P1-A00D00-00"/>
+    <hyperlink ref="C65" r:id="rId118" display="Variant of CMC35"/>
+    <hyperlink ref="A66" r:id="rId119" display="35B1-T1-A00D00-00"/>
+    <hyperlink ref="C66" r:id="rId120" display="Variant of CMC35"/>
+    <hyperlink ref="A67" r:id="rId121" display="35B1-P1-A00D00-00"/>
+    <hyperlink ref="C67" r:id="rId122" display="Variant of CMC35"/>
+    <hyperlink ref="A68" r:id="rId123" display="35B2-P1-A00D00-00"/>
+    <hyperlink ref="C68" r:id="rId124" display="Variant of CMC35"/>
+    <hyperlink ref="A69" r:id="rId125" display="35B2-D5-A00D00-00"/>
+    <hyperlink ref="C69" r:id="rId126" display="Variant of CMC35"/>
+    <hyperlink ref="A70" r:id="rId127" display="35B2-T2-A00D00-00"/>
+    <hyperlink ref="C70" r:id="rId128" display="Variant of CMC35"/>
+    <hyperlink ref="A71" r:id="rId129" display="35B2-T1-A00D00-00"/>
+    <hyperlink ref="C71" r:id="rId130" display="Variant of CMC35"/>
+    <hyperlink ref="A72" r:id="rId131" display="35B4-D3-A00D00-00"/>
+    <hyperlink ref="C72" r:id="rId132" display="Variant of CMC35"/>
+    <hyperlink ref="A73" r:id="rId133" display="35B4-D5-A00D00-00"/>
+    <hyperlink ref="C73" r:id="rId134" display="Variant of CMC35"/>
+    <hyperlink ref="A74" r:id="rId135" display="24B0-P1-A00D00-00"/>
+    <hyperlink ref="C74" r:id="rId136" display="Variant of CMC24"/>
+    <hyperlink ref="A75" r:id="rId137" display="74B0-D17-A00D00-00"/>
+    <hyperlink ref="C75" r:id="rId138" display="Variant of CMC74-36E"/>
+    <hyperlink ref="A76" r:id="rId139" display="74B0-T6-A00D00-00"/>
+    <hyperlink ref="C76" r:id="rId140" display="Variant of CMC74-36E"/>
+    <hyperlink ref="A77" r:id="rId141" display="74B0-D23-A00D00-00"/>
+    <hyperlink ref="C77" r:id="rId142" display="Variant of CMC74-36E"/>
+    <hyperlink ref="A78" r:id="rId143" display="74B3-D20-A00D00-00"/>
+    <hyperlink ref="C78" r:id="rId144" display="Variant of CMC74-36C"/>
+    <hyperlink ref="A79" r:id="rId145" display="48B2-T1-A00D00-00"/>
+    <hyperlink ref="C79" r:id="rId146" display="Variant of CMW48"/>
+    <hyperlink ref="A80" r:id="rId147" display="48B2-T2-A00D00-00"/>
+    <hyperlink ref="C80" r:id="rId148" display="Variant of CMW48"/>
+    <hyperlink ref="A81" r:id="rId149" display="21B0-T1-A00D00-00"/>
+    <hyperlink ref="C81" r:id="rId150" display="Variant of CMC21"/>
+    <hyperlink ref="A82" r:id="rId151" display="28B0-D3-A00D00-00"/>
+    <hyperlink ref="C82" r:id="rId152" display="Variant of CMC28"/>
+    <hyperlink ref="A83" r:id="rId153" display="35B3-T2-A00D00-00"/>
+    <hyperlink ref="C83" r:id="rId154" display="Variant of CMC35"/>
+    <hyperlink ref="A84" r:id="rId155" display="35B3-D5-A00D00-00"/>
+    <hyperlink ref="C84" r:id="rId156" display="Variant of CMC35"/>
+    <hyperlink ref="A85" r:id="rId157" display="74B0-D20-A00D00-00"/>
+    <hyperlink ref="C85" r:id="rId158" display="Variant of CMC74-36E"/>
+    <hyperlink ref="A86" r:id="rId159" display="74B0-T5-A00D00-00"/>
+    <hyperlink ref="C86" r:id="rId160" display="Variant of CMC74-36E"/>
+    <hyperlink ref="A87" r:id="rId161" display="85B3-D20-A00D00-00"/>
+    <hyperlink ref="C87" r:id="rId162" display="Variant of CMC85-36C"/>
+    <hyperlink ref="A88" r:id="rId163" display="85B3-D23-A00D00-00"/>
+    <hyperlink ref="C88" r:id="rId164" display="Variant of CMC85-36C"/>
+    <hyperlink ref="A89" r:id="rId165" display="74B6-D16-A00D00-00"/>
+    <hyperlink ref="C89" r:id="rId166" display="Variant of CMC74-36B"/>
+    <hyperlink ref="A90" r:id="rId167" display="74B6-D19-A00D00-00"/>
+    <hyperlink ref="C90" r:id="rId168" display="Variant of CMC74-36B"/>
+    <hyperlink ref="A91" r:id="rId169" display="74B6-P1-A00D00-00"/>
+    <hyperlink ref="C91" r:id="rId170" display="Variant of CMC74-36B"/>
+    <hyperlink ref="A92" r:id="rId171" display="78W3-T8-A00D00-00"/>
+    <hyperlink ref="C92" r:id="rId172" display="Variant of CMW78"/>
+    <hyperlink ref="A93" r:id="rId173" display="48B0-D3-A00D00-00"/>
+    <hyperlink ref="C93" r:id="rId174" display="Variant of CMW48"/>
+    <hyperlink ref="A94" r:id="rId175" display="48B2-D3-A00D00-00"/>
+    <hyperlink ref="C94" r:id="rId176" display="Variant of CMW48"/>
+    <hyperlink ref="A95" r:id="rId177" display="S40B2V-T2-A00D00-00"/>
+    <hyperlink ref="C95" r:id="rId178" display="Variant of CMC40"/>
+    <hyperlink ref="A96" r:id="rId179" display="S14B0-T3-A00D00-00"/>
+    <hyperlink ref="C96" r:id="rId180" display="Variant of CMC14S"/>
+    <hyperlink ref="A97" r:id="rId181" display="760133546"/>
+    <hyperlink ref="A98" r:id="rId182" display="760251249"/>
+    <hyperlink ref="A99" r:id="rId183" display="S8B0-D8-A00D00-00"/>
+    <hyperlink ref="C99" r:id="rId184" display="Variant of CMC8S"/>
+    <hyperlink ref="A100" r:id="rId185" display="CMC8L"/>
+    <hyperlink ref="A101" r:id="rId186" display="CMC14S"/>
+    <hyperlink ref="A102" r:id="rId187" display="CMC35"/>
+    <hyperlink ref="A103" r:id="rId188" display="CMC72-32C"/>
+    <hyperlink ref="A104" r:id="rId189" display="CMC74-36E"/>
+    <hyperlink ref="A105" r:id="rId190" display="CMC85-36C"/>
+    <hyperlink ref="A106" r:id="rId191" display="74B3V-P1-A00D00-00"/>
+    <hyperlink ref="C106" r:id="rId192" display="Variant of CMC74-36C"/>
+    <hyperlink ref="A107" r:id="rId193" display="72B3-T7-A00D00-00"/>
+    <hyperlink ref="C107" r:id="rId194" display="Variant of CMC72-32C"/>
+    <hyperlink ref="A108" r:id="rId195" display="CMC24"/>
+    <hyperlink ref="A109" r:id="rId196" display="CMW78"/>
+    <hyperlink ref="A110" r:id="rId197" display="CMW48"/>
+    <hyperlink ref="A111" r:id="rId198" display="S8B0-D1-A00D00-00"/>
+    <hyperlink ref="C111" r:id="rId199" display="Variant of CMC8S"/>
+    <hyperlink ref="A112" r:id="rId200" display="S8B0-F1-A00D00-00"/>
+    <hyperlink ref="C112" r:id="rId201" display="Variant of CMC8S"/>
+    <hyperlink ref="A113" r:id="rId202" display="S8B0-P1-A00D00-00"/>
+    <hyperlink ref="C113" r:id="rId203" display="Variant of CMC8S"/>
+    <hyperlink ref="A114" r:id="rId204" display="S8B1-D1-A00D00-00"/>
+    <hyperlink ref="C114" r:id="rId205" display="Variant of CMC8S"/>
+    <hyperlink ref="A115" r:id="rId206" display="S8B1-D8-A00D00-00"/>
+    <hyperlink ref="C115" r:id="rId207" display="Variant of CMC8S"/>
+    <hyperlink ref="A116" r:id="rId208" display="S14B0-D8-A00D00-00"/>
+    <hyperlink ref="C116" r:id="rId209" display="Variant of CMC14S"/>
+    <hyperlink ref="A117" r:id="rId210" display="S14B0-D9-A00D00-00"/>
+    <hyperlink ref="C117" r:id="rId211" display="Variant of CMC14S"/>
+    <hyperlink ref="A118" r:id="rId212" display="S14B1-P1-A00D00-00"/>
+    <hyperlink ref="C118" r:id="rId213" display="Variant of CMC14S"/>
+    <hyperlink ref="A119" r:id="rId214" display="S14B1-D1-A00D00-00"/>
+    <hyperlink ref="C119" r:id="rId215" display="Variant of CMC14S"/>
+    <hyperlink ref="A120" r:id="rId216" display="S14B1-D9-A00D00-00"/>
+    <hyperlink ref="C120" r:id="rId217" display="Variant of CMC14S"/>
+    <hyperlink ref="A121" r:id="rId218" display="S14B2-D1-A00D00-00"/>
+    <hyperlink ref="C121" r:id="rId219" display="Variant of CMC14S"/>
+    <hyperlink ref="A122" r:id="rId220" display="L8B0-P1-A00D00-00"/>
+    <hyperlink ref="C122" r:id="rId221" display="Variant of CMC8L"/>
+    <hyperlink ref="A123" r:id="rId222" display="L8B0-D8-A00D00-00"/>
+    <hyperlink ref="C123" r:id="rId223" display="Variant of CMC8L"/>
+    <hyperlink ref="A124" r:id="rId224" display="L8B1-D8-A00D00-00"/>
+    <hyperlink ref="C124" r:id="rId225" display="Variant of CMC8L"/>
+    <hyperlink ref="A125" r:id="rId226" display="21B0-D3-A00D00-00"/>
+    <hyperlink ref="C125" r:id="rId227" display="Variant of CMC21"/>
+    <hyperlink ref="A126" r:id="rId228" display="21B0-P1-A00D00-00"/>
+    <hyperlink ref="C126" r:id="rId229" display="Variant of CMC21"/>
+    <hyperlink ref="A127" r:id="rId230" display="21B1-P1-A00D00-00"/>
+    <hyperlink ref="C127" r:id="rId231" display="Variant of CMC21"/>
+    <hyperlink ref="A128" r:id="rId232" display="21B3-T1-A00D00-00"/>
+    <hyperlink ref="C128" r:id="rId233" display="Variant of CMC21"/>
+    <hyperlink ref="A129" r:id="rId234" display="21B3-P1-A00D00-00"/>
+    <hyperlink ref="C129" r:id="rId235" display="Variant of CMC21"/>
+    <hyperlink ref="A130" r:id="rId236" display="28B0-T2-A00D00-00"/>
+    <hyperlink ref="C130" r:id="rId237" display="Variant of CMC28"/>
+    <hyperlink ref="A131" r:id="rId238" display="28B0-P1-A00D00-00"/>
+    <hyperlink ref="C131" r:id="rId239" display="Variant of CMC28"/>
+    <hyperlink ref="A132" r:id="rId240" display="28B1-P1-A00D00-00"/>
+    <hyperlink ref="C132" r:id="rId241" display="Variant of CMC28"/>
+    <hyperlink ref="A133" r:id="rId242" display="28B2-T1-A00D00-00"/>
+    <hyperlink ref="C133" r:id="rId243" display="Variant of CMC28"/>
+    <hyperlink ref="A134" r:id="rId244" display="28B2-T2-A00D00-00"/>
+    <hyperlink ref="C134" r:id="rId245" display="Variant of CMC28"/>
+    <hyperlink ref="A135" r:id="rId246" display="28B2-P1-A00D00-00"/>
+    <hyperlink ref="C135" r:id="rId247" display="Variant of CMC28"/>
+    <hyperlink ref="A136" r:id="rId248" display="28B3-D5-A00D00-00"/>
+    <hyperlink ref="C136" r:id="rId249" display="Variant of CMC28"/>
+    <hyperlink ref="A137" r:id="rId250" display="28B3-T2-A00D00-00"/>
+    <hyperlink ref="C137" r:id="rId251" display="Variant of CMC28"/>
+    <hyperlink ref="A138" r:id="rId252" display="28B3-D3-A00D00-00"/>
+    <hyperlink ref="C138" r:id="rId253" display="Variant of CMC28"/>
+    <hyperlink ref="A139" r:id="rId254" display="28B4-D3-A00D00-00"/>
+    <hyperlink ref="C139" r:id="rId255" display="Variant of CMC28"/>
+    <hyperlink ref="A140" r:id="rId256" display="28B4-T1-A00D00-00"/>
+    <hyperlink ref="C140" r:id="rId257" display="Variant of CMC28"/>
+    <hyperlink ref="A141" r:id="rId258" display="28B4-D5-A00D00-00"/>
+    <hyperlink ref="C141" r:id="rId259" display="Variant of CMC28"/>
+    <hyperlink ref="A142" r:id="rId260" display="35B0-D3-A00D00-00"/>
+    <hyperlink ref="C142" r:id="rId261" display="Variant of CMC35"/>
+    <hyperlink ref="A143" r:id="rId262" display="35B0-T1-A00D00-00"/>
+    <hyperlink ref="C143" r:id="rId263" display="Variant of CMC35"/>
+    <hyperlink ref="A144" r:id="rId264" display="35B0-T2-A00D00-00"/>
+    <hyperlink ref="C144" r:id="rId265" display="Variant of CMC35"/>
+    <hyperlink ref="A145" r:id="rId266" display="35B0-D5-A00D00-00"/>
+    <hyperlink ref="C145" r:id="rId267" display="Variant of CMC35"/>
+    <hyperlink ref="A146" r:id="rId268" display="35B1-D3-A00D00-00"/>
+    <hyperlink ref="C146" r:id="rId269" display="Variant of CMC35"/>
+    <hyperlink ref="A147" r:id="rId270" display="35B1-T2-A00D00-00"/>
+    <hyperlink ref="C147" r:id="rId271" display="Variant of CMC35"/>
+    <hyperlink ref="A148" r:id="rId272" display="35B1-D5-A00D00-00"/>
+    <hyperlink ref="C148" r:id="rId273" display="Variant of CMC35"/>
+    <hyperlink ref="A149" r:id="rId274" display="35B2-D3-A00D00-00"/>
+    <hyperlink ref="C149" r:id="rId275" display="Variant of CMC35"/>
+    <hyperlink ref="A150" r:id="rId276" display="35B3-P1-A00D00-00"/>
+    <hyperlink ref="C150" r:id="rId277" display="Variant of CMC35"/>
+    <hyperlink ref="A151" r:id="rId278" display="35B4-T1-A00D00-00"/>
+    <hyperlink ref="C151" r:id="rId279" display="Variant of CMC35"/>
+    <hyperlink ref="A152" r:id="rId280" display="35B4-T2-A00D00-00"/>
+    <hyperlink ref="C152" r:id="rId281" display="Variant of CMC35"/>
+    <hyperlink ref="A153" r:id="rId282" display="35B5-P1-A00D00-00"/>
+    <hyperlink ref="C153" r:id="rId283" display="Variant of CMC35"/>
+    <hyperlink ref="A154" r:id="rId284" display="24B0-T2-A00D00-00"/>
+    <hyperlink ref="C154" r:id="rId285" display="Variant of CMC24"/>
+    <hyperlink ref="A155" r:id="rId286" display="24B0-D5-A00D00-00"/>
+    <hyperlink ref="C155" r:id="rId287" display="Variant of CMC24"/>
+    <hyperlink ref="A156" r:id="rId288" display="24B1-D3-A00D00-00"/>
+    <hyperlink ref="C156" r:id="rId289" display="Variant of CMC24"/>
+    <hyperlink ref="A157" r:id="rId290" display="24B1-T1-A00D00-00"/>
+    <hyperlink ref="C157" r:id="rId291" display="Variant of CMC24"/>
+    <hyperlink ref="A158" r:id="rId292" display="24B1-T2-A00D00-00"/>
+    <hyperlink ref="C158" r:id="rId293" display="Variant of CMC24"/>
+    <hyperlink ref="A159" r:id="rId294" display="24B1-D5-A00D00-00"/>
+    <hyperlink ref="C159" r:id="rId295" display="Variant of CMC24"/>
+    <hyperlink ref="A160" r:id="rId296" display="24B1-P1-A00D00-00"/>
+    <hyperlink ref="C160" r:id="rId297" display="Variant of CMC24"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId17"/>
+    <tablePart r:id="rId298"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>