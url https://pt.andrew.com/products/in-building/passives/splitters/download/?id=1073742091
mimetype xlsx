--- v0 (2026-06-03)
+++ v1 (2026-08-25)
@@ -43,120 +43,120 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>S-2-UW-H-NI6</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Ultra Wideband Two-way Low PIM Reactive High Power Splitter, 555–6000 MHz  (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>Power splitter</t>
+  </si>
+  <si>
+    <t>S-3-UW-H-NI6</t>
+  </si>
+  <si>
+    <t>Ultra Wideband Three-way Low PIM Reactive High Power Splitter, 555–6000 MHz  (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-4-UW-H-NI6</t>
+  </si>
+  <si>
+    <t>Ultra Wideband Four-way Low PIM Reactive High Power Splitter, 555–6000 MHz  (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-3-UW-H-43-I6</t>
+  </si>
+  <si>
+    <t>S-2-UW-L-43I53</t>
+  </si>
+  <si>
+    <t>Two-way Low Power Splitter, 555-6000MHz</t>
+  </si>
+  <si>
+    <t>S-2-UW-L-NI53</t>
+  </si>
+  <si>
+    <t>S-3-UW-L-43I53</t>
+  </si>
+  <si>
+    <t>Three-way Low Power Splitter, 555-6000MHz</t>
+  </si>
+  <si>
+    <t>S-2-TCPUSEW-H-NI6</t>
+  </si>
+  <si>
+    <t>Multiband Two-way Low PIM Reactive High Power Splitter, 340–3800 MHz (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-3-TCPUSEW-H-NI6</t>
+  </si>
+  <si>
+    <t>Multiband Three-way Low PIM Reactive High Power Splitter, 340–3800 MHz (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
     <t>S-3-TCPUSEW-H-43I6</t>
   </si>
   <si>
-    <t>Variant</t>
-[...50 lines deleted...]
-    <t>S-3-TCPUSEW-H-NI6</t>
+    <t>S-2-UW-H-43-I6</t>
+  </si>
+  <si>
+    <t>S-4-UW-H-43-I6</t>
+  </si>
+  <si>
+    <t>S-3-UW-L-NI53</t>
   </si>
   <si>
     <t>S-4-UW-L-43I53</t>
   </si>
   <si>
     <t>Four-way Low Power Splitter, 555-6000MHz</t>
-  </si>
-[...7 lines deleted...]
-    <t>S-3-UW-L-NI53</t>
   </si>
   <si>
     <t>S-4-UW-L-NI53</t>
   </si>
   <si>
     <t>S-4-TCPUSEW-H-NI6</t>
   </si>
   <si>
     <t>Multiband Four-way Low PIM Reactive High Power Splitter, 340–3800 MHz (Additional mounting bracket PN:42396A-17 sold separately)</t>
   </si>
   <si>
     <t>S-4-TCPUSEW-H-43I6</t>
   </si>
   <si>
     <t>S-2-TCPUSEW-H-43I6</t>
   </si>
   <si>
     <t>VD-S2-CPUSEW-H-43B</t>
   </si>
   <si>
     <t>ValuDAS™, Multiband Two-way Reactive High Power Splitter, 578–4200 MHz, 4.3-10</t>
   </si>
   <si>
     <t>ValuDAS®</t>
   </si>
@@ -317,51 +317,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J23" totalsRowShown="0">
   <autoFilter ref="A1:J23"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-ni6" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-ni6" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-ni6" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43i53" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-ni53" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-43i53" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-43i53" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-ni53" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-ni53" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s2-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s3-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s4-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43-i53" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-ni6" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-ni6" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-ni6" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43i53" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-ni53" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-43i53" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-ni53" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-43i53" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-ni53" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s2-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s3-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s4-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43-i53" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J23"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.84765625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="124.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -425,247 +425,247 @@
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="H6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="H9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>27</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="H11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="H12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="H15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="H16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>36</v>
       </c>
       <c r="H17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
         <v>36</v>
       </c>
       <c r="H18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="H19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>40</v>
       </c>
       <c r="F20" t="s">
         <v>41</v>
       </c>
       <c r="H20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>42</v>
@@ -694,64 +694,64 @@
         <v>45</v>
       </c>
       <c r="F22" t="s">
         <v>41</v>
       </c>
       <c r="H22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>47</v>
       </c>
       <c r="H23" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="S-3-TCPUSEW-H-43I6"/>
-[...12 lines deleted...]
-    <hyperlink ref="A15" r:id="rId14" display="S-3-UW-L-NI53"/>
+    <hyperlink ref="A2" r:id="rId1" display="S-2-UW-H-NI6"/>
+    <hyperlink ref="A3" r:id="rId2" display="S-3-UW-H-NI6"/>
+    <hyperlink ref="A4" r:id="rId3" display="S-4-UW-H-NI6"/>
+    <hyperlink ref="A5" r:id="rId4" display="S-3-UW-H-43-I6"/>
+    <hyperlink ref="A6" r:id="rId5" display="S-2-UW-L-43I53"/>
+    <hyperlink ref="A7" r:id="rId6" display="S-2-UW-L-NI53"/>
+    <hyperlink ref="A8" r:id="rId7" display="S-3-UW-L-43I53"/>
+    <hyperlink ref="A9" r:id="rId8" display="S-2-TCPUSEW-H-NI6"/>
+    <hyperlink ref="A10" r:id="rId9" display="S-3-TCPUSEW-H-NI6"/>
+    <hyperlink ref="A11" r:id="rId10" display="S-3-TCPUSEW-H-43I6"/>
+    <hyperlink ref="A12" r:id="rId11" display="S-2-UW-H-43-I6"/>
+    <hyperlink ref="A13" r:id="rId12" display="S-4-UW-H-43-I6"/>
+    <hyperlink ref="A14" r:id="rId13" display="S-3-UW-L-NI53"/>
+    <hyperlink ref="A15" r:id="rId14" display="S-4-UW-L-43I53"/>
     <hyperlink ref="A16" r:id="rId15" display="S-4-UW-L-NI53"/>
     <hyperlink ref="A17" r:id="rId16" display="S-4-TCPUSEW-H-NI6"/>
     <hyperlink ref="A18" r:id="rId17" display="S-4-TCPUSEW-H-43I6"/>
     <hyperlink ref="A19" r:id="rId18" display="S-2-TCPUSEW-H-43I6"/>
     <hyperlink ref="A20" r:id="rId19" display="VD-S2-CPUSEW-H-43B"/>
     <hyperlink ref="A21" r:id="rId20" display="VD-S3-CPUSEW-H-43B"/>
     <hyperlink ref="A22" r:id="rId21" display="VD-S4-CPUSEW-H-43B"/>
     <hyperlink ref="A23" r:id="rId22" display="S-2-UW-L-43-I53"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId23"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 