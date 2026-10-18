--- v0 (2026-07-21)
+++ v1 (2026-10-18)
@@ -55,123 +55,138 @@
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>7163441-00</t>
   </si>
   <si>
     <t>Variant</t>
   </si>
   <si>
     <t>AIMOS Additional Repeating License (per network element)</t>
   </si>
   <si>
     <t>License key</t>
   </si>
   <si>
+    <t>7163445-00</t>
+  </si>
+  <si>
+    <t>AIMOS SNMP Alarm Forwarding</t>
+  </si>
+  <si>
+    <t>7566603-00</t>
+  </si>
+  <si>
+    <t>AIMOS Scheduler</t>
+  </si>
+  <si>
+    <t>7564517-00</t>
+  </si>
+  <si>
+    <t>AIMOS Software Update</t>
+  </si>
+  <si>
+    <t>Infrastructure operations software</t>
+  </si>
+  <si>
     <t>7611540-00</t>
   </si>
   <si>
     <t>AIMOS Automatic ODBC Export</t>
   </si>
   <si>
-    <t>Infrastructure operations software</t>
-[...1 lines deleted...]
-  <si>
     <t>7621865-00</t>
   </si>
   <si>
     <t>AIMOS Charts and Reporting</t>
   </si>
   <si>
     <t>7715695-00</t>
   </si>
   <si>
     <t>AIMOS V3 Subscription</t>
   </si>
   <si>
     <t>7768707-00</t>
   </si>
   <si>
     <t>AIMOS Basic Software V3</t>
   </si>
   <si>
     <t>Discontinued</t>
   </si>
   <si>
     <t>7768707-03</t>
   </si>
   <si>
     <t>AIMOS Basic Software V3.3</t>
   </si>
   <si>
     <t>7768860-00</t>
   </si>
   <si>
     <t>AIMOS OSM Virtual Server</t>
   </si>
   <si>
     <t>Software</t>
   </si>
   <si>
     <t>7768862-00</t>
   </si>
   <si>
     <t>AIMOS Web Client</t>
   </si>
   <si>
     <t>7513152-26</t>
   </si>
   <si>
     <t>AIMOS Basic Software V2.80.2</t>
   </si>
   <si>
-    <t>7163445-00</t>
-[...14 lines deleted...]
-    <t>AIMOS Software Update</t>
+    <t>7163442-00</t>
+  </si>
+  <si>
+    <t>AIMOS Unlimited Repeating Licenses</t>
+  </si>
+  <si>
+    <t>7564519-00</t>
+  </si>
+  <si>
+    <t>AIMOS Software Update Agreement (per year)</t>
+  </si>
+  <si>
+    <t>Software maintenance service</t>
   </si>
   <si>
     <t>7640800-00</t>
   </si>
   <si>
     <t>AIMOS LDAP Interface</t>
   </si>
   <si>
     <t>7671558-00</t>
   </si>
   <si>
     <t>AIMOS Secure SNMP</t>
   </si>
   <si>
     <t>7679693-00</t>
   </si>
   <si>
     <t>AIMOS XML Configuration Management Interface</t>
   </si>
   <si>
     <t>7671558-01</t>
   </si>
   <si>
     <t>7768707-02</t>
   </si>
@@ -179,65 +194,50 @@
     <t>AIMOS Basic Software V3.2</t>
   </si>
   <si>
     <t>7768707-04</t>
   </si>
   <si>
     <t>AIMOS Basic Software V3.4</t>
   </si>
   <si>
     <t>7768708-00</t>
   </si>
   <si>
     <t>AIMOS OSM Map-Link</t>
   </si>
   <si>
     <t>7768861-00</t>
   </si>
   <si>
     <t>AIMOS SON Interface</t>
   </si>
   <si>
     <t>7768707-05</t>
   </si>
   <si>
     <t>AIMOS Basic Software V3.5</t>
-  </si>
-[...13 lines deleted...]
-    <t>Software maintenance service</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -356,51 +356,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J24" totalsRowShown="0">
   <autoFilter ref="A1:J24"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163441-00" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7611540-00" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7621865-00" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7715695-00" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-00" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-03" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768860-00" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768862-00" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7513152-26" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163445-00" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7566603-00" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7564517-00" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7640800-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7671558-00" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7679693-00" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7671558-01" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-02" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-04" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768708-00" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768861-00" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-05" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163442-00" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7564519-00" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163441-00" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163445-00" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7566603-00" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7564517-00" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7611540-00" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7621865-00" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7715695-00" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-00" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-03" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768860-00" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768862-00" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7513152-26" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163442-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7564519-00" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7640800-00" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7671558-00" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7679693-00" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7671558-01" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-02" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-04" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768708-00" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768861-00" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-05" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="15.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="52.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="30.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -439,384 +439,384 @@
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="H4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
         <v>19</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="H5" t="s">
         <v>20</v>
       </c>
-      <c r="H5" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:10" ht="12.75">
+    </row>
+    <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>22</v>
       </c>
       <c r="H6" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
         <v>24</v>
       </c>
-      <c r="C7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
         <v>26</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="H8" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="12.75">
+      <c r="A9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H8" t="s">
+      <c r="C9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="1" t="s">
+      <c r="H9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J9" t="s">
         <v>29</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+    </row>
+    <row r="10" spans="1:8" ht="12.75">
+      <c r="A10" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="H9" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="1" t="s">
+      <c r="C10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" t="s">
         <v>31</v>
       </c>
-      <c r="C10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" t="s">
         <v>33</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="H11" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
       <c r="H12" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="12.75">
+    <row r="13" spans="1:10" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="H13" t="s">
-        <v>16</v>
+        <v>20</v>
+      </c>
+      <c r="J13" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>40</v>
       </c>
       <c r="H14" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="12.75">
+    <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
         <v>42</v>
       </c>
       <c r="H15" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H16" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="12.75">
+    <row r="17" spans="1:10" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="H17" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="18" spans="1:10" ht="12.75">
+      <c r="J17" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="H18" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="H19" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H20" t="s">
-        <v>13</v>
+        <v>20</v>
+      </c>
+      <c r="J20" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H21" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H22" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H24" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="7163441-00"/>
-    <hyperlink ref="A3" r:id="rId2" display="7611540-00"/>
-[...20 lines deleted...]
-    <hyperlink ref="A24" r:id="rId23" display="7564519-00"/>
+    <hyperlink ref="A3" r:id="rId2" display="7163445-00"/>
+    <hyperlink ref="A4" r:id="rId3" display="7566603-00"/>
+    <hyperlink ref="A5" r:id="rId4" display="7564517-00"/>
+    <hyperlink ref="A6" r:id="rId5" display="7611540-00"/>
+    <hyperlink ref="A7" r:id="rId6" display="7621865-00"/>
+    <hyperlink ref="A8" r:id="rId7" display="7715695-00"/>
+    <hyperlink ref="A9" r:id="rId8" display="7768707-00"/>
+    <hyperlink ref="A10" r:id="rId9" display="7768707-03"/>
+    <hyperlink ref="A11" r:id="rId10" display="7768860-00"/>
+    <hyperlink ref="A12" r:id="rId11" display="7768862-00"/>
+    <hyperlink ref="A13" r:id="rId12" display="7513152-26"/>
+    <hyperlink ref="A14" r:id="rId13" display="7163442-00"/>
+    <hyperlink ref="A15" r:id="rId14" display="7564519-00"/>
+    <hyperlink ref="A16" r:id="rId15" display="7640800-00"/>
+    <hyperlink ref="A17" r:id="rId16" display="7671558-00"/>
+    <hyperlink ref="A18" r:id="rId17" display="7679693-00"/>
+    <hyperlink ref="A19" r:id="rId18" display="7671558-01"/>
+    <hyperlink ref="A20" r:id="rId19" display="7768707-02"/>
+    <hyperlink ref="A21" r:id="rId20" display="7768707-04"/>
+    <hyperlink ref="A22" r:id="rId21" display="7768708-00"/>
+    <hyperlink ref="A23" r:id="rId22" display="7768861-00"/>
+    <hyperlink ref="A24" r:id="rId23" display="7768707-05"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId24"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 