--- v0 (2026-06-08)
+++ v1 (2026-07-23)
@@ -43,110 +43,308 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>42396A-17</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>ION Bracket for Passive Device</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>7637444-01</t>
+  </si>
+  <si>
+    <t>ION® Series Power Supply Unit, 100–240 Vac, 850 W</t>
+  </si>
+  <si>
+    <t>ION®</t>
+  </si>
+  <si>
+    <t>Power supply</t>
+  </si>
+  <si>
+    <t>7640450-00</t>
+  </si>
+  <si>
+    <t>ION® Alarm Cable for Active Intelligent Point of Interface, 0.7 m inter-subrack connection</t>
+  </si>
+  <si>
+    <t>Alarm cable</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7681202</t>
+  </si>
+  <si>
+    <t>7681202</t>
+  </si>
+  <si>
+    <t>ION® Series Power Supply Unit and Cable Kit, -40 to -70 Vdc, 850 W</t>
+  </si>
+  <si>
+    <t>7672754-00</t>
+  </si>
+  <si>
+    <t>ION® Interface Card Blindcover</t>
+  </si>
+  <si>
+    <t>Cover</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7693969</t>
+  </si>
+  <si>
+    <t>7693969</t>
+  </si>
+  <si>
+    <t>ION® Power Supply Distribution Unit, Vdc Adapter Kit</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708015</t>
+  </si>
+  <si>
+    <t>7708015</t>
+  </si>
+  <si>
+    <t>ION® Mains Block Kit, Vac</t>
+  </si>
+  <si>
+    <t>Block kit</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708035</t>
+  </si>
+  <si>
+    <t>7708035</t>
+  </si>
+  <si>
+    <t>ION® Mains Block Kit, Vdc for PSDU</t>
+  </si>
+  <si>
+    <t>7673474-01</t>
+  </si>
+  <si>
+    <t>Blank Panel e-POI</t>
+  </si>
+  <si>
+    <t>e-POI Blank Module</t>
+  </si>
+  <si>
+    <t>ERA®</t>
+  </si>
+  <si>
+    <t>Blank module</t>
+  </si>
+  <si>
+    <t>7688867-00</t>
+  </si>
+  <si>
+    <t>Blank Panel AUT</t>
+  </si>
+  <si>
+    <t>ERA® Blank Module, Auxiliary Transport Slot</t>
+  </si>
+  <si>
+    <t>7683182-01</t>
+  </si>
+  <si>
+    <t>Ceiling Mounting kit UAP</t>
+  </si>
+  <si>
+    <t>Universal Access Point (UAP) Ceiling Mount Assembly</t>
+  </si>
+  <si>
+    <t>Mounting kit</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>7821954-01</t>
+  </si>
+  <si>
+    <t>Wall Mounting Bracket set CAP M Dual (2 EA)</t>
+  </si>
+  <si>
+    <t>CAP M Dual Wall Mounting Bracket set (2 units), to mount two CAP M back-to-back to a wall with each bracket</t>
+  </si>
+  <si>
+    <t>7831788-00</t>
+  </si>
+  <si>
+    <t>Diplexer for ERA® 694-1880 &amp; 1920-2700 MHz Outdoor Applications</t>
+  </si>
+  <si>
+    <t>Diplexer</t>
+  </si>
+  <si>
+    <t>7725850-01</t>
+  </si>
+  <si>
+    <t>A7843668</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode LC/UPC, 7dB,</t>
+  </si>
+  <si>
+    <t>FOA</t>
+  </si>
+  <si>
+    <t>Fiber attenuator</t>
+  </si>
+  <si>
+    <t>A7851753</t>
+  </si>
+  <si>
+    <t>Wall Mounting Bracket set (2 EA) CAP M2</t>
+  </si>
+  <si>
+    <t>CAP M2 single wall mounting bracket set (2 units) to mount 1 CAP M2 to a wall with each of the brackets</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661581</t>
+  </si>
+  <si>
+    <t>7661581</t>
+  </si>
+  <si>
+    <t>Wall Mounting kit CAP H</t>
+  </si>
+  <si>
+    <t>Wall Mounting Kit to mount a CAP H (M2-Cabinet) to a wall</t>
+  </si>
+  <si>
+    <t>7847985-00</t>
+  </si>
+  <si>
+    <t>Mounting Bracket Single CAP MX</t>
+  </si>
+  <si>
+    <t>CAP MX Mounting Bracket Single to mount one CAP MX to a wall</t>
+  </si>
+  <si>
+    <t>7833623-00</t>
+  </si>
+  <si>
+    <t>Double Notch Filter for DL 700/800 bands Public Safety</t>
+  </si>
+  <si>
+    <t>Filter</t>
+  </si>
+  <si>
+    <t>7845793-00</t>
+  </si>
+  <si>
+    <t>Filter TDD 3500</t>
+  </si>
+  <si>
+    <t>Passband filter for TDD 3500</t>
+  </si>
+  <si>
+    <t>7843675-00</t>
+  </si>
+  <si>
+    <t>Double Notch Filter for 900 MHz UL Protection</t>
+  </si>
+  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7705125</t>
   </si>
   <si>
     <t>7705125</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Omni Indoor Antenna Clamp 1</t>
   </si>
   <si>
     <t>Clamp set</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814722</t>
   </si>
   <si>
     <t>7814722</t>
   </si>
   <si>
     <t>Pole Mounting kit for Stadium Antennas</t>
   </si>
   <si>
     <t>Accessory</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847185</t>
   </si>
   <si>
     <t>7847185</t>
   </si>
   <si>
     <t>Omni Absorber ground plane to improve VSWR on metal ceilings</t>
   </si>
   <si>
-    <t>Cover</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7850475</t>
   </si>
   <si>
     <t>7850475</t>
   </si>
   <si>
     <t>Omni Absorber ground plane to improve VSWR on metal ceilings (this product was designed to match the CMAX-OMF7-43-UWI53 and CMAX-OUS antennas)</t>
   </si>
   <si>
     <t>7640449-01</t>
   </si>
   <si>
     <t>SR 8/POI</t>
   </si>
   <si>
     <t>ION® Active Intelligent Point of Interface Subrack with Guide Rails</t>
   </si>
   <si>
-    <t>ION®</t>
-[...1 lines deleted...]
-  <si>
     <t>Point of interface subrack</t>
   </si>
   <si>
     <t>TFLN4004/4</t>
   </si>
   <si>
     <t>ION®-B Series Master Optical Transceiver, 380–960 MHz</t>
   </si>
   <si>
     <t>ION®-B</t>
   </si>
   <si>
     <t>Master optical transceiver</t>
   </si>
   <si>
     <t>TPRN64</t>
   </si>
   <si>
     <t>ION®-B Series Subrack, dc</t>
   </si>
   <si>
     <t>Subrack</t>
   </si>
   <si>
     <t>7640681-01</t>
@@ -160,246 +358,243 @@
   <si>
     <t>TFAH-ES70/80-37</t>
   </si>
   <si>
     <t>ION®-B Series High Power Remote Unit for LMR 700 and LMR 800 Band High Power Applications</t>
   </si>
   <si>
     <t>Remote unit</t>
   </si>
   <si>
     <t>TFAH-ES70/80/50-37</t>
   </si>
   <si>
     <t>ION®-B Series High Power Remote Unit for LMR 700, LMR 800 and UHF Band High Power Applications</t>
   </si>
   <si>
     <t>7773877-0002</t>
   </si>
   <si>
     <t>ION-M4 U DC AI 380-385 390-395 High Power Remote Unit for TETRA Applications</t>
   </si>
   <si>
     <t>ION®-M</t>
   </si>
   <si>
-    <t>42396A-17</t>
-[...194 lines deleted...]
-    <t>Double Notch Filter for 900 MHz UL Protection</t>
+    <t>7637443-02</t>
+  </si>
+  <si>
+    <t>ION® Series Power Supply Unit, -40 to -70 Vdc, 850 W</t>
+  </si>
+  <si>
+    <t>7641606-01</t>
+  </si>
+  <si>
+    <t>ION® Filler for Power Supply Unit Subrack</t>
+  </si>
+  <si>
+    <t>Power supply subrack</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7650855</t>
+  </si>
+  <si>
+    <t>7650855</t>
+  </si>
+  <si>
+    <t>ION® Power Distribution Unit Upgrade Kit</t>
+  </si>
+  <si>
+    <t>7672755-00</t>
+  </si>
+  <si>
+    <t>ION® POI Blindcover for Intelligent Point of Interface</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708038</t>
+  </si>
+  <si>
+    <t>7708038</t>
+  </si>
+  <si>
+    <t>ION® Mains Block Kit, Vdc</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708019</t>
+  </si>
+  <si>
+    <t>7708019</t>
+  </si>
+  <si>
+    <t>ION® Mains Block Kit, Vac for PSDU</t>
+  </si>
+  <si>
+    <t>7683181-01</t>
+  </si>
+  <si>
+    <t>Wall Mounting kit UAP</t>
+  </si>
+  <si>
+    <t>Universal Access Point Wall Mount Assembly</t>
+  </si>
+  <si>
+    <t>7688866-00</t>
+  </si>
+  <si>
+    <t>Blank Panel UNIV</t>
+  </si>
+  <si>
+    <t>ERA® Blank Module, Universal Slot</t>
+  </si>
+  <si>
+    <t>7688868-00</t>
+  </si>
+  <si>
+    <t>Blank Panel SUI</t>
+  </si>
+  <si>
+    <t>ERA® Blank Module, System User Interface (SUI) Slot</t>
+  </si>
+  <si>
+    <t>7714184-01</t>
+  </si>
+  <si>
+    <t>Quick Release Ceiling Mounting kit UAP</t>
+  </si>
+  <si>
+    <t>UAP Universal Access Point Quick Release Ceiling Mount Assembly (1/2" and 3/4")</t>
+  </si>
+  <si>
+    <t>7779139-00</t>
+  </si>
+  <si>
+    <t>Diplexer for ERA® 614-896 &amp; 1695-2200 MHz Outdoor Applications</t>
+  </si>
+  <si>
+    <t>7683182-02</t>
+  </si>
+  <si>
+    <t>7847984-00</t>
+  </si>
+  <si>
+    <t>Mounting Bracket Dual CAP MX</t>
+  </si>
+  <si>
+    <t>CAP MX Mounting Bracket Dual to mount 2 CAP MX to a wall</t>
+  </si>
+  <si>
+    <t>A7843666</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode LC/UPC, 3dB</t>
+  </si>
+  <si>
+    <t>7654948-00</t>
+  </si>
+  <si>
+    <t>Universal 19"-Rack Cable Tray</t>
+  </si>
+  <si>
+    <t>Cable holder kit</t>
+  </si>
+  <si>
+    <t>7851781-00</t>
+  </si>
+  <si>
+    <t>Wall Mounting Bracket CAP M2</t>
+  </si>
+  <si>
+    <t>Wall mounting bracket to mount a CAP M2 to a wall</t>
+  </si>
+  <si>
+    <t>A7848842</t>
+  </si>
+  <si>
+    <t>Wall Mounting Bracket set (2 EA) single CAP L2</t>
+  </si>
+  <si>
+    <t>2 CAP L2 wall mounting brackets single to mount one CAP L2 to a wall with each of the brackets</t>
+  </si>
+  <si>
+    <t>7846281-01</t>
+  </si>
+  <si>
+    <t>Wall Mounting bracket CAP L2</t>
+  </si>
+  <si>
+    <t>Wall Mounting bracket to mount a CAP L2 to a wall</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661538</t>
+  </si>
+  <si>
+    <t>7661538</t>
+  </si>
+  <si>
+    <t>Pole Mounting kit CAP H</t>
+  </si>
+  <si>
+    <t>Pole Mounting Kit to mount a CAP H (M2-Cabinet) to a pole. The diameter of the pole must not exceed 120 mm.</t>
+  </si>
+  <si>
+    <t>7821955-00</t>
+  </si>
+  <si>
+    <t>Wall Mounting Bracket set CAP M Single (2 EA)</t>
+  </si>
+  <si>
+    <t>Wall Mounting bracket CAP M SISO set (2 units), to mount one CAP M to a wall with each bracket</t>
+  </si>
+  <si>
+    <t>7834569-00</t>
+  </si>
+  <si>
+    <t>CAP M passband filter for 700/800 DL PS</t>
+  </si>
+  <si>
+    <t>7715012-01</t>
+  </si>
+  <si>
+    <t>i-POI 8 x 1:2</t>
+  </si>
+  <si>
+    <t>ION® Passive Intelligent Point of Interface 8 x 1:2 Combining Module</t>
+  </si>
+  <si>
+    <t>i-POI™</t>
+  </si>
+  <si>
+    <t>Combiner</t>
+  </si>
+  <si>
+    <t>7715018-01</t>
+  </si>
+  <si>
+    <t>i-POI 4 x 1:4</t>
+  </si>
+  <si>
+    <t>ION® Passive Intelligent Point of Interface 4 x 1:4 Combining Module</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7543994</t>
   </si>
   <si>
     <t>7543994</t>
   </si>
   <si>
     <t>Clamp for Cell-Max™ Omnidirectional In-building Antennas</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7760591</t>
   </si>
   <si>
     <t>7760591</t>
   </si>
   <si>
     <t>CMAX-O-CPUSEWV53 Ceiling Mounting Kit</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7837870</t>
   </si>
   <si>
     <t>7837870</t>
   </si>
@@ -434,245 +629,50 @@
     <t>TLCN8-W</t>
   </si>
   <si>
     <t>ION®-B Series Wideband Eight-way Splitter/Combiner</t>
   </si>
   <si>
     <t>Splitter/combiner</t>
   </si>
   <si>
     <t>7683191-00</t>
   </si>
   <si>
     <t>ION® Power Supply Distribution Unit</t>
   </si>
   <si>
     <t>TFAH-ES70/80-17</t>
   </si>
   <si>
     <t>TFAH-ES70/80/50-17</t>
   </si>
   <si>
     <t>7773877-0001</t>
   </si>
   <si>
     <t>ION-M4 U AC AI 380-385 390-395 High Power Remote Unit for TETRA Applications</t>
-  </si>
-[...193 lines deleted...]
-    <t>ION® Passive Intelligent Point of Interface 4 x 1:4 Combining Module</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -791,51 +791,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J67" totalsRowShown="0">
   <autoFilter ref="A1:J67"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7705125" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814722" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847185" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7850475" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640449-01" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfln4004-4" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtprn64" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640681-01" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-37" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-37" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0002" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item42396a-17" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637444-01" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640450-00" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7681202" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672754-00" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7693969" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708015" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708035" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7673474-01" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688867-00" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-01" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821954-01" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7831788-00" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7725850-01" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843668" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7851753" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661581" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847985-00" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7833623-00" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7845793-00" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7843675-00" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7543994" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7760591" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7837870" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851137" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814094" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7643288-01" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtlcn8-w" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683191-00" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-17" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-17" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0001" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637443-02" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7641606-01" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7650855" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672755-00" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708038" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708019" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683181-01" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688866-00" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688868-00" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7714184-01" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7779139-00" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-02" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847984-00" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843666" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7654948-00" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851781-00" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7848842" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7846281-01" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661538" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821955-00" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7834569-00" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7715012-01" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7715018-01" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item42396a-17" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637444-01" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640450-00" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7681202" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672754-00" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7693969" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708015" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708035" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7673474-01" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688867-00" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-01" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821954-01" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7831788-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7725850-01" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843668" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7851753" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661581" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847985-00" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7833623-00" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7845793-00" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7843675-00" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7705125" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814722" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847185" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7850475" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640449-01" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfln4004-4" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtprn64" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640681-01" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-37" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-37" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0002" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637443-02" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7641606-01" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7650855" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672755-00" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708038" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708019" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683181-01" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688866-00" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688868-00" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7714184-01" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7779139-00" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-02" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847984-00" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843666" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7654948-00" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851781-00" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7848842" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7846281-01" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661538" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821955-00" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7834569-00" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7715012-01" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7715018-01" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7543994" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7760591" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7837870" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851137" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814094" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7643288-01" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtlcn8-w" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683191-00" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-17" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-17" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0001" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J67"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="42.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="135.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="23.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -851,1277 +851,1277 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="D2" t="s">
+      <c r="H2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" t="s">
         <v>16</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="H3" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>23</v>
+      </c>
+      <c r="F5" t="s">
+        <v>16</v>
       </c>
       <c r="H5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H6" t="s">
         <v>26</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F7" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="H7" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="F9" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H9" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" t="s">
+        <v>39</v>
+      </c>
+      <c r="F10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H10" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" t="s">
         <v>44</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="F11" t="s">
+        <v>40</v>
+      </c>
+      <c r="H11" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="12.75">
+      <c r="A12" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="F11" t="s">
-[...7 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="F12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H12" t="s">
         <v>48</v>
       </c>
-      <c r="H12" t="s">
-        <v>43</v>
+      <c r="J12" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="B13" t="s">
+        <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>50</v>
+        <v>52</v>
+      </c>
+      <c r="F13" t="s">
+        <v>40</v>
       </c>
       <c r="H13" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F14" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
+        <v>46</v>
       </c>
       <c r="C15" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="F15" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H15" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C16" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" t="s">
+        <v>58</v>
+      </c>
+      <c r="G16" t="s">
         <v>59</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="H16" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>61</v>
       </c>
+      <c r="B17" t="s">
+        <v>62</v>
+      </c>
       <c r="C17" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F17" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H17" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
+      </c>
+      <c r="B18" t="s">
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F18" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H18" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
+      </c>
+      <c r="B19" t="s">
+        <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F19" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H19" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>72</v>
       </c>
-      <c r="F20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H20" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" t="s">
+        <v>76</v>
+      </c>
+      <c r="F21" t="s">
+        <v>40</v>
+      </c>
+      <c r="H21" t="s">
         <v>73</v>
-      </c>
-[...13 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C22" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" t="s">
         <v>78</v>
       </c>
-      <c r="B22" t="s">
-[...5 lines deleted...]
-      <c r="D22" t="s">
+      <c r="H22" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="12.75">
+      <c r="A23" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="F22" t="s">
-[...7 lines deleted...]
-      <c r="A23" s="1" t="s">
+      <c r="C23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" t="s">
         <v>81</v>
       </c>
-      <c r="B23" t="s">
+      <c r="H23" t="s">
         <v>82</v>
-      </c>
-[...13 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" t="s">
+        <v>85</v>
+      </c>
+      <c r="H24" t="s">
         <v>86</v>
-      </c>
-[...13 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" t="s">
         <v>89</v>
       </c>
-      <c r="C25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H25" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" t="s">
         <v>92</v>
       </c>
-      <c r="B26" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H26" t="s">
-        <v>84</v>
+        <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>93</v>
       </c>
+      <c r="B27" t="s">
+        <v>94</v>
+      </c>
       <c r="C27" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="G27" t="s">
         <v>95</v>
+      </c>
+      <c r="F27" t="s">
+        <v>16</v>
       </c>
       <c r="H27" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" t="s">
         <v>98</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="F28" t="s">
         <v>99</v>
       </c>
-      <c r="F28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" t="s">
         <v>102</v>
       </c>
-      <c r="C29" t="s">
-[...2 lines deleted...]
-      <c r="D29" t="s">
+      <c r="F29" t="s">
+        <v>99</v>
+      </c>
+      <c r="H29" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" t="s">
         <v>105</v>
       </c>
-      <c r="C30" t="s">
-[...2 lines deleted...]
-      <c r="D30" t="s">
+      <c r="F30" t="s">
+        <v>16</v>
+      </c>
+      <c r="H30" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C31" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>108</v>
+      </c>
+      <c r="F31" t="s">
+        <v>99</v>
       </c>
       <c r="H31" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" t="s">
         <v>111</v>
       </c>
-      <c r="C32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F32" t="s">
-        <v>76</v>
+        <v>99</v>
       </c>
       <c r="H32" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C33" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" t="s">
         <v>113</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="F33" t="s">
         <v>114</v>
       </c>
       <c r="H33" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C34" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" t="s">
         <v>116</v>
       </c>
-      <c r="C34" t="s">
-[...3 lines deleted...]
-        <v>117</v>
+      <c r="F34" t="s">
+        <v>16</v>
       </c>
       <c r="H34" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C35" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" t="s">
+        <v>118</v>
+      </c>
+      <c r="F35" t="s">
+        <v>16</v>
+      </c>
+      <c r="H35" t="s">
         <v>119</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C36" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" t="s">
         <v>122</v>
       </c>
-      <c r="C36" t="s">
-[...2 lines deleted...]
-      <c r="D36" t="s">
+      <c r="F36" t="s">
+        <v>16</v>
+      </c>
+      <c r="H36" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C37" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" t="s">
         <v>124</v>
       </c>
-      <c r="C37" t="s">
-[...3 lines deleted...]
-        <v>125</v>
+      <c r="F37" t="s">
+        <v>16</v>
       </c>
       <c r="H37" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C38" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" t="s">
         <v>127</v>
       </c>
-      <c r="C38" t="s">
-[...3 lines deleted...]
-        <v>128</v>
+      <c r="F38" t="s">
+        <v>16</v>
       </c>
       <c r="H38" t="s">
-        <v>84</v>
+        <v>33</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" t="s">
         <v>130</v>
       </c>
-      <c r="C39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F39" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H39" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B40" t="s">
         <v>132</v>
       </c>
       <c r="C40" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D40" t="s">
         <v>133</v>
       </c>
       <c r="F40" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H40" t="s">
-        <v>134</v>
+        <v>48</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B41" t="s">
         <v>135</v>
       </c>
       <c r="C41" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>136</v>
       </c>
       <c r="F41" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H41" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>137</v>
       </c>
+      <c r="B42" t="s">
+        <v>138</v>
+      </c>
       <c r="C42" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>42</v>
+        <v>139</v>
       </c>
       <c r="F42" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H42" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
+      </c>
+      <c r="B43" t="s">
+        <v>141</v>
       </c>
       <c r="C43" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>45</v>
+        <v>142</v>
       </c>
       <c r="F43" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H43" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C44" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="F44" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="H44" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>141</v>
+        <v>145</v>
+      </c>
+      <c r="B45" t="s">
+        <v>46</v>
       </c>
       <c r="C45" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>142</v>
+        <v>47</v>
       </c>
       <c r="F45" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H45" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
+      </c>
+      <c r="B46" t="s">
+        <v>147</v>
       </c>
       <c r="C46" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="F46" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H46" t="s">
-        <v>145</v>
+        <v>48</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C47" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>150</v>
+      </c>
+      <c r="G47" t="s">
+        <v>59</v>
       </c>
       <c r="H47" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
+      </c>
+      <c r="B48" t="s">
+        <v>152</v>
       </c>
       <c r="C48" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="F48" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H48" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
+      </c>
+      <c r="B49" t="s">
+        <v>155</v>
       </c>
       <c r="C49" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="F49" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H49" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
+      </c>
+      <c r="B50" t="s">
+        <v>158</v>
       </c>
       <c r="C50" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F50" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H50" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B51" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C51" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="F51" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="H51" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B52" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C52" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="F52" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="H52" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B53" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="C53" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="F53" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="H53" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C54" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>171</v>
       </c>
       <c r="H54" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>169</v>
+        <v>172</v>
+      </c>
+      <c r="B55" t="s">
+        <v>173</v>
       </c>
       <c r="C55" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="F55" t="s">
-        <v>76</v>
+        <v>175</v>
       </c>
       <c r="H55" t="s">
-        <v>91</v>
+        <v>176</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B56" t="s">
-        <v>82</v>
+        <v>178</v>
       </c>
       <c r="C56" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>83</v>
+        <v>179</v>
       </c>
       <c r="F56" t="s">
-        <v>76</v>
+        <v>175</v>
       </c>
       <c r="H56" t="s">
-        <v>84</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="C57" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>182</v>
       </c>
       <c r="H57" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="C58" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>185</v>
       </c>
       <c r="H58" t="s">
-        <v>96</v>
+        <v>48</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="C59" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="H59" t="s">
-        <v>179</v>
+        <v>86</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="C60" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>190</v>
       </c>
       <c r="H60" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="C61" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>193</v>
       </c>
       <c r="H61" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="B62" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="C62" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="F62" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="H62" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="C63" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="F63" t="s">
-        <v>76</v>
+        <v>99</v>
       </c>
       <c r="H63" t="s">
-        <v>84</v>
+        <v>199</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="C64" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="F64" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="H64" t="s">
-        <v>84</v>
+        <v>106</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="C65" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>197</v>
+        <v>108</v>
+      </c>
+      <c r="F65" t="s">
+        <v>99</v>
       </c>
       <c r="H65" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C66" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>200</v>
+        <v>111</v>
       </c>
       <c r="F66" t="s">
-        <v>201</v>
+        <v>99</v>
       </c>
       <c r="H66" t="s">
-        <v>202</v>
+        <v>109</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B67" t="s">
         <v>204</v>
       </c>
       <c r="C67" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D67" t="s">
         <v>205</v>
       </c>
       <c r="F67" t="s">
-        <v>201</v>
+        <v>114</v>
       </c>
       <c r="H67" t="s">
-        <v>202</v>
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="7705125"/>
-[...64 lines deleted...]
-    <hyperlink ref="A67" r:id="rId66" display="7715018-01"/>
+    <hyperlink ref="A2" r:id="rId1" display="42396A-17"/>
+    <hyperlink ref="A3" r:id="rId2" display="7637444-01"/>
+    <hyperlink ref="A4" r:id="rId3" display="7640450-00"/>
+    <hyperlink ref="A5" r:id="rId4" display="7681202"/>
+    <hyperlink ref="A6" r:id="rId5" display="7672754-00"/>
+    <hyperlink ref="A7" r:id="rId6" display="7693969"/>
+    <hyperlink ref="A8" r:id="rId7" display="7708015"/>
+    <hyperlink ref="A9" r:id="rId8" display="7708035"/>
+    <hyperlink ref="A10" r:id="rId9" display="7673474-01"/>
+    <hyperlink ref="A11" r:id="rId10" display="7688867-00"/>
+    <hyperlink ref="A12" r:id="rId11" display="7683182-01"/>
+    <hyperlink ref="A13" r:id="rId12" display="7821954-01"/>
+    <hyperlink ref="A14" r:id="rId13" display="7831788-00"/>
+    <hyperlink ref="A15" r:id="rId14" display="7725850-01"/>
+    <hyperlink ref="A16" r:id="rId15" display="A7843668"/>
+    <hyperlink ref="A17" r:id="rId16" display="A7851753"/>
+    <hyperlink ref="A18" r:id="rId17" display="7661581"/>
+    <hyperlink ref="A19" r:id="rId18" display="7847985-00"/>
+    <hyperlink ref="A20" r:id="rId19" display="7833623-00"/>
+    <hyperlink ref="A21" r:id="rId20" display="7845793-00"/>
+    <hyperlink ref="A22" r:id="rId21" display="7843675-00"/>
+    <hyperlink ref="A23" r:id="rId22" display="7705125"/>
+    <hyperlink ref="A24" r:id="rId23" display="7814722"/>
+    <hyperlink ref="A25" r:id="rId24" display="7847185"/>
+    <hyperlink ref="A26" r:id="rId25" display="7850475"/>
+    <hyperlink ref="A27" r:id="rId26" display="7640449-01"/>
+    <hyperlink ref="A28" r:id="rId27" display="TFLN4004/4"/>
+    <hyperlink ref="A29" r:id="rId28" display="TPRN64"/>
+    <hyperlink ref="A30" r:id="rId29" display="7640681-01"/>
+    <hyperlink ref="A31" r:id="rId30" display="TFAH-ES70/80-37"/>
+    <hyperlink ref="A32" r:id="rId31" display="TFAH-ES70/80/50-37"/>
+    <hyperlink ref="A33" r:id="rId32" display="7773877-0002"/>
+    <hyperlink ref="A34" r:id="rId33" display="7637443-02"/>
+    <hyperlink ref="A35" r:id="rId34" display="7641606-01"/>
+    <hyperlink ref="A36" r:id="rId35" display="7650855"/>
+    <hyperlink ref="A37" r:id="rId36" display="7672755-00"/>
+    <hyperlink ref="A38" r:id="rId37" display="7708038"/>
+    <hyperlink ref="A39" r:id="rId38" display="7708019"/>
+    <hyperlink ref="A40" r:id="rId39" display="7683181-01"/>
+    <hyperlink ref="A41" r:id="rId40" display="7688866-00"/>
+    <hyperlink ref="A42" r:id="rId41" display="7688868-00"/>
+    <hyperlink ref="A43" r:id="rId42" display="7714184-01"/>
+    <hyperlink ref="A44" r:id="rId43" display="7779139-00"/>
+    <hyperlink ref="A45" r:id="rId44" display="7683182-02"/>
+    <hyperlink ref="A46" r:id="rId45" display="7847984-00"/>
+    <hyperlink ref="A47" r:id="rId46" display="A7843666"/>
+    <hyperlink ref="A48" r:id="rId47" display="7654948-00"/>
+    <hyperlink ref="A49" r:id="rId48" display="7851781-00"/>
+    <hyperlink ref="A50" r:id="rId49" display="A7848842"/>
+    <hyperlink ref="A51" r:id="rId50" display="7846281-01"/>
+    <hyperlink ref="A52" r:id="rId51" display="7661538"/>
+    <hyperlink ref="A53" r:id="rId52" display="7821955-00"/>
+    <hyperlink ref="A54" r:id="rId53" display="7834569-00"/>
+    <hyperlink ref="A55" r:id="rId54" display="7715012-01"/>
+    <hyperlink ref="A56" r:id="rId55" display="7715018-01"/>
+    <hyperlink ref="A57" r:id="rId56" display="7543994"/>
+    <hyperlink ref="A58" r:id="rId57" display="7760591"/>
+    <hyperlink ref="A59" r:id="rId58" display="7837870"/>
+    <hyperlink ref="A60" r:id="rId59" display="7851137"/>
+    <hyperlink ref="A61" r:id="rId60" display="7814094"/>
+    <hyperlink ref="A62" r:id="rId61" display="7643288-01"/>
+    <hyperlink ref="A63" r:id="rId62" display="TLCN8-W"/>
+    <hyperlink ref="A64" r:id="rId63" display="7683191-00"/>
+    <hyperlink ref="A65" r:id="rId64" display="TFAH-ES70/80-17"/>
+    <hyperlink ref="A66" r:id="rId65" display="TFAH-ES70/80/50-17"/>
+    <hyperlink ref="A67" r:id="rId66" display="7773877-0001"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId67"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 