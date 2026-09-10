--- v1 (2026-07-23)
+++ v2 (2026-09-10)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206" count="371">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219" count="398">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
@@ -94,50 +94,158 @@
   <si>
     <t>ION® Alarm Cable for Active Intelligent Point of Interface, 0.7 m inter-subrack connection</t>
   </si>
   <si>
     <t>Alarm cable</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7681202</t>
   </si>
   <si>
     <t>7681202</t>
   </si>
   <si>
     <t>ION® Series Power Supply Unit and Cable Kit, -40 to -70 Vdc, 850 W</t>
   </si>
   <si>
     <t>7672754-00</t>
   </si>
   <si>
     <t>ION® Interface Card Blindcover</t>
   </si>
   <si>
     <t>Cover</t>
   </si>
   <si>
+    <t>TFLN4004/4</t>
+  </si>
+  <si>
+    <t>ION®-B Series Master Optical Transceiver, 380–960 MHz</t>
+  </si>
+  <si>
+    <t>ION®-B</t>
+  </si>
+  <si>
+    <t>Master optical transceiver</t>
+  </si>
+  <si>
+    <t>TPRN64</t>
+  </si>
+  <si>
+    <t>ION®-B Series Subrack, dc</t>
+  </si>
+  <si>
+    <t>Subrack</t>
+  </si>
+  <si>
+    <t>7640681-01</t>
+  </si>
+  <si>
+    <t>ION® Power Distribution Unit</t>
+  </si>
+  <si>
+    <t>Power distribution unit</t>
+  </si>
+  <si>
+    <t>TFAH-ES70/80-37</t>
+  </si>
+  <si>
+    <t>ION®-B Series High Power Remote Unit for LMR 700 and LMR 800 Band High Power Applications</t>
+  </si>
+  <si>
+    <t>Remote unit</t>
+  </si>
+  <si>
+    <t>TFAH-ES70/80/50-37</t>
+  </si>
+  <si>
+    <t>ION®-B Series High Power Remote Unit for LMR 700, LMR 800 and UHF Band High Power Applications</t>
+  </si>
+  <si>
+    <t>7773877-0002</t>
+  </si>
+  <si>
+    <t>ION-M4 U DC AI 380-385 390-395 High Power Remote Unit for TETRA Applications</t>
+  </si>
+  <si>
+    <t>ION®-M</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7705125</t>
+  </si>
+  <si>
+    <t>7705125</t>
+  </si>
+  <si>
+    <t>Omni Indoor Antenna Clamp 1</t>
+  </si>
+  <si>
+    <t>Clamp set</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814722</t>
+  </si>
+  <si>
+    <t>7814722</t>
+  </si>
+  <si>
+    <t>Pole Mounting kit for Stadium Antennas</t>
+  </si>
+  <si>
+    <t>Accessory</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847185</t>
+  </si>
+  <si>
+    <t>7847185</t>
+  </si>
+  <si>
+    <t>Omni Absorber ground plane to improve VSWR on metal ceilings</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7850475</t>
+  </si>
+  <si>
+    <t>7850475</t>
+  </si>
+  <si>
+    <t>Omni Absorber ground plane to improve VSWR on metal ceilings (this product was designed to match the CMAX-OMF7-43-UWI53 and CMAX-OUS antennas)</t>
+  </si>
+  <si>
+    <t>7640449-01</t>
+  </si>
+  <si>
+    <t>SR 8/POI</t>
+  </si>
+  <si>
+    <t>ION® Active Intelligent Point of Interface Subrack with Guide Rails</t>
+  </si>
+  <si>
+    <t>Point of interface subrack</t>
+  </si>
+  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7693969</t>
   </si>
   <si>
     <t>7693969</t>
   </si>
   <si>
     <t>ION® Power Supply Distribution Unit, Vdc Adapter Kit</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708015</t>
   </si>
   <si>
     <t>7708015</t>
   </si>
   <si>
     <t>ION® Mains Block Kit, Vac</t>
   </si>
   <si>
     <t>Block kit</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708035</t>
   </si>
   <si>
     <t>7708035</t>
@@ -250,206 +358,200 @@
   <si>
     <t>7833623-00</t>
   </si>
   <si>
     <t>Double Notch Filter for DL 700/800 bands Public Safety</t>
   </si>
   <si>
     <t>Filter</t>
   </si>
   <si>
     <t>7845793-00</t>
   </si>
   <si>
     <t>Filter TDD 3500</t>
   </si>
   <si>
     <t>Passband filter for TDD 3500</t>
   </si>
   <si>
     <t>7843675-00</t>
   </si>
   <si>
     <t>Double Notch Filter for 900 MHz UL Protection</t>
   </si>
   <si>
-    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7705125</t>
-[...106 lines deleted...]
-  <si>
     <t>7637443-02</t>
   </si>
   <si>
     <t>ION® Series Power Supply Unit, -40 to -70 Vdc, 850 W</t>
   </si>
   <si>
     <t>7641606-01</t>
   </si>
   <si>
     <t>ION® Filler for Power Supply Unit Subrack</t>
   </si>
   <si>
     <t>Power supply subrack</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7650855</t>
   </si>
   <si>
     <t>7650855</t>
   </si>
   <si>
     <t>ION® Power Distribution Unit Upgrade Kit</t>
   </si>
   <si>
     <t>7672755-00</t>
   </si>
   <si>
     <t>ION® POI Blindcover for Intelligent Point of Interface</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708038</t>
   </si>
   <si>
     <t>7708038</t>
   </si>
   <si>
     <t>ION® Mains Block Kit, Vdc</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708019</t>
   </si>
   <si>
     <t>7708019</t>
   </si>
   <si>
     <t>ION® Mains Block Kit, Vac for PSDU</t>
   </si>
   <si>
+    <t>TFAH-ES70/80-17</t>
+  </si>
+  <si>
+    <t>TFAH-ES70/80/50-17</t>
+  </si>
+  <si>
+    <t>7715012-01</t>
+  </si>
+  <si>
+    <t>i-POI 8 x 1:2</t>
+  </si>
+  <si>
+    <t>ION® Passive Intelligent Point of Interface 8 x 1:2 Combining Module</t>
+  </si>
+  <si>
+    <t>i-POI™</t>
+  </si>
+  <si>
+    <t>Combiner</t>
+  </si>
+  <si>
+    <t>7715018-01</t>
+  </si>
+  <si>
+    <t>i-POI 4 x 1:4</t>
+  </si>
+  <si>
+    <t>ION® Passive Intelligent Point of Interface 4 x 1:4 Combining Module</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7543994</t>
+  </si>
+  <si>
+    <t>7543994</t>
+  </si>
+  <si>
+    <t>Clamp for Cell-Max™ Omnidirectional In-building Antennas</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7760591</t>
+  </si>
+  <si>
+    <t>7760591</t>
+  </si>
+  <si>
+    <t>CMAX-O-CPUSEWV53 Ceiling Mounting Kit</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7837870</t>
+  </si>
+  <si>
+    <t>7837870</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851137</t>
+  </si>
+  <si>
+    <t>7851137</t>
+  </si>
+  <si>
+    <t>Kit MID for adjustable mounting kit</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814094</t>
+  </si>
+  <si>
+    <t>7814094</t>
+  </si>
+  <si>
+    <t>HARD CEILING MOUNTING KIT</t>
+  </si>
+  <si>
+    <t>7643288-01</t>
+  </si>
+  <si>
+    <t>SR 8/POI w/o guiderails</t>
+  </si>
+  <si>
+    <t>ION® Active Intelligent Point of Interface Subrack for ION-U Applications</t>
+  </si>
+  <si>
+    <t>TLCN8-W</t>
+  </si>
+  <si>
+    <t>ION®-B Series Wideband Eight-way Splitter/Combiner</t>
+  </si>
+  <si>
+    <t>Splitter/combiner</t>
+  </si>
+  <si>
+    <t>7683191-00</t>
+  </si>
+  <si>
+    <t>ION® Power Supply Distribution Unit</t>
+  </si>
+  <si>
+    <t>7773877-0001</t>
+  </si>
+  <si>
+    <t>ION-M4 U AC AI 380-385 390-395 High Power Remote Unit for TETRA Applications</t>
+  </si>
+  <si>
     <t>7683181-01</t>
   </si>
   <si>
     <t>Wall Mounting kit UAP</t>
   </si>
   <si>
     <t>Universal Access Point Wall Mount Assembly</t>
   </si>
   <si>
     <t>7688866-00</t>
   </si>
   <si>
     <t>Blank Panel UNIV</t>
   </si>
   <si>
     <t>ERA® Blank Module, Universal Slot</t>
   </si>
   <si>
     <t>7688868-00</t>
   </si>
   <si>
     <t>Blank Panel SUI</t>
   </si>
   <si>
     <t>ERA® Blank Module, System User Interface (SUI) Slot</t>
@@ -523,156 +625,93 @@
   <si>
     <t>Wall Mounting bracket to mount a CAP L2 to a wall</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661538</t>
   </si>
   <si>
     <t>7661538</t>
   </si>
   <si>
     <t>Pole Mounting kit CAP H</t>
   </si>
   <si>
     <t>Pole Mounting Kit to mount a CAP H (M2-Cabinet) to a pole. The diameter of the pole must not exceed 120 mm.</t>
   </si>
   <si>
     <t>7821955-00</t>
   </si>
   <si>
     <t>Wall Mounting Bracket set CAP M Single (2 EA)</t>
   </si>
   <si>
     <t>Wall Mounting bracket CAP M SISO set (2 units), to mount one CAP M to a wall with each bracket</t>
   </si>
   <si>
+    <t>OC-10A0-003</t>
+  </si>
+  <si>
+    <t>Ceiling-Wall Mounting kit UAP2 C-PE</t>
+  </si>
+  <si>
+    <t>UAP2 C-PE Ceiling-Wall mounting kit to mount a UAP2 C-PE to a wall or a ceiling</t>
+  </si>
+  <si>
+    <t>OC-BA50A</t>
+  </si>
+  <si>
+    <t>Adjustable Box Support RP6100i/UAP2</t>
+  </si>
+  <si>
+    <t>RP6100i/UAP2  mounting kit to mount an RP6100i or a UAP2 to ceiling T-bars</t>
+  </si>
+  <si>
+    <t>UAP2</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7848362</t>
+  </si>
+  <si>
+    <t>7848362</t>
+  </si>
+  <si>
+    <t>Ceiling Mounting kit RP5200/UAP2 C-PE</t>
+  </si>
+  <si>
+    <t>RP5200/UAP2 C-PE ceiling mounting kit</t>
+  </si>
+  <si>
+    <t>7693816-00</t>
+  </si>
+  <si>
+    <t>Hybrid Fiber Splicing Box</t>
+  </si>
+  <si>
     <t>7834569-00</t>
   </si>
   <si>
     <t>CAP M passband filter for 700/800 DL PS</t>
-  </si>
-[...100 lines deleted...]
-    <t>ION-M4 U AC AI 380-385 390-395 High Power Remote Unit for TETRA Applications</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -773,75 +812,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J67" totalsRowShown="0">
-  <autoFilter ref="A1:J67"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J71" totalsRowShown="0">
+  <autoFilter ref="A1:J71"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item42396a-17" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637444-01" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640450-00" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7681202" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672754-00" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7693969" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708015" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708035" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7673474-01" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688867-00" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-01" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821954-01" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7831788-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7725850-01" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843668" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7851753" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661581" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847985-00" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7833623-00" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7845793-00" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7843675-00" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7705125" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814722" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847185" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7850475" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640449-01" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfln4004-4" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtprn64" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640681-01" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-37" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-37" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0002" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637443-02" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7641606-01" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7650855" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672755-00" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708038" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708019" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683181-01" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688866-00" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688868-00" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7714184-01" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7779139-00" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-02" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847984-00" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843666" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7654948-00" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851781-00" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7848842" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7846281-01" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661538" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821955-00" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7834569-00" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7715012-01" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7715018-01" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7543994" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7760591" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7837870" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851137" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814094" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7643288-01" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtlcn8-w" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683191-00" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-17" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-17" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0001" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item42396a-17" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637444-01" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640450-00" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7681202" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672754-00" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfln4004-4" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtprn64" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640681-01" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-37" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-37" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0002" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7705125" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814722" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847185" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7850475" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640449-01" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7693969" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708015" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708035" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7673474-01" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688867-00" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-01" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821954-01" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7831788-00" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7725850-01" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843668" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7851753" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661581" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847985-00" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7833623-00" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7845793-00" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7843675-00" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637443-02" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7641606-01" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7650855" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672755-00" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708038" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708019" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-17" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-17" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7715012-01" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7715018-01" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7543994" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7760591" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7837870" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851137" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814094" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7643288-01" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtlcn8-w" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683191-00" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0001" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683181-01" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688866-00" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688868-00" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7714184-01" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7779139-00" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-02" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847984-00" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843666" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7654948-00" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851781-00" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7848842" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7846281-01" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661538" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821955-00" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemoc-10a0-003" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemoc-ba50a" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7848362" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7693816-00" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7834569-00" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J67"/>
+  <dimension ref="A1:J71"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="42.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="135.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="23.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -933,516 +972,516 @@
         <v>16</v>
       </c>
       <c r="H5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
       <c r="H6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
         <v>28</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="F7" t="s">
         <v>29</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="F8" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
       <c r="H9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" t="s">
         <v>38</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="F10" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C11" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" t="s">
+        <v>41</v>
+      </c>
+      <c r="F11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="12.75">
+      <c r="A12" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" t="s">
         <v>43</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="F12" t="s">
         <v>44</v>
       </c>
-      <c r="F11" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="H13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="H14" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="H15" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>58</v>
       </c>
-      <c r="G16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" t="s">
+        <v>60</v>
+      </c>
+      <c r="C17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" t="s">
         <v>61</v>
       </c>
-      <c r="B17" t="s">
+      <c r="F17" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" t="s">
         <v>62</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" t="s">
         <v>65</v>
       </c>
-      <c r="B18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="H18" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" t="s">
         <v>68</v>
       </c>
-      <c r="B19" t="s">
+      <c r="F19" t="s">
+        <v>16</v>
+      </c>
+      <c r="H19" t="s">
         <v>69</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>72</v>
       </c>
+      <c r="F20" t="s">
+        <v>16</v>
+      </c>
       <c r="H20" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" t="s">
         <v>74</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" t="s">
         <v>75</v>
       </c>
-      <c r="C21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="H21" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" t="s">
+        <v>79</v>
+      </c>
+      <c r="C22" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" t="s">
+        <v>80</v>
+      </c>
+      <c r="F22" t="s">
+        <v>76</v>
+      </c>
+      <c r="H22" t="s">
         <v>77</v>
       </c>
-      <c r="C22" t="s">
-[...9 lines deleted...]
-    <row r="23" spans="1:8" ht="12.75">
+    </row>
+    <row r="23" spans="1:10" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
+      </c>
+      <c r="B23" t="s">
+        <v>82</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>81</v>
+        <v>83</v>
+      </c>
+      <c r="F23" t="s">
+        <v>76</v>
       </c>
       <c r="H23" t="s">
-        <v>82</v>
+        <v>84</v>
+      </c>
+      <c r="J23" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" t="s">
+        <v>87</v>
+      </c>
+      <c r="C24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" t="s">
+        <v>88</v>
+      </c>
+      <c r="F24" t="s">
+        <v>76</v>
+      </c>
+      <c r="H24" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>89</v>
+        <v>90</v>
+      </c>
+      <c r="F25" t="s">
+        <v>76</v>
       </c>
       <c r="H25" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
+      </c>
+      <c r="B26" t="s">
+        <v>82</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>92</v>
+        <v>83</v>
+      </c>
+      <c r="F26" t="s">
+        <v>76</v>
       </c>
       <c r="H26" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" t="s">
         <v>94</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="G27" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="H27" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>97</v>
       </c>
+      <c r="B28" t="s">
+        <v>98</v>
+      </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F28" t="s">
-        <v>99</v>
+        <v>76</v>
       </c>
       <c r="H28" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>101</v>
       </c>
+      <c r="B29" t="s">
+        <v>102</v>
+      </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F29" t="s">
-        <v>99</v>
+        <v>76</v>
       </c>
       <c r="H29" t="s">
-        <v>103</v>
+        <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>104</v>
       </c>
+      <c r="B30" t="s">
+        <v>105</v>
+      </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F30" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="H30" t="s">
-        <v>106</v>
+        <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>108</v>
       </c>
-      <c r="F31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H31" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>110</v>
       </c>
+      <c r="B32" t="s">
+        <v>111</v>
+      </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F32" t="s">
-        <v>99</v>
+        <v>76</v>
       </c>
       <c r="H32" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="F33" t="s">
         <v>114</v>
       </c>
       <c r="H33" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>116</v>
       </c>
       <c r="F34" t="s">
         <v>16</v>
       </c>
       <c r="H34" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
@@ -1487,644 +1526,734 @@
       </c>
       <c r="D37" t="s">
         <v>124</v>
       </c>
       <c r="F37" t="s">
         <v>16</v>
       </c>
       <c r="H37" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
         <v>127</v>
       </c>
       <c r="F38" t="s">
         <v>16</v>
       </c>
       <c r="H38" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
         <v>130</v>
       </c>
       <c r="F39" t="s">
         <v>16</v>
       </c>
       <c r="H39" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>133</v>
+        <v>38</v>
       </c>
       <c r="F40" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H40" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>136</v>
+        <v>41</v>
       </c>
       <c r="F41" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H41" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B42" t="s">
+        <v>134</v>
+      </c>
+      <c r="C42" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" t="s">
+        <v>135</v>
+      </c>
+      <c r="F42" t="s">
+        <v>136</v>
+      </c>
+      <c r="H42" t="s">
         <v>137</v>
-      </c>
-[...13 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B43" t="s">
+        <v>139</v>
+      </c>
+      <c r="C43" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" t="s">
         <v>140</v>
       </c>
-      <c r="B43" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F43" t="s">
-        <v>40</v>
+        <v>136</v>
       </c>
       <c r="H43" t="s">
-        <v>48</v>
+        <v>137</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C44" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" t="s">
         <v>143</v>
       </c>
-      <c r="C44" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H44" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>146</v>
       </c>
       <c r="H45" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="H46" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>151</v>
       </c>
       <c r="H47" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>154</v>
       </c>
       <c r="H48" t="s">
-        <v>153</v>
+        <v>84</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B49" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="H49" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B50" t="s">
         <v>158</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
         <v>159</v>
       </c>
       <c r="F50" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H50" t="s">
-        <v>48</v>
+        <v>160</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B51" t="s">
         <v>161</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
         <v>162</v>
       </c>
       <c r="F51" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="H51" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C52" t="s">
+        <v>11</v>
+      </c>
+      <c r="D52" t="s">
         <v>164</v>
       </c>
-      <c r="B52" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F52" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="H52" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B53" t="s">
+        <v>166</v>
+      </c>
+      <c r="C53" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" t="s">
         <v>167</v>
       </c>
-      <c r="B53" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F53" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="H53" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B54" t="s">
+        <v>169</v>
+      </c>
+      <c r="C54" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" t="s">
         <v>170</v>
       </c>
-      <c r="C54" t="s">
-[...3 lines deleted...]
-        <v>171</v>
+      <c r="F54" t="s">
+        <v>76</v>
       </c>
       <c r="H54" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B55" t="s">
         <v>172</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" t="s">
         <v>173</v>
       </c>
-      <c r="C55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F55" t="s">
-        <v>175</v>
+        <v>76</v>
       </c>
       <c r="H55" t="s">
-        <v>176</v>
+        <v>77</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B56" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="F56" t="s">
-        <v>175</v>
+        <v>76</v>
       </c>
       <c r="H56" t="s">
-        <v>176</v>
+        <v>84</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>182</v>
+        <v>178</v>
+      </c>
+      <c r="F57" t="s">
+        <v>76</v>
       </c>
       <c r="H57" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>184</v>
+        <v>179</v>
+      </c>
+      <c r="B58" t="s">
+        <v>82</v>
       </c>
       <c r="C58" t="s">
         <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>185</v>
+        <v>83</v>
+      </c>
+      <c r="F58" t="s">
+        <v>76</v>
       </c>
       <c r="H58" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>187</v>
+        <v>180</v>
+      </c>
+      <c r="B59" t="s">
+        <v>181</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>85</v>
+        <v>182</v>
+      </c>
+      <c r="F59" t="s">
+        <v>76</v>
       </c>
       <c r="H59" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>190</v>
+        <v>184</v>
+      </c>
+      <c r="G60" t="s">
+        <v>95</v>
       </c>
       <c r="H60" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>192</v>
+        <v>185</v>
+      </c>
+      <c r="B61" t="s">
+        <v>186</v>
       </c>
       <c r="C61" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>193</v>
+        <v>186</v>
+      </c>
+      <c r="F61" t="s">
+        <v>76</v>
       </c>
       <c r="H61" t="s">
-        <v>48</v>
+        <v>187</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="B62" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="F62" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="H62" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>197</v>
+        <v>191</v>
+      </c>
+      <c r="B63" t="s">
+        <v>192</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="F63" t="s">
-        <v>99</v>
+        <v>76</v>
       </c>
       <c r="H63" t="s">
-        <v>199</v>
+        <v>84</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>200</v>
+        <v>194</v>
+      </c>
+      <c r="B64" t="s">
+        <v>195</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="F64" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="H64" t="s">
-        <v>106</v>
+        <v>84</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>202</v>
+        <v>198</v>
+      </c>
+      <c r="B65" t="s">
+        <v>199</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>108</v>
+        <v>200</v>
       </c>
       <c r="F65" t="s">
-        <v>99</v>
+        <v>76</v>
       </c>
       <c r="H65" t="s">
-        <v>109</v>
+        <v>84</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B66" t="s">
+        <v>202</v>
+      </c>
+      <c r="C66" t="s">
+        <v>11</v>
+      </c>
+      <c r="D66" t="s">
         <v>203</v>
       </c>
-      <c r="C66" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F66" t="s">
-        <v>99</v>
+        <v>76</v>
       </c>
       <c r="H66" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:8" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>204</v>
       </c>
+      <c r="B67" t="s">
+        <v>205</v>
+      </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F67" t="s">
-        <v>114</v>
+        <v>76</v>
       </c>
       <c r="H67" t="s">
+        <v>84</v>
+      </c>
+      <c r="J67" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="12.75">
+      <c r="A68" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B68" t="s">
+        <v>208</v>
+      </c>
+      <c r="C68" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" t="s">
+        <v>209</v>
+      </c>
+      <c r="F68" t="s">
+        <v>76</v>
+      </c>
+      <c r="G68" t="s">
+        <v>210</v>
+      </c>
+      <c r="H68" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="12.75">
+      <c r="A69" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B69" t="s">
+        <v>213</v>
+      </c>
+      <c r="C69" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" t="s">
+        <v>214</v>
+      </c>
+      <c r="F69" t="s">
+        <v>76</v>
+      </c>
+      <c r="H69" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="12.75">
+      <c r="A70" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B70" t="s">
+        <v>216</v>
+      </c>
+      <c r="C70" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" t="s">
+        <v>216</v>
+      </c>
+      <c r="F70" t="s">
+        <v>76</v>
+      </c>
+      <c r="H70" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="12.75">
+      <c r="A71" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C71" t="s">
+        <v>11</v>
+      </c>
+      <c r="D71" t="s">
+        <v>218</v>
+      </c>
+      <c r="H71" t="s">
         <v>109</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="42396A-17"/>
     <hyperlink ref="A3" r:id="rId2" display="7637444-01"/>
     <hyperlink ref="A4" r:id="rId3" display="7640450-00"/>
     <hyperlink ref="A5" r:id="rId4" display="7681202"/>
     <hyperlink ref="A6" r:id="rId5" display="7672754-00"/>
-    <hyperlink ref="A7" r:id="rId6" display="7693969"/>
-[...25 lines deleted...]
-    <hyperlink ref="A33" r:id="rId32" display="7773877-0002"/>
+    <hyperlink ref="A7" r:id="rId6" display="TFLN4004/4"/>
+    <hyperlink ref="A8" r:id="rId7" display="TPRN64"/>
+    <hyperlink ref="A9" r:id="rId8" display="7640681-01"/>
+    <hyperlink ref="A10" r:id="rId9" display="TFAH-ES70/80-37"/>
+    <hyperlink ref="A11" r:id="rId10" display="TFAH-ES70/80/50-37"/>
+    <hyperlink ref="A12" r:id="rId11" display="7773877-0002"/>
+    <hyperlink ref="A13" r:id="rId12" display="7705125"/>
+    <hyperlink ref="A14" r:id="rId13" display="7814722"/>
+    <hyperlink ref="A15" r:id="rId14" display="7847185"/>
+    <hyperlink ref="A16" r:id="rId15" display="7850475"/>
+    <hyperlink ref="A17" r:id="rId16" display="7640449-01"/>
+    <hyperlink ref="A18" r:id="rId17" display="7693969"/>
+    <hyperlink ref="A19" r:id="rId18" display="7708015"/>
+    <hyperlink ref="A20" r:id="rId19" display="7708035"/>
+    <hyperlink ref="A21" r:id="rId20" display="7673474-01"/>
+    <hyperlink ref="A22" r:id="rId21" display="7688867-00"/>
+    <hyperlink ref="A23" r:id="rId22" display="7683182-01"/>
+    <hyperlink ref="A24" r:id="rId23" display="7821954-01"/>
+    <hyperlink ref="A25" r:id="rId24" display="7831788-00"/>
+    <hyperlink ref="A26" r:id="rId25" display="7725850-01"/>
+    <hyperlink ref="A27" r:id="rId26" display="A7843668"/>
+    <hyperlink ref="A28" r:id="rId27" display="A7851753"/>
+    <hyperlink ref="A29" r:id="rId28" display="7661581"/>
+    <hyperlink ref="A30" r:id="rId29" display="7847985-00"/>
+    <hyperlink ref="A31" r:id="rId30" display="7833623-00"/>
+    <hyperlink ref="A32" r:id="rId31" display="7845793-00"/>
+    <hyperlink ref="A33" r:id="rId32" display="7843675-00"/>
     <hyperlink ref="A34" r:id="rId33" display="7637443-02"/>
     <hyperlink ref="A35" r:id="rId34" display="7641606-01"/>
     <hyperlink ref="A36" r:id="rId35" display="7650855"/>
     <hyperlink ref="A37" r:id="rId36" display="7672755-00"/>
     <hyperlink ref="A38" r:id="rId37" display="7708038"/>
     <hyperlink ref="A39" r:id="rId38" display="7708019"/>
-    <hyperlink ref="A40" r:id="rId39" display="7683181-01"/>
-[...26 lines deleted...]
-    <hyperlink ref="A67" r:id="rId66" display="7773877-0001"/>
+    <hyperlink ref="A40" r:id="rId39" display="TFAH-ES70/80-17"/>
+    <hyperlink ref="A41" r:id="rId40" display="TFAH-ES70/80/50-17"/>
+    <hyperlink ref="A42" r:id="rId41" display="7715012-01"/>
+    <hyperlink ref="A43" r:id="rId42" display="7715018-01"/>
+    <hyperlink ref="A44" r:id="rId43" display="7543994"/>
+    <hyperlink ref="A45" r:id="rId44" display="7760591"/>
+    <hyperlink ref="A46" r:id="rId45" display="7837870"/>
+    <hyperlink ref="A47" r:id="rId46" display="7851137"/>
+    <hyperlink ref="A48" r:id="rId47" display="7814094"/>
+    <hyperlink ref="A49" r:id="rId48" display="7643288-01"/>
+    <hyperlink ref="A50" r:id="rId49" display="TLCN8-W"/>
+    <hyperlink ref="A51" r:id="rId50" display="7683191-00"/>
+    <hyperlink ref="A52" r:id="rId51" display="7773877-0001"/>
+    <hyperlink ref="A53" r:id="rId52" display="7683181-01"/>
+    <hyperlink ref="A54" r:id="rId53" display="7688866-00"/>
+    <hyperlink ref="A55" r:id="rId54" display="7688868-00"/>
+    <hyperlink ref="A56" r:id="rId55" display="7714184-01"/>
+    <hyperlink ref="A57" r:id="rId56" display="7779139-00"/>
+    <hyperlink ref="A58" r:id="rId57" display="7683182-02"/>
+    <hyperlink ref="A59" r:id="rId58" display="7847984-00"/>
+    <hyperlink ref="A60" r:id="rId59" display="A7843666"/>
+    <hyperlink ref="A61" r:id="rId60" display="7654948-00"/>
+    <hyperlink ref="A62" r:id="rId61" display="7851781-00"/>
+    <hyperlink ref="A63" r:id="rId62" display="A7848842"/>
+    <hyperlink ref="A64" r:id="rId63" display="7846281-01"/>
+    <hyperlink ref="A65" r:id="rId64" display="7661538"/>
+    <hyperlink ref="A66" r:id="rId65" display="7821955-00"/>
+    <hyperlink ref="A67" r:id="rId66" display="OC-10A0-003"/>
+    <hyperlink ref="A68" r:id="rId67" display="OC-BA50A"/>
+    <hyperlink ref="A69" r:id="rId68" display="7848362"/>
+    <hyperlink ref="A70" r:id="rId69" display="7693816-00"/>
+    <hyperlink ref="A71" r:id="rId70" display="7834569-00"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId67"/>
+    <tablePart r:id="rId71"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>