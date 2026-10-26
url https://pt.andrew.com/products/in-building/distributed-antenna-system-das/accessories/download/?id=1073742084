--- v2 (2026-09-10)
+++ v3 (2026-10-26)
@@ -43,209 +43,209 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7705125</t>
+  </si>
+  <si>
+    <t>7705125</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Omni Indoor Antenna Clamp 1</t>
+  </si>
+  <si>
+    <t>Clamp set</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814722</t>
+  </si>
+  <si>
+    <t>7814722</t>
+  </si>
+  <si>
+    <t>Pole Mounting kit for Stadium Antennas</t>
+  </si>
+  <si>
+    <t>Accessory</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847185</t>
+  </si>
+  <si>
+    <t>7847185</t>
+  </si>
+  <si>
+    <t>Omni Absorber ground plane to improve VSWR on metal ceilings</t>
+  </si>
+  <si>
+    <t>Cover</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7850475</t>
+  </si>
+  <si>
+    <t>7850475</t>
+  </si>
+  <si>
+    <t>Omni Absorber ground plane to improve VSWR on metal ceilings (this product was designed to match the CMAX-OMF7-43-UWI53 and CMAX-OUS antennas)</t>
+  </si>
+  <si>
+    <t>7640449-01</t>
+  </si>
+  <si>
+    <t>SR 8/POI</t>
+  </si>
+  <si>
+    <t>ION® Active Intelligent Point of Interface Subrack with Guide Rails</t>
+  </si>
+  <si>
+    <t>ION®</t>
+  </si>
+  <si>
+    <t>Point of interface subrack</t>
+  </si>
+  <si>
+    <t>TFLN4004/4</t>
+  </si>
+  <si>
+    <t>ION®-B Series Master Optical Transceiver, 380–960 MHz</t>
+  </si>
+  <si>
+    <t>ION®-B</t>
+  </si>
+  <si>
+    <t>Master optical transceiver</t>
+  </si>
+  <si>
+    <t>TPRN64</t>
+  </si>
+  <si>
+    <t>ION®-B Series Subrack, dc</t>
+  </si>
+  <si>
+    <t>Subrack</t>
+  </si>
+  <si>
+    <t>7640681-01</t>
+  </si>
+  <si>
+    <t>ION® Power Distribution Unit</t>
+  </si>
+  <si>
+    <t>Power distribution unit</t>
+  </si>
+  <si>
+    <t>TFAH-ES70/80-37</t>
+  </si>
+  <si>
+    <t>ION®-B Series High Power Remote Unit for LMR 700 and LMR 800 Band High Power Applications</t>
+  </si>
+  <si>
+    <t>Remote unit</t>
+  </si>
+  <si>
+    <t>TFAH-ES70/80/50-37</t>
+  </si>
+  <si>
+    <t>ION®-B Series High Power Remote Unit for LMR 700, LMR 800 and UHF Band High Power Applications</t>
+  </si>
+  <si>
+    <t>7773877-0002</t>
+  </si>
+  <si>
+    <t>ION-M4 U DC AI 380-385 390-395 High Power Remote Unit for TETRA Applications</t>
+  </si>
+  <si>
+    <t>ION®-M</t>
+  </si>
+  <si>
     <t>42396A-17</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>ION Bracket for Passive Device</t>
   </si>
   <si>
     <t>Bracket kit</t>
   </si>
   <si>
     <t>7637444-01</t>
   </si>
   <si>
     <t>ION® Series Power Supply Unit, 100–240 Vac, 850 W</t>
   </si>
   <si>
-    <t>ION®</t>
-[...1 lines deleted...]
-  <si>
     <t>Power supply</t>
   </si>
   <si>
     <t>7640450-00</t>
   </si>
   <si>
     <t>ION® Alarm Cable for Active Intelligent Point of Interface, 0.7 m inter-subrack connection</t>
   </si>
   <si>
     <t>Alarm cable</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7681202</t>
   </si>
   <si>
     <t>7681202</t>
   </si>
   <si>
     <t>ION® Series Power Supply Unit and Cable Kit, -40 to -70 Vdc, 850 W</t>
   </si>
   <si>
     <t>7672754-00</t>
   </si>
   <si>
     <t>ION® Interface Card Blindcover</t>
   </si>
   <si>
-    <t>Cover</t>
-[...109 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7693969</t>
   </si>
   <si>
     <t>7693969</t>
   </si>
   <si>
     <t>ION® Power Supply Distribution Unit, Vdc Adapter Kit</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708015</t>
   </si>
   <si>
     <t>7708015</t>
   </si>
   <si>
     <t>ION® Mains Block Kit, Vac</t>
   </si>
   <si>
     <t>Block kit</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708035</t>
   </si>
   <si>
     <t>7708035</t>
@@ -358,360 +358,360 @@
   <si>
     <t>7833623-00</t>
   </si>
   <si>
     <t>Double Notch Filter for DL 700/800 bands Public Safety</t>
   </si>
   <si>
     <t>Filter</t>
   </si>
   <si>
     <t>7845793-00</t>
   </si>
   <si>
     <t>Filter TDD 3500</t>
   </si>
   <si>
     <t>Passband filter for TDD 3500</t>
   </si>
   <si>
     <t>7843675-00</t>
   </si>
   <si>
     <t>Double Notch Filter for 900 MHz UL Protection</t>
   </si>
   <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7543994</t>
+  </si>
+  <si>
+    <t>7543994</t>
+  </si>
+  <si>
+    <t>Clamp for Cell-Max™ Omnidirectional In-building Antennas</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7760591</t>
+  </si>
+  <si>
+    <t>7760591</t>
+  </si>
+  <si>
+    <t>CMAX-O-CPUSEWV53 Ceiling Mounting Kit</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7837870</t>
+  </si>
+  <si>
+    <t>7837870</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851137</t>
+  </si>
+  <si>
+    <t>7851137</t>
+  </si>
+  <si>
+    <t>Kit MID for adjustable mounting kit</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814094</t>
+  </si>
+  <si>
+    <t>7814094</t>
+  </si>
+  <si>
+    <t>HARD CEILING MOUNTING KIT</t>
+  </si>
+  <si>
+    <t>7643288-01</t>
+  </si>
+  <si>
+    <t>SR 8/POI w/o guiderails</t>
+  </si>
+  <si>
+    <t>ION® Active Intelligent Point of Interface Subrack for ION-U Applications</t>
+  </si>
+  <si>
+    <t>TLCN8-W</t>
+  </si>
+  <si>
+    <t>ION®-B Series Wideband Eight-way Splitter/Combiner</t>
+  </si>
+  <si>
+    <t>Splitter/combiner</t>
+  </si>
+  <si>
+    <t>7683191-00</t>
+  </si>
+  <si>
+    <t>ION® Power Supply Distribution Unit</t>
+  </si>
+  <si>
+    <t>TFAH-ES70/80-17</t>
+  </si>
+  <si>
+    <t>TFAH-ES70/80/50-17</t>
+  </si>
+  <si>
+    <t>7773877-0001</t>
+  </si>
+  <si>
+    <t>ION-M4 U AC AI 380-385 390-395 High Power Remote Unit for TETRA Applications</t>
+  </si>
+  <si>
     <t>7637443-02</t>
   </si>
   <si>
     <t>ION® Series Power Supply Unit, -40 to -70 Vdc, 850 W</t>
   </si>
   <si>
     <t>7641606-01</t>
   </si>
   <si>
     <t>ION® Filler for Power Supply Unit Subrack</t>
   </si>
   <si>
     <t>Power supply subrack</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7650855</t>
   </si>
   <si>
     <t>7650855</t>
   </si>
   <si>
     <t>ION® Power Distribution Unit Upgrade Kit</t>
   </si>
   <si>
     <t>7672755-00</t>
   </si>
   <si>
     <t>ION® POI Blindcover for Intelligent Point of Interface</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708038</t>
   </si>
   <si>
     <t>7708038</t>
   </si>
   <si>
     <t>ION® Mains Block Kit, Vdc</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708019</t>
   </si>
   <si>
     <t>7708019</t>
   </si>
   <si>
     <t>ION® Mains Block Kit, Vac for PSDU</t>
   </si>
   <si>
-    <t>TFAH-ES70/80-17</t>
-[...2 lines deleted...]
-    <t>TFAH-ES70/80/50-17</t>
+    <t>7683181-01</t>
+  </si>
+  <si>
+    <t>Wall Mounting kit UAP</t>
+  </si>
+  <si>
+    <t>Universal Access Point Wall Mount Assembly</t>
+  </si>
+  <si>
+    <t>7688866-00</t>
+  </si>
+  <si>
+    <t>Blank Panel UNIV</t>
+  </si>
+  <si>
+    <t>ERA® Blank Module, Universal Slot</t>
+  </si>
+  <si>
+    <t>7688868-00</t>
+  </si>
+  <si>
+    <t>Blank Panel SUI</t>
+  </si>
+  <si>
+    <t>ERA® Blank Module, System User Interface (SUI) Slot</t>
+  </si>
+  <si>
+    <t>7714184-01</t>
+  </si>
+  <si>
+    <t>Quick Release Ceiling Mounting kit UAP</t>
+  </si>
+  <si>
+    <t>UAP Universal Access Point Quick Release Ceiling Mount Assembly (1/2" and 3/4")</t>
+  </si>
+  <si>
+    <t>7779139-00</t>
+  </si>
+  <si>
+    <t>Diplexer for ERA® 614-896 &amp; 1695-2200 MHz Outdoor Applications</t>
+  </si>
+  <si>
+    <t>7683182-02</t>
+  </si>
+  <si>
+    <t>7847984-00</t>
+  </si>
+  <si>
+    <t>Mounting Bracket Dual CAP MX</t>
+  </si>
+  <si>
+    <t>CAP MX Mounting Bracket Dual to mount 2 CAP MX to a wall</t>
+  </si>
+  <si>
+    <t>A7843666</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode LC/UPC, 3dB</t>
+  </si>
+  <si>
+    <t>7654948-00</t>
+  </si>
+  <si>
+    <t>Universal 19"-Rack Cable Tray</t>
+  </si>
+  <si>
+    <t>Cable holder kit</t>
+  </si>
+  <si>
+    <t>7851781-00</t>
+  </si>
+  <si>
+    <t>Wall Mounting Bracket CAP M2</t>
+  </si>
+  <si>
+    <t>Wall mounting bracket to mount a CAP M2 to a wall</t>
+  </si>
+  <si>
+    <t>A7848842</t>
+  </si>
+  <si>
+    <t>Wall Mounting Bracket set (2 EA) single CAP L2</t>
+  </si>
+  <si>
+    <t>2 CAP L2 wall mounting brackets single to mount one CAP L2 to a wall with each of the brackets</t>
+  </si>
+  <si>
+    <t>7846281-01</t>
+  </si>
+  <si>
+    <t>Wall Mounting bracket CAP L2</t>
+  </si>
+  <si>
+    <t>Wall Mounting bracket to mount a CAP L2 to a wall</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661538</t>
+  </si>
+  <si>
+    <t>7661538</t>
+  </si>
+  <si>
+    <t>Pole Mounting kit CAP H</t>
+  </si>
+  <si>
+    <t>Pole Mounting Kit to mount a CAP H (M2-Cabinet) to a pole. The diameter of the pole must not exceed 120 mm.</t>
+  </si>
+  <si>
+    <t>7821955-00</t>
+  </si>
+  <si>
+    <t>Wall Mounting Bracket set CAP M Single (2 EA)</t>
+  </si>
+  <si>
+    <t>Wall Mounting bracket CAP M SISO set (2 units), to mount one CAP M to a wall with each bracket</t>
+  </si>
+  <si>
+    <t>OC-10A0-003</t>
+  </si>
+  <si>
+    <t>Ceiling-Wall Mounting kit UAP2 C-PE</t>
+  </si>
+  <si>
+    <t>UAP2 C-PE Ceiling-Wall mounting kit to mount a UAP2 C-PE to a wall or a ceiling</t>
+  </si>
+  <si>
+    <t>OC-BA50A</t>
+  </si>
+  <si>
+    <t>Adjustable Box Support RP6100i/UAP2</t>
+  </si>
+  <si>
+    <t>RP6100i/UAP2  mounting kit to mount an RP6100i or a UAP2 to ceiling T-bars</t>
+  </si>
+  <si>
+    <t>UAP2</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7848362</t>
+  </si>
+  <si>
+    <t>7848362</t>
+  </si>
+  <si>
+    <t>Ceiling Mounting kit RP5200/UAP2 C-PE</t>
+  </si>
+  <si>
+    <t>RP5200/UAP2 C-PE ceiling mounting kit</t>
+  </si>
+  <si>
+    <t>7693816-00</t>
+  </si>
+  <si>
+    <t>Hybrid Fiber Splicing Box</t>
+  </si>
+  <si>
+    <t>7834569-00</t>
+  </si>
+  <si>
+    <t>CAP M passband filter for 700/800 DL PS</t>
   </si>
   <si>
     <t>7715012-01</t>
   </si>
   <si>
     <t>i-POI 8 x 1:2</t>
   </si>
   <si>
     <t>ION® Passive Intelligent Point of Interface 8 x 1:2 Combining Module</t>
   </si>
   <si>
     <t>i-POI™</t>
   </si>
   <si>
     <t>Combiner</t>
   </si>
   <si>
     <t>7715018-01</t>
   </si>
   <si>
     <t>i-POI 4 x 1:4</t>
   </si>
   <si>
     <t>ION® Passive Intelligent Point of Interface 4 x 1:4 Combining Module</t>
-  </si>
-[...232 lines deleted...]
-    <t>CAP M passband filter for 700/800 DL PS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -830,51 +830,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J71" totalsRowShown="0">
   <autoFilter ref="A1:J71"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item42396a-17" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637444-01" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640450-00" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7681202" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672754-00" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfln4004-4" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtprn64" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640681-01" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-37" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-37" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0002" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7705125" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814722" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847185" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7850475" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640449-01" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7693969" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708015" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708035" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7673474-01" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688867-00" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-01" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821954-01" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7831788-00" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7725850-01" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843668" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7851753" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661581" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847985-00" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7833623-00" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7845793-00" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7843675-00" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637443-02" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7641606-01" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7650855" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672755-00" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708038" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708019" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-17" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-17" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7715012-01" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7715018-01" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7543994" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7760591" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7837870" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851137" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814094" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7643288-01" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtlcn8-w" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683191-00" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0001" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683181-01" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688866-00" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688868-00" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7714184-01" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7779139-00" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-02" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847984-00" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843666" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7654948-00" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851781-00" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7848842" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7846281-01" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661538" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821955-00" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemoc-10a0-003" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemoc-ba50a" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7848362" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7693816-00" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7834569-00" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7705125" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814722" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847185" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7850475" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640449-01" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfln4004-4" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtprn64" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640681-01" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-37" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-37" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0002" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item42396a-17" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637444-01" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640450-00" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7681202" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672754-00" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7693969" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708015" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708035" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7673474-01" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688867-00" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-01" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821954-01" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7831788-00" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7725850-01" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843668" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7851753" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661581" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847985-00" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7833623-00" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7845793-00" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7843675-00" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7543994" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7760591" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7837870" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851137" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814094" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7643288-01" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtlcn8-w" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683191-00" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-17" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-17" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0001" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637443-02" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7641606-01" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7650855" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672755-00" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708038" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708019" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683181-01" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688866-00" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688868-00" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7714184-01" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7779139-00" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-02" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847984-00" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843666" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7654948-00" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851781-00" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7848842" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7846281-01" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661538" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821955-00" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemoc-10a0-003" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemoc-ba50a" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7848362" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7693816-00" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7834569-00" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7715012-01" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7715018-01" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J71"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="42.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="135.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="23.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -890,1367 +890,1367 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
+        <v>27</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H6" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="H7" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F8" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="H8" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H9" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F10" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="H10" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F11" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="H11" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D12" t="s">
+        <v>47</v>
+      </c>
+      <c r="F12" t="s">
+        <v>48</v>
+      </c>
+      <c r="H12" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="H13" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D14" t="s">
-        <v>51</v>
+        <v>53</v>
+      </c>
+      <c r="F14" t="s">
+        <v>29</v>
       </c>
       <c r="H14" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>55</v>
+        <v>56</v>
+      </c>
+      <c r="F15" t="s">
+        <v>29</v>
       </c>
       <c r="H15" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>58</v>
+        <v>60</v>
+      </c>
+      <c r="F16" t="s">
+        <v>29</v>
       </c>
       <c r="H16" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F17" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H17" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D18" t="s">
         <v>65</v>
       </c>
       <c r="F18" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H18" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C19" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D19" t="s">
         <v>68</v>
       </c>
       <c r="F19" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H19" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D20" t="s">
         <v>72</v>
       </c>
       <c r="F20" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H20" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D21" t="s">
         <v>75</v>
       </c>
       <c r="F21" t="s">
         <v>76</v>
       </c>
       <c r="H21" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D22" t="s">
         <v>80</v>
       </c>
       <c r="F22" t="s">
         <v>76</v>
       </c>
       <c r="H22" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B23" t="s">
         <v>82</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D23" t="s">
         <v>83</v>
       </c>
       <c r="F23" t="s">
         <v>76</v>
       </c>
       <c r="H23" t="s">
         <v>84</v>
       </c>
       <c r="J23" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B24" t="s">
         <v>87</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D24" t="s">
         <v>88</v>
       </c>
       <c r="F24" t="s">
         <v>76</v>
       </c>
       <c r="H24" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D25" t="s">
         <v>90</v>
       </c>
       <c r="F25" t="s">
         <v>76</v>
       </c>
       <c r="H25" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B26" t="s">
         <v>82</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D26" t="s">
         <v>83</v>
       </c>
       <c r="F26" t="s">
         <v>76</v>
       </c>
       <c r="H26" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D27" t="s">
         <v>94</v>
       </c>
       <c r="G27" t="s">
         <v>95</v>
       </c>
       <c r="H27" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B28" t="s">
         <v>98</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D28" t="s">
         <v>99</v>
       </c>
       <c r="F28" t="s">
         <v>76</v>
       </c>
       <c r="H28" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B29" t="s">
         <v>102</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D29" t="s">
         <v>103</v>
       </c>
       <c r="F29" t="s">
         <v>76</v>
       </c>
       <c r="H29" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B30" t="s">
         <v>105</v>
       </c>
       <c r="C30" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D30" t="s">
         <v>106</v>
       </c>
       <c r="F30" t="s">
         <v>76</v>
       </c>
       <c r="H30" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D31" t="s">
         <v>108</v>
       </c>
       <c r="H31" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B32" t="s">
         <v>111</v>
       </c>
       <c r="C32" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D32" t="s">
         <v>112</v>
       </c>
       <c r="F32" t="s">
         <v>76</v>
       </c>
       <c r="H32" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C33" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D33" t="s">
         <v>114</v>
       </c>
       <c r="H33" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D34" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>117</v>
       </c>
       <c r="H34" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D35" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>120</v>
       </c>
       <c r="H35" t="s">
-        <v>119</v>
+        <v>84</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C36" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D36" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H36" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D37" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>125</v>
       </c>
       <c r="H37" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C38" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D38" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>128</v>
       </c>
       <c r="H38" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>129</v>
       </c>
+      <c r="B39" t="s">
+        <v>130</v>
+      </c>
       <c r="C39" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D39" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F39" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H39" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C40" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D40" t="s">
-        <v>38</v>
+        <v>133</v>
       </c>
       <c r="F40" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="H40" t="s">
-        <v>39</v>
+        <v>134</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C41" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D41" t="s">
-        <v>41</v>
+        <v>136</v>
       </c>
       <c r="F41" t="s">
         <v>29</v>
       </c>
       <c r="H41" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D42" t="s">
-        <v>135</v>
+        <v>42</v>
       </c>
       <c r="F42" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="H42" t="s">
-        <v>137</v>
+        <v>43</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D43" t="s">
-        <v>140</v>
+        <v>45</v>
       </c>
       <c r="F43" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="H43" t="s">
-        <v>137</v>
+        <v>43</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C44" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D44" t="s">
-        <v>143</v>
+        <v>140</v>
+      </c>
+      <c r="F44" t="s">
+        <v>48</v>
       </c>
       <c r="H44" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C45" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>146</v>
+        <v>142</v>
+      </c>
+      <c r="F45" t="s">
+        <v>29</v>
       </c>
       <c r="H45" t="s">
-        <v>84</v>
+        <v>54</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="C46" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D46" t="s">
-        <v>51</v>
+        <v>144</v>
+      </c>
+      <c r="F46" t="s">
+        <v>29</v>
       </c>
       <c r="H46" t="s">
-        <v>52</v>
+        <v>145</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D47" t="s">
-        <v>151</v>
+        <v>148</v>
+      </c>
+      <c r="F47" t="s">
+        <v>29</v>
       </c>
       <c r="H47" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="C48" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D48" t="s">
-        <v>154</v>
+        <v>150</v>
+      </c>
+      <c r="F48" t="s">
+        <v>29</v>
       </c>
       <c r="H48" t="s">
-        <v>84</v>
+        <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="C49" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D49" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="F49" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H49" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C50" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D50" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="F50" t="s">
         <v>29</v>
       </c>
       <c r="H50" t="s">
-        <v>160</v>
+        <v>69</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>161</v>
+        <v>157</v>
+      </c>
+      <c r="B51" t="s">
+        <v>158</v>
       </c>
       <c r="C51" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D51" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="F51" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="H51" t="s">
-        <v>36</v>
+        <v>84</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>163</v>
+        <v>160</v>
+      </c>
+      <c r="B52" t="s">
+        <v>161</v>
       </c>
       <c r="C52" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D52" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="F52" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="H52" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B53" t="s">
+        <v>164</v>
+      </c>
+      <c r="C53" t="s">
+        <v>12</v>
+      </c>
+      <c r="D53" t="s">
         <v>165</v>
       </c>
-      <c r="B53" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F53" t="s">
         <v>76</v>
       </c>
       <c r="H53" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B54" t="s">
+        <v>167</v>
+      </c>
+      <c r="C54" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" t="s">
         <v>168</v>
       </c>
-      <c r="B54" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F54" t="s">
         <v>76</v>
       </c>
       <c r="H54" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C55" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D55" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F55" t="s">
         <v>76</v>
       </c>
       <c r="H55" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B56" t="s">
-        <v>175</v>
+        <v>82</v>
       </c>
       <c r="C56" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D56" t="s">
-        <v>176</v>
+        <v>83</v>
       </c>
       <c r="F56" t="s">
         <v>76</v>
       </c>
       <c r="H56" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>177</v>
+        <v>172</v>
+      </c>
+      <c r="B57" t="s">
+        <v>173</v>
       </c>
       <c r="C57" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D57" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="F57" t="s">
         <v>76</v>
       </c>
       <c r="H57" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>175</v>
       </c>
       <c r="C58" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D58" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>176</v>
+      </c>
+      <c r="G58" t="s">
+        <v>95</v>
       </c>
       <c r="H58" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="B59" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C59" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D59" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="F59" t="s">
         <v>76</v>
       </c>
       <c r="H59" t="s">
-        <v>84</v>
+        <v>179</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>183</v>
+        <v>180</v>
+      </c>
+      <c r="B60" t="s">
+        <v>181</v>
       </c>
       <c r="C60" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D60" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>182</v>
+      </c>
+      <c r="F60" t="s">
+        <v>76</v>
       </c>
       <c r="H60" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B61" t="s">
+        <v>184</v>
+      </c>
+      <c r="C61" t="s">
+        <v>12</v>
+      </c>
+      <c r="D61" t="s">
         <v>185</v>
       </c>
-      <c r="B61" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F61" t="s">
         <v>76</v>
       </c>
       <c r="H61" t="s">
-        <v>187</v>
+        <v>84</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B62" t="s">
+        <v>187</v>
+      </c>
+      <c r="C62" t="s">
+        <v>12</v>
+      </c>
+      <c r="D62" t="s">
         <v>188</v>
-      </c>
-[...7 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F62" t="s">
         <v>76</v>
       </c>
       <c r="H62" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B63" t="s">
         <v>191</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
+        <v>12</v>
+      </c>
+      <c r="D63" t="s">
         <v>192</v>
-      </c>
-[...4 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F63" t="s">
         <v>76</v>
       </c>
       <c r="H63" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B64" t="s">
         <v>194</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
+        <v>12</v>
+      </c>
+      <c r="D64" t="s">
         <v>195</v>
-      </c>
-[...4 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F64" t="s">
         <v>76</v>
       </c>
       <c r="H64" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="65" spans="1:8" ht="12.75">
+    <row r="65" spans="1:10" ht="12.75">
       <c r="A65" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B65" t="s">
+        <v>197</v>
+      </c>
+      <c r="C65" t="s">
+        <v>12</v>
+      </c>
+      <c r="D65" t="s">
         <v>198</v>
-      </c>
-[...7 lines deleted...]
-        <v>200</v>
       </c>
       <c r="F65" t="s">
         <v>76</v>
       </c>
       <c r="H65" t="s">
         <v>84</v>
       </c>
+      <c r="J65" t="s">
+        <v>85</v>
+      </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B66" t="s">
+        <v>200</v>
+      </c>
+      <c r="C66" t="s">
+        <v>12</v>
+      </c>
+      <c r="D66" t="s">
         <v>201</v>
       </c>
-      <c r="B66" t="s">
+      <c r="F66" t="s">
+        <v>76</v>
+      </c>
+      <c r="G66" t="s">
         <v>202</v>
-      </c>
-[...7 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H66" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="67" spans="1:10" ht="12.75">
+    <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B67" t="s">
         <v>205</v>
       </c>
       <c r="C67" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D67" t="s">
         <v>206</v>
       </c>
       <c r="F67" t="s">
         <v>76</v>
       </c>
       <c r="H67" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>207</v>
       </c>
       <c r="B68" t="s">
         <v>208</v>
       </c>
       <c r="C68" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D68" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F68" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="H68" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="C69" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D69" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>210</v>
       </c>
       <c r="H69" t="s">
-        <v>84</v>
+        <v>109</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B70" t="s">
+        <v>212</v>
+      </c>
+      <c r="C70" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" t="s">
+        <v>213</v>
+      </c>
+      <c r="F70" t="s">
+        <v>214</v>
+      </c>
+      <c r="H70" t="s">
         <v>215</v>
-      </c>
-[...13 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B71" t="s">
         <v>217</v>
       </c>
       <c r="C71" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D71" t="s">
         <v>218</v>
       </c>
+      <c r="F71" t="s">
+        <v>214</v>
+      </c>
       <c r="H71" t="s">
-        <v>109</v>
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="42396A-17"/>
-[...3 lines deleted...]
-    <hyperlink ref="A6" r:id="rId5" display="7672754-00"/>
+    <hyperlink ref="A2" r:id="rId1" display="7705125"/>
+    <hyperlink ref="A3" r:id="rId2" display="7814722"/>
+    <hyperlink ref="A4" r:id="rId3" display="7847185"/>
+    <hyperlink ref="A5" r:id="rId4" display="7850475"/>
+    <hyperlink ref="A6" r:id="rId5" display="7640449-01"/>
     <hyperlink ref="A7" r:id="rId6" display="TFLN4004/4"/>
     <hyperlink ref="A8" r:id="rId7" display="TPRN64"/>
     <hyperlink ref="A9" r:id="rId8" display="7640681-01"/>
     <hyperlink ref="A10" r:id="rId9" display="TFAH-ES70/80-37"/>
     <hyperlink ref="A11" r:id="rId10" display="TFAH-ES70/80/50-37"/>
     <hyperlink ref="A12" r:id="rId11" display="7773877-0002"/>
-    <hyperlink ref="A13" r:id="rId12" display="7705125"/>
-[...3 lines deleted...]
-    <hyperlink ref="A17" r:id="rId16" display="7640449-01"/>
+    <hyperlink ref="A13" r:id="rId12" display="42396A-17"/>
+    <hyperlink ref="A14" r:id="rId13" display="7637444-01"/>
+    <hyperlink ref="A15" r:id="rId14" display="7640450-00"/>
+    <hyperlink ref="A16" r:id="rId15" display="7681202"/>
+    <hyperlink ref="A17" r:id="rId16" display="7672754-00"/>
     <hyperlink ref="A18" r:id="rId17" display="7693969"/>
     <hyperlink ref="A19" r:id="rId18" display="7708015"/>
     <hyperlink ref="A20" r:id="rId19" display="7708035"/>
     <hyperlink ref="A21" r:id="rId20" display="7673474-01"/>
     <hyperlink ref="A22" r:id="rId21" display="7688867-00"/>
     <hyperlink ref="A23" r:id="rId22" display="7683182-01"/>
     <hyperlink ref="A24" r:id="rId23" display="7821954-01"/>
     <hyperlink ref="A25" r:id="rId24" display="7831788-00"/>
     <hyperlink ref="A26" r:id="rId25" display="7725850-01"/>
     <hyperlink ref="A27" r:id="rId26" display="A7843668"/>
     <hyperlink ref="A28" r:id="rId27" display="A7851753"/>
     <hyperlink ref="A29" r:id="rId28" display="7661581"/>
     <hyperlink ref="A30" r:id="rId29" display="7847985-00"/>
     <hyperlink ref="A31" r:id="rId30" display="7833623-00"/>
     <hyperlink ref="A32" r:id="rId31" display="7845793-00"/>
     <hyperlink ref="A33" r:id="rId32" display="7843675-00"/>
-    <hyperlink ref="A34" r:id="rId33" display="7637443-02"/>
-[...36 lines deleted...]
-    <hyperlink ref="A71" r:id="rId70" display="7834569-00"/>
+    <hyperlink ref="A34" r:id="rId33" display="7543994"/>
+    <hyperlink ref="A35" r:id="rId34" display="7760591"/>
+    <hyperlink ref="A36" r:id="rId35" display="7837870"/>
+    <hyperlink ref="A37" r:id="rId36" display="7851137"/>
+    <hyperlink ref="A38" r:id="rId37" display="7814094"/>
+    <hyperlink ref="A39" r:id="rId38" display="7643288-01"/>
+    <hyperlink ref="A40" r:id="rId39" display="TLCN8-W"/>
+    <hyperlink ref="A41" r:id="rId40" display="7683191-00"/>
+    <hyperlink ref="A42" r:id="rId41" display="TFAH-ES70/80-17"/>
+    <hyperlink ref="A43" r:id="rId42" display="TFAH-ES70/80/50-17"/>
+    <hyperlink ref="A44" r:id="rId43" display="7773877-0001"/>
+    <hyperlink ref="A45" r:id="rId44" display="7637443-02"/>
+    <hyperlink ref="A46" r:id="rId45" display="7641606-01"/>
+    <hyperlink ref="A47" r:id="rId46" display="7650855"/>
+    <hyperlink ref="A48" r:id="rId47" display="7672755-00"/>
+    <hyperlink ref="A49" r:id="rId48" display="7708038"/>
+    <hyperlink ref="A50" r:id="rId49" display="7708019"/>
+    <hyperlink ref="A51" r:id="rId50" display="7683181-01"/>
+    <hyperlink ref="A52" r:id="rId51" display="7688866-00"/>
+    <hyperlink ref="A53" r:id="rId52" display="7688868-00"/>
+    <hyperlink ref="A54" r:id="rId53" display="7714184-01"/>
+    <hyperlink ref="A55" r:id="rId54" display="7779139-00"/>
+    <hyperlink ref="A56" r:id="rId55" display="7683182-02"/>
+    <hyperlink ref="A57" r:id="rId56" display="7847984-00"/>
+    <hyperlink ref="A58" r:id="rId57" display="A7843666"/>
+    <hyperlink ref="A59" r:id="rId58" display="7654948-00"/>
+    <hyperlink ref="A60" r:id="rId59" display="7851781-00"/>
+    <hyperlink ref="A61" r:id="rId60" display="A7848842"/>
+    <hyperlink ref="A62" r:id="rId61" display="7846281-01"/>
+    <hyperlink ref="A63" r:id="rId62" display="7661538"/>
+    <hyperlink ref="A64" r:id="rId63" display="7821955-00"/>
+    <hyperlink ref="A65" r:id="rId64" display="OC-10A0-003"/>
+    <hyperlink ref="A66" r:id="rId65" display="OC-BA50A"/>
+    <hyperlink ref="A67" r:id="rId66" display="7848362"/>
+    <hyperlink ref="A68" r:id="rId67" display="7693816-00"/>
+    <hyperlink ref="A69" r:id="rId68" display="7834569-00"/>
+    <hyperlink ref="A70" r:id="rId69" display="7715012-01"/>
+    <hyperlink ref="A71" r:id="rId70" display="7715018-01"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId71"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 