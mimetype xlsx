--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -43,611 +43,611 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>7776641-0006</t>
+  </si>
+  <si>
+    <t>CAP L 8/9/18/21 F-DC</t>
+  </si>
+  <si>
+    <t>Variant of CAP-L</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>ERA®</t>
+  </si>
+  <si>
+    <t>CAP L</t>
+  </si>
+  <si>
+    <t>Access point</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>7845389-0001</t>
+  </si>
+  <si>
+    <t>UAP2 18/21/23T/26 C-PE</t>
+  </si>
+  <si>
+    <t>Variant of UAP2</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power DCS 1800, IMT 2100, TDD 2300, and IMT 2600 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>UAP2</t>
+  </si>
+  <si>
+    <t>7857271-0002</t>
+  </si>
+  <si>
+    <t>CAP H2 35T F-DC-F1</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for MIMO High Power TDD 3500 Applications, Fiber Fed with Fan Kit.</t>
+  </si>
+  <si>
+    <t>CAP H2</t>
+  </si>
+  <si>
+    <t>7840984-0002</t>
+  </si>
+  <si>
+    <t>CAP M 80-85/17E/19/26 F-DC</t>
+  </si>
+  <si>
+    <t>Variant of CAP-M</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  SMR 800, CEL 850, AWS 1700, PCS 1900 and IMT 2600 Applications, Fiber Fed DC</t>
+  </si>
+  <si>
+    <t>CAP M</t>
+  </si>
+  <si>
+    <t>7851671-2003</t>
+  </si>
+  <si>
+    <t>CAP M2 35LT/35HT F-AC</t>
+  </si>
+  <si>
+    <t>Variant of CAP-M2</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power TDD3500 Applications, Fiber Fed, AC</t>
+  </si>
+  <si>
+    <t>CAP M2</t>
+  </si>
+  <si>
+    <t>7856326-2003</t>
+  </si>
+  <si>
+    <t>CAP M2 34T/37T/37T F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with C-Band and DoD MIMO 2x2 Radio Modules for Medium Power Applications, Fiber Fed, AC, with fan kit</t>
+  </si>
+  <si>
+    <t>7856326-2010</t>
+  </si>
+  <si>
+    <t>CAP M2 17E/19/23/25T F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External AC Powered</t>
+  </si>
+  <si>
+    <t>7856326-2011</t>
+  </si>
+  <si>
+    <t>CAP M2 17E/19/23/25T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External DC Powered</t>
+  </si>
+  <si>
+    <t>7821740-0006</t>
+  </si>
+  <si>
+    <t>CAP H 18/21/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Variant of CAP-H</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 3-Band Support for High Power DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>CAP H</t>
+  </si>
+  <si>
+    <t>7834677-0004</t>
+  </si>
+  <si>
+    <t>CAP L 4A/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power TETRA 380, DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7836123-0002</t>
+  </si>
+  <si>
+    <t>CAP H 26/26T F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point for MIMO High Power IMT and TDD 2600 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7833597-0001</t>
+  </si>
+  <si>
+    <t>CAP M 8/18/21/26 F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  EDD 800, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7841175-0002</t>
+  </si>
+  <si>
+    <t>CAP H 4/4 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point for High Power for Tetra, Tetrapol and DMR Applications, Fiber Fed with Fan Kit.</t>
+  </si>
+  <si>
+    <t>7834113-0005</t>
+  </si>
+  <si>
+    <t>CAP H 7-8/9 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 2-Band Support for High Power APT 700 Lower, EDD 800 and CEL 900 Applications, Fiber Fed with fan kit</t>
+  </si>
+  <si>
+    <t>7843400-0002</t>
+  </si>
+  <si>
+    <t>CAP H 85/9/18/21 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  CEL 850, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with fan kit</t>
+  </si>
+  <si>
+    <t>7830127-0001</t>
+  </si>
+  <si>
+    <t>CAP MX F-AC</t>
+  </si>
+  <si>
+    <t>Variant of CAP-MX</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 11-Band Support from 600 MHz to 2700 MHz for Medium Power Applications, Fiber Fed, AC Powered</t>
+  </si>
+  <si>
+    <t>CAP MX</t>
+  </si>
+  <si>
+    <t>7840984-0001</t>
+  </si>
+  <si>
+    <t>CAP M 80-85/17E/19/26 F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  SMR 800, CEL 850, AWS 1700, PCS 1900 and IMT 2600 Applications, Fiber Fed AC</t>
+  </si>
+  <si>
+    <t>7841153-0001</t>
+  </si>
+  <si>
+    <t>CAP H 80-85/17E/19/26 F-AC-F1-APE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  SMR 800, CELL 850, PCS 1900, AWS 1700, and IMT 2600 Applications, Fiber Fed with Fan Kit, AUX Port Power over CAT</t>
+  </si>
+  <si>
+    <t>7835476-0008</t>
+  </si>
+  <si>
+    <t>CAP H 23/23/25T/25T F-DC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  WCS 2300 and BRS 2500 MIMO Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7843400-0001</t>
+  </si>
+  <si>
+    <t>CAP H 85/9/18/21 F-AC-F1-APE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power CEL 850, CEL 900, DCS 1800 and IMT 2100 Applications, Fiber Fed with Fan Kit, AUX Port Power over CAT</t>
+  </si>
+  <si>
+    <t>7845390-0007</t>
+  </si>
+  <si>
+    <t>CAP L2 17E/19/23/25T C-PE</t>
+  </si>
+  <si>
+    <t>Variant of CAP-L2</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power AWS 1700, PCS 1900, WCS 2300, and TDD 2500 Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>CAP L2</t>
+  </si>
+  <si>
+    <t>7845390-0018</t>
+  </si>
+  <si>
+    <t>CAP L2 C-Band C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power C-BAND Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845390-1008</t>
+  </si>
+  <si>
+    <t>CAP L2 6/7E/80-85 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules to Support for Low Power USA 600, LMR 750, USA 700, USA 750, SMR 800 and CEL 850 Applications, Fiber Fed, External DC Powered</t>
+  </si>
+  <si>
+    <t>7851671-1003</t>
+  </si>
+  <si>
+    <t>7845390-0001</t>
+  </si>
+  <si>
+    <t>CAP L2 18/21/23T/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power DCS 1800, IMT 2100, TDD 2300 and IMT 2600  Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845390-1001</t>
+  </si>
+  <si>
+    <t>CAP L2 18/21/23T/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power DCS 1800, IMT 2100, TDD 2300 and IMT 2600 Applications, Fiber Fed, DC</t>
+  </si>
+  <si>
+    <t>7845390-0009</t>
+  </si>
+  <si>
+    <t>CAP L2 9/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power CELL 900, DCS 1800, IMT 2100, and IMT 2600  Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-0009</t>
+  </si>
+  <si>
+    <t>UAP2 9/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power CEL 900, DCS 1800, IMT 2100 and IMT 2600 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845390-0013</t>
+  </si>
+  <si>
+    <t>CAP L2 7-8/9/18/21 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power APT 700, EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-0031</t>
+  </si>
+  <si>
+    <t>UAP2 17E/19/25T/37T C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power AWS 1700, PCS 1900, TDD 2500, and C-Band Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-1031</t>
+  </si>
+  <si>
+    <t>UAP2 17E/19/25T/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power AWS 1700, PCS 1900, TDD 2500, and C-Band Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7856326-1004</t>
+  </si>
+  <si>
+    <t>CAP M2 34T/37T/37T F-DC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with C-Band and DoD MIMO 2x2 Radio Modules for Medium Power Applications, Fiber Fed, DC, with fan kit</t>
+  </si>
+  <si>
+    <t>7845389-1037</t>
+  </si>
+  <si>
+    <t>UAP2 18/21/35LT/35HT F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power DCS 1800, IMT 2100 and TDD 3500 Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Universal Access Point</t>
+  </si>
+  <si>
+    <t>7642133-01</t>
+  </si>
+  <si>
+    <t>UAP</t>
+  </si>
+  <si>
+    <t>Variant of UAP</t>
+  </si>
+  <si>
+    <t>ERA® Universal Access Point, 600-2700 MHz</t>
+  </si>
+  <si>
+    <t>7724746-00</t>
+  </si>
+  <si>
+    <t>UAP-X</t>
+  </si>
+  <si>
+    <t>ERA® Universal Access Point, 380-2700 MHz</t>
+  </si>
+  <si>
+    <t>7770209-0006</t>
+  </si>
+  <si>
+    <t>CAP L 18/21/26/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776595-0004</t>
+  </si>
+  <si>
+    <t>CAP L 9/18/18/21 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power CEL 900, DCS 1800 MIMO, and IMT 2100 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776598-0004</t>
+  </si>
+  <si>
+    <t>CAP L 9/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7770356-0004</t>
+  </si>
+  <si>
+    <t>CAP L 17E/17E/19/19 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700 MIMO and PCS 1900 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776598-0006</t>
+  </si>
+  <si>
+    <t>CAP L 9/18/21/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776643-0004</t>
+  </si>
+  <si>
+    <t>CAP L 8/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power EDD 800, DCS 1800, IMT 2100, and IMT 2600 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776597-0004</t>
+  </si>
+  <si>
+    <t>CAP L 17E/19/23/25 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700, PCS 1900, WCS 2300, and TDD 2500 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776596-0004</t>
+  </si>
+  <si>
+    <t>CAP L 7/80-85/17E/19 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power USA 700, USA 750, SMR 800, CEL 850, AWS 1700, and PCS 1900 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7845390-0035</t>
+  </si>
+  <si>
+    <t>CAP L2 34T/37T/37T C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power DoD band and C-Band Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>7820478-0002</t>
+  </si>
+  <si>
+    <t>CAP M 7E/80-85/17E/19 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  LMR 750, USA 700, USA 750, SMR 800, CEL 850, AWS 1700 and PCS 1900 Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7820689-0001</t>
+  </si>
+  <si>
+    <t>CAP M 23/23/25T/25T F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  WCS 2300 and BRS 2500 MIMO Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7825719-0002</t>
+  </si>
+  <si>
+    <t>CAP H 7E/80-85/17E/19 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  LMR 750, USA 700, USA 750, SMR 800, CEL 850, AWS 1700 and PCS 1900 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7820689-0002</t>
+  </si>
+  <si>
+    <t>CAP M 23/23/25T/25T F-DC</t>
+  </si>
+  <si>
+    <t>7821740-0002</t>
+  </si>
+  <si>
+    <t>CAP H 9/18/21/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7825719-0004</t>
+  </si>
+  <si>
+    <t>CAP H 7E/80-85/17E/19 F-DC-F1</t>
+  </si>
+  <si>
+    <t>7825730-0001</t>
+  </si>
+  <si>
+    <t>CAP H 17E/17E/19/19 F-AC-F1-APE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power AWS 1700 and PCS 1900 MIMO Applications, Fiber Fed with Fan Kit, AUX Port Power over CAT</t>
+  </si>
+  <si>
+    <t>7841176-0002</t>
+  </si>
+  <si>
+    <t>CAP H 9R F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point for High Power for EGSM-R Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7834113-0002</t>
+  </si>
+  <si>
+    <t>CAP H 7-8/9/18/21 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power APT 700 Lower, EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with fan kit</t>
+  </si>
+  <si>
     <t>CAP-M</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>Carrier Access Point with up to 4-Band Support for Medium Power Applications</t>
   </si>
   <si>
-    <t>ERA®</t>
-[...7 lines deleted...]
-  <si>
     <t>CAP-H</t>
   </si>
   <si>
     <t>Carrier Access Point with up to 4-Band Support for High Power Applications</t>
   </si>
   <si>
-    <t>CAP H</t>
-[...328 lines deleted...]
-  <si>
     <t>7845390-1007</t>
   </si>
   <si>
     <t>CAP L2 17E/19/23/25T F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External DC Powered</t>
   </si>
   <si>
-    <t>7845390-0018</t>
-[...79 lines deleted...]
-  <si>
     <t>7845390-1013</t>
   </si>
   <si>
     <t>CAP L2 7-8/9/18/21 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power APT 700, EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber fed</t>
   </si>
   <si>
-    <t>7845389-0031</t>
-[...106 lines deleted...]
-  <si>
     <t>CAP-L</t>
   </si>
   <si>
     <t>CAP-L Carrier Access Point, with up to 4-Band Support for Low Power Applications</t>
   </si>
   <si>
     <t>CAP-MX</t>
   </si>
   <si>
     <t>Carrier Access Point with 11-Band Support Medium Power Applications</t>
   </si>
   <si>
     <t>CAP-L2</t>
   </si>
   <si>
     <t>Carrier Access Point with up to 4-Band Support for Low Power  Applications</t>
   </si>
   <si>
     <t>CAP-M2</t>
   </si>
   <si>
     <t>7770209-0004</t>
   </si>
   <si>
     <t>CAP L 18/21/26/26 C-PE</t>
@@ -721,408 +721,408 @@
   <si>
     <t>CAP L 17E/17E/19/19 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700 MIMO and PCS 1900 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
   </si>
   <si>
     <t>7776643-0006</t>
   </si>
   <si>
     <t>CAP L 8/18/21/26 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power  EDD 800, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
   </si>
   <si>
     <t>7776597-0006</t>
   </si>
   <si>
     <t>CAP L 17E/19/23/25 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700, PCS 1900, WCS 2300, and TDD 2500 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
   </si>
   <si>
+    <t>7820478-0001</t>
+  </si>
+  <si>
+    <t>CAP M 7E/80-85/17E/19 F-AC</t>
+  </si>
+  <si>
+    <t>7825730-0003</t>
+  </si>
+  <si>
+    <t>CAP H 17E/17E/19/19 F-DC-F1-APE</t>
+  </si>
+  <si>
+    <t>7828333-0001</t>
+  </si>
+  <si>
+    <t>CAP M 4/70/80 F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power UHF, LMR700 and LMR800 Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7834677-0006</t>
+  </si>
+  <si>
+    <t>CAP L 4A/18/21/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power TETRA 380, DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7830127-0002</t>
+  </si>
+  <si>
+    <t>CAP MX F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 11-Band Support from 600 MHz to 2700 MHz for Medium Power Applications, Fiber Fed, DC Powered</t>
+  </si>
+  <si>
+    <t>7828333-0002</t>
+  </si>
+  <si>
+    <t>CAP M 4/70/80 F-DC</t>
+  </si>
+  <si>
+    <t>7845390-1018</t>
+  </si>
+  <si>
+    <t>CAP L2 C-Band F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power C-BAND Applications, Fiber Fed, External DC Powered</t>
+  </si>
+  <si>
+    <t>7851671-1001</t>
+  </si>
+  <si>
+    <t>CAP M2 C-Band F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power C-BAND Applications, Fiber Fed, AC</t>
+  </si>
+  <si>
+    <t>7851671-1002</t>
+  </si>
+  <si>
+    <t>CAP M2 C-Band F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power C-BAND Applications, Fiber Fed, DC</t>
+  </si>
+  <si>
+    <t>7845390-0003</t>
+  </si>
+  <si>
+    <t>CAP L2 35LT/35HT C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power TDD 3500 Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>7849084-0002</t>
+  </si>
+  <si>
+    <t>CAP H 35HT/35HT F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for MIMO High Power  TDD 3500H Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7850236-0002</t>
+  </si>
+  <si>
+    <t>CAP H 35LT/35LT F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for MIMO High Power TDD 3500L Applications, Fiber Fed with fan kit</t>
+  </si>
+  <si>
+    <t>7845390-1009</t>
+  </si>
+  <si>
+    <t>CAP L2 9/18/21/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power CELL 900, DCS 1800, IMT 2100, and IMT 2600  Applications, Fiber fed</t>
+  </si>
+  <si>
+    <t>7845389-0013</t>
+  </si>
+  <si>
+    <t>UAP2 7-8/9/18/21 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power APT 700, EDD 800, CEL 900, DCS 1800 and IMT 2100 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-1013</t>
+  </si>
+  <si>
+    <t>UAP2 7-8/9/18/21 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power APT 700, EDD 800, CEL 900, DCS 1800 and IMT 2100 Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7845389-1009</t>
+  </si>
+  <si>
+    <t>UAP2 9/18/21/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power CEL 900, DCS 1800, IMT 2100 and IMT 2600 Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7845389-0003</t>
+  </si>
+  <si>
+    <t>UAP2 35LT/35HT C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power TDD 3500 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-0025</t>
+  </si>
+  <si>
+    <t>UAP2 17E/19 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power AWS 1700 and PCS 1900 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-0032</t>
+  </si>
+  <si>
+    <t>UAP2 7E/17E/19/37T C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power USA 700, USA 750, LMR 750, AWS 1700, PCS 1900, and C-Band Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-1032</t>
+  </si>
+  <si>
+    <t>UAP2 7E/17E/19/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power USA 700, USA 750, LMR 750, AWS 1700, PCS 1900, and C-Band TDD Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7845389-0034</t>
+  </si>
+  <si>
+    <t>UAP2 80-85/17E/19/37T C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power SMR 800, CEL 850, AWS 1700, PCS 1900, and C-Band Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-1034</t>
+  </si>
+  <si>
+    <t>UAP2 80-85/17E/19/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power SMR 800, CEL 850, AWS 1700, PCS 1900 and C-Band Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7856326-1003</t>
+  </si>
+  <si>
+    <t>CAP M2 34T/37T/37T F-AC-F1</t>
+  </si>
+  <si>
+    <t>7856326-1011</t>
+  </si>
+  <si>
+    <t>CAP M2 17E/19/23/25T F-DC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External DC Powered, with fan kit</t>
+  </si>
+  <si>
+    <t>7845390-1035</t>
+  </si>
+  <si>
+    <t>CAP L2 34T/37T/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power DoD band and C-Band Applications, Fiber Fed, External DC powered</t>
+  </si>
+  <si>
+    <t>7821740-0008</t>
+  </si>
+  <si>
+    <t>CAP H 9/18/21 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 3-Band Support for High Power CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7845389-0038</t>
+  </si>
+  <si>
+    <t>UAP2 17E/19/26/35IC C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power AWS 1700, PCS 1900, IMT 2600, and IC 3500 TDD Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845390-1036</t>
+  </si>
+  <si>
+    <t>CAP L2 35LT/35HT F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power TDD 3500 Applications, Fiber Fed, External DC powered</t>
+  </si>
+  <si>
+    <t>7845389-1036</t>
+  </si>
+  <si>
+    <t>UAP2 35LT/35HT F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power TDD 3500 Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7856326-1010</t>
+  </si>
+  <si>
+    <t>CAP M2 17E/19/23/25T F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External AC Powered, with fan kit</t>
+  </si>
+  <si>
+    <t>7845390-0008</t>
+  </si>
+  <si>
+    <t>CAP L2 6/7E/80-85 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules to Support for Low Power USA 600, LMR 750, USA 700, USA 750, SMR 800 and CEL 850 Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>7857271-0001</t>
+  </si>
+  <si>
+    <t>CAP H2 35T F-AC-F1</t>
+  </si>
+  <si>
+    <t>7856326-2020</t>
+  </si>
+  <si>
+    <t>CAP M2 18/21/23T/26 F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power DCS 1800, IMT 2100, TDD 2300, and IMT 2600 Applications, Fiber Fed, AC</t>
+  </si>
+  <si>
+    <t>7863167-0002</t>
+  </si>
+  <si>
+    <t>CAP H 4/4 (390/420 MHz) F-AC-F1</t>
+  </si>
+  <si>
+    <t>7856326-2004</t>
+  </si>
+  <si>
+    <t>CAP M2 34T/37T/37T F-DC</t>
+  </si>
+  <si>
+    <t>7841031-0002</t>
+  </si>
+  <si>
+    <t>CAP H 7-8/18/21/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power APT 700 Lower, EDD 800, DCS 1800, IMT 2100 and IMT 2600 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7843410-0002</t>
+  </si>
+  <si>
+    <t>CAP H 7/23T/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 3-Band Support for High Power APT 700, TDD 2300, and IMT 2600 Applications, Fiber Fed with fan kit</t>
+  </si>
+  <si>
+    <t>7844739-0002</t>
+  </si>
+  <si>
+    <t>CAP H 23T/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for High Power  TDD 2300, and IMT 2600 Applications, Fiber Fed with fan kit</t>
+  </si>
+  <si>
+    <t>7825730-0002</t>
+  </si>
+  <si>
+    <t>CAP H 17E/17E/19/19 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for MIMO High Power AWS 1700 and PCS 1900 MIMO Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7825730-0004</t>
+  </si>
+  <si>
+    <t>CAP H 17E/17E/19/19 F-DC-F1</t>
+  </si>
+  <si>
+    <t>7843410-0005</t>
+  </si>
+  <si>
+    <t>CAP H 7/23T/26 F-AC-F1-APE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 3-Band Support for High Power APT 700, TDD 2300, and IMT 2600 Applications, Fiber Fed with Fan Kit, with AUX Port</t>
+  </si>
+  <si>
     <t>7781125-0003</t>
   </si>
   <si>
     <t>CAP M 9/18/21/26 F-AC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Medium Power  CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed</t>
   </si>
   <si>
-    <t>7820478-0001</t>
-[...94 lines deleted...]
-  <si>
     <t>7835476-0006</t>
   </si>
   <si>
     <t>CAP H 23/23/25T/25T F-AC-F1</t>
-  </si>
-[...247 lines deleted...]
-    <t>CAP M2 34T/37T/37T F-DC</t>
   </si>
   <si>
     <t>0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
@@ -1244,51 +1244,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J118" totalsRowShown="0">
   <autoFilter ref="A1:J118"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7642133-01" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7724746-00" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0006" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0004" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0004" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0004" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0006" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0004" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0004" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0004" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776641-0006" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0002" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0001" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0002" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0002" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0002" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0004" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0001" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0006" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0004" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7836123-0002" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7833597-0001" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841175-0002" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841176-0002" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0002" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0005" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0002" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0001" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0001" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841153-0001" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0008" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0001" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0007" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1007" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0018" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1008" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1003" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0001" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1001" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0009" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0009" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0013" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1013" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0031" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1031" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1004" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1037" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0035" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0001" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0002" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0002" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-2003" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2003" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2010" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2011" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0004" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0001" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0004" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7768763-00" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0002" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0006" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0006" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0006" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0006" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0006" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0006" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7781125-0003" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0001" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0003" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0001" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0006" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0002" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0002" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841031-0002" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0002" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7844739-0002" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0002" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0004" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0005" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0006" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1018" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1001" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1002" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0003" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7849084-0002" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7850236-0002" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1009" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0013" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1013" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1009" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0003" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0025" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0032" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1032" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0034" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1034" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1003" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1011" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1035" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0008" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0038" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1036" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1036" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1010" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0008" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0001" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2020" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7863167-0002" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2004" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776641-0006" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0001" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0002" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0002" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-2003" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2003" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2010" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2011" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0006" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0004" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7836123-0002" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7833597-0001" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841175-0002" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0005" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0002" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0001" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0001" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841153-0001" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0008" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0001" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0007" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0018" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1008" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1003" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0001" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1001" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0009" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0009" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0013" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0031" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1031" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1004" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1037" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7642133-01" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7724746-00" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0006" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0004" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0004" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0004" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0006" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0004" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0004" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0004" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0035" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0002" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0001" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0002" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0002" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0002" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0004" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0001" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841176-0002" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0002" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1007" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1013" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0004" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0001" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0004" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7768763-00" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0002" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0006" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0006" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0006" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0006" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0006" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0006" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0001" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0003" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0001" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0006" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0002" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0002" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1018" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1001" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1002" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0003" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7849084-0002" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7850236-0002" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1009" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0013" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1013" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1009" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0003" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0025" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0032" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1032" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0034" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1034" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1003" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1011" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1035" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0008" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0038" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1036" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1036" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1010" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0008" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0001" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2020" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7863167-0002" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2004" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841031-0002" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0002" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7844739-0002" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0002" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0004" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0005" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7781125-0003" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0006" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J118"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="15.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="34.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.27734375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="166.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1302,3033 +1302,3033 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="12.75">
+    <row r="2" spans="1:10" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="B2" t="s">
         <v>11</v>
       </c>
+      <c r="C2" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="J2" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>18</v>
+      </c>
+      <c r="B3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>20</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>19</v>
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="H4" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="H5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="12.75">
+      <c r="A6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>37</v>
+      </c>
+      <c r="H6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="12.75">
+      <c r="A7" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" t="s">
+        <v>40</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>37</v>
+      </c>
+      <c r="H7" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="12.75">
+      <c r="A8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>37</v>
+      </c>
+      <c r="H8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="12.75">
+      <c r="A9" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
+        <v>45</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" t="s">
+        <v>46</v>
+      </c>
+      <c r="F9" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" t="s">
+        <v>37</v>
+      </c>
+      <c r="H9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="12.75">
+      <c r="A10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" t="s">
+        <v>50</v>
+      </c>
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" t="s">
+        <v>51</v>
+      </c>
+      <c r="H10" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="12.75">
+      <c r="A11" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" t="s">
+        <v>53</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" t="s">
+        <v>54</v>
+      </c>
+      <c r="F11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" t="s">
         <v>15</v>
       </c>
-    </row>
-[...56 lines deleted...]
-      <c r="B8" t="s">
+      <c r="H11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="12.75">
+      <c r="A12" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" t="s">
+        <v>51</v>
+      </c>
+      <c r="H12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="12.75">
+      <c r="A13" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="D13" t="s">
+        <v>60</v>
+      </c>
+      <c r="F13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" t="s">
         <v>32</v>
       </c>
-      <c r="F8" t="s">
-[...134 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
+        <v>62</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" t="s">
+        <v>63</v>
+      </c>
+      <c r="F14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" t="s">
         <v>51</v>
       </c>
-      <c r="F14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="D15" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="H15" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="D16" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="D17" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
       <c r="H17" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="H18" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="B19" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="H19" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="H20" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="B21" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="H21" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="B22" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="D22" t="s">
-        <v>68</v>
+        <v>90</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>18</v>
+        <v>91</v>
       </c>
       <c r="H22" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>76</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="D23" t="s">
-        <v>78</v>
+        <v>94</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>18</v>
+        <v>91</v>
       </c>
       <c r="H23" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="D24" t="s">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>18</v>
+        <v>91</v>
       </c>
       <c r="H24" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>82</v>
+        <v>98</v>
       </c>
       <c r="B25" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D25" t="s">
-        <v>84</v>
+        <v>36</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="H25" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="J25" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="B26" t="s">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="D26" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G26" t="s">
-        <v>18</v>
+        <v>91</v>
       </c>
       <c r="H26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="B27" t="s">
+        <v>103</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C27" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G27" t="s">
-        <v>14</v>
+        <v>91</v>
       </c>
       <c r="H27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" t="s">
+        <v>106</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D28" t="s">
+        <v>107</v>
+      </c>
+      <c r="F28" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" t="s">
         <v>91</v>
       </c>
-      <c r="B28" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="B29" t="s">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="D29" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G29" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="H29" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="B30" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="D30" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G30" t="s">
-        <v>18</v>
+        <v>91</v>
       </c>
       <c r="H30" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="B31" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="D31" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="F31" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G31" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="H31" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="B32" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="D32" t="s">
-        <v>105</v>
+        <v>119</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G32" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="H32" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="B33" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>108</v>
+        <v>35</v>
       </c>
       <c r="D33" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G33" t="s">
-        <v>110</v>
+        <v>37</v>
       </c>
       <c r="H33" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="B34" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D34" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G34" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H34" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="12.75">
+      <c r="A35" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C35" t="s">
+        <v>126</v>
+      </c>
+      <c r="D35" t="s">
+        <v>127</v>
+      </c>
+      <c r="F35" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" t="s">
+        <v>22</v>
+      </c>
+      <c r="H35" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="12.75">
+      <c r="A36" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B36" t="s">
+        <v>129</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D36" t="s">
+        <v>131</v>
+      </c>
+      <c r="F36" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" t="s">
+        <v>129</v>
+      </c>
+      <c r="H36" t="s">
+        <v>127</v>
+      </c>
+      <c r="J36" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="12.75">
+      <c r="A37" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B37" t="s">
+        <v>133</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D37" t="s">
+        <v>134</v>
+      </c>
+      <c r="F37" t="s">
+        <v>14</v>
+      </c>
+      <c r="G37" t="s">
+        <v>129</v>
+      </c>
+      <c r="H37" t="s">
+        <v>127</v>
+      </c>
+      <c r="J37" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="12.75">
+      <c r="A38" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B38" t="s">
+        <v>136</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" t="s">
+        <v>137</v>
+      </c>
+      <c r="F38" t="s">
+        <v>14</v>
+      </c>
+      <c r="G38" t="s">
         <v>15</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="H35" t="s">
+      <c r="H38" t="s">
+        <v>16</v>
+      </c>
+      <c r="J38" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="12.75">
+      <c r="A39" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B39" t="s">
+        <v>139</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D39" t="s">
+        <v>140</v>
+      </c>
+      <c r="F39" t="s">
+        <v>14</v>
+      </c>
+      <c r="G39" t="s">
         <v>15</v>
       </c>
-      <c r="J35" t="s">
-[...22 lines deleted...]
-      <c r="H36" t="s">
+      <c r="H39" t="s">
+        <v>16</v>
+      </c>
+      <c r="J39" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="12.75">
+      <c r="A40" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B40" t="s">
+        <v>142</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" t="s">
+        <v>143</v>
+      </c>
+      <c r="F40" t="s">
+        <v>14</v>
+      </c>
+      <c r="G40" t="s">
         <v>15</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="H37" t="s">
+      <c r="H40" t="s">
+        <v>16</v>
+      </c>
+      <c r="J40" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="12.75">
+      <c r="A41" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B41" t="s">
+        <v>145</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D41" t="s">
+        <v>146</v>
+      </c>
+      <c r="F41" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" t="s">
         <v>15</v>
       </c>
-    </row>
-[...87 lines deleted...]
-      </c>
       <c r="H41" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="J41" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:10" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="B42" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="D42" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G42" t="s">
-        <v>141</v>
+        <v>15</v>
       </c>
       <c r="H42" t="s">
+        <v>16</v>
+      </c>
+      <c r="J42" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="12.75">
+      <c r="A43" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" t="s">
+        <v>152</v>
+      </c>
+      <c r="F43" t="s">
+        <v>14</v>
+      </c>
+      <c r="G43" t="s">
         <v>15</v>
       </c>
-      <c r="J42" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="H43" t="s">
+        <v>16</v>
+      </c>
+      <c r="J43" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="12.75">
+      <c r="A44" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B44" t="s">
+        <v>154</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" t="s">
+        <v>155</v>
+      </c>
+      <c r="F44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G44" t="s">
         <v>15</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="H44" t="s">
+        <v>16</v>
+      </c>
+      <c r="J44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="12.75">
+      <c r="A45" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B45" t="s">
+        <v>157</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D45" t="s">
+        <v>158</v>
+      </c>
+      <c r="F45" t="s">
+        <v>14</v>
+      </c>
+      <c r="G45" t="s">
         <v>15</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="H45" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="J45" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="B46" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>153</v>
+        <v>89</v>
       </c>
       <c r="D46" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G46" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="H46" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="B47" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>125</v>
+        <v>30</v>
       </c>
       <c r="D47" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G47" t="s">
-        <v>127</v>
+        <v>32</v>
       </c>
       <c r="H47" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="B48" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>125</v>
+        <v>30</v>
       </c>
       <c r="D48" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="F48" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G48" t="s">
-        <v>127</v>
+        <v>32</v>
       </c>
       <c r="H48" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="J48" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="B49" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>153</v>
+        <v>49</v>
       </c>
       <c r="D49" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G49" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="H49" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="B50" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>153</v>
+        <v>30</v>
       </c>
       <c r="D50" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G50" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="H50" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="J50" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B51" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>139</v>
+        <v>49</v>
       </c>
       <c r="D51" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G51" t="s">
-        <v>141</v>
+        <v>51</v>
       </c>
       <c r="H51" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B52" t="s">
+        <v>177</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D52" t="s">
         <v>170</v>
       </c>
-      <c r="B52" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G52" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="H52" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="B53" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>125</v>
+        <v>49</v>
       </c>
       <c r="D53" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G53" t="s">
-        <v>127</v>
+        <v>51</v>
       </c>
       <c r="H53" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="J53" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="B54" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>153</v>
+        <v>49</v>
       </c>
       <c r="D54" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="F54" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G54" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="H54" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="B55" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>185</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>49</v>
       </c>
       <c r="D55" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="F55" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G55" t="s">
-        <v>183</v>
+        <v>51</v>
       </c>
       <c r="H55" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>187</v>
+      </c>
+      <c r="C56" t="s">
+        <v>126</v>
       </c>
       <c r="D56" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="F56" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G56" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="H56" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>189</v>
+      </c>
+      <c r="C57" t="s">
+        <v>126</v>
       </c>
       <c r="D57" t="s">
-        <v>140</v>
+        <v>190</v>
       </c>
       <c r="F57" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G57" t="s">
-        <v>141</v>
+        <v>51</v>
       </c>
       <c r="H57" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>129</v>
+      </c>
+      <c r="C58" t="s">
+        <v>126</v>
       </c>
       <c r="D58" t="s">
-        <v>190</v>
+        <v>127</v>
       </c>
       <c r="F58" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G58" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="H58" t="s">
-        <v>15</v>
+        <v>127</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B59" t="s">
         <v>192</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>139</v>
+        <v>89</v>
       </c>
       <c r="D59" t="s">
         <v>193</v>
       </c>
       <c r="F59" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G59" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="H59" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B60" t="s">
         <v>195</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>139</v>
+        <v>89</v>
       </c>
       <c r="D60" t="s">
         <v>196</v>
       </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G60" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="H60" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>197</v>
       </c>
       <c r="C61" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="D61" t="s">
         <v>198</v>
       </c>
       <c r="F61" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G61" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="H61" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
         <v>199</v>
       </c>
       <c r="C62" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="D62" t="s">
         <v>200</v>
       </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G62" t="s">
-        <v>110</v>
+        <v>74</v>
       </c>
       <c r="H62" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C63" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="D63" t="s">
         <v>202</v>
       </c>
       <c r="F63" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G63" t="s">
-        <v>127</v>
+        <v>91</v>
       </c>
       <c r="H63" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
         <v>203</v>
       </c>
       <c r="C64" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="D64" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="F64" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G64" t="s">
-        <v>141</v>
+        <v>37</v>
       </c>
       <c r="H64" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:10" ht="12.75">
       <c r="A65" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B65" t="s">
         <v>205</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="D65" t="s">
         <v>206</v>
       </c>
       <c r="F65" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G65" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="H65" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J65" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:10" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>207</v>
       </c>
       <c r="B66" t="s">
         <v>208</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="D66" t="s">
         <v>209</v>
       </c>
       <c r="F66" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G66" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="H66" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J66" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:10" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B67" t="s">
         <v>211</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="D67" t="s">
         <v>212</v>
       </c>
       <c r="F67" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G67" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="H67" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J67" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:10" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>213</v>
       </c>
       <c r="B68" t="s">
         <v>214</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>23</v>
+        <v>130</v>
       </c>
       <c r="D68" t="s">
-        <v>24</v>
+        <v>131</v>
       </c>
       <c r="F68" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G68" t="s">
-        <v>19</v>
+        <v>129</v>
       </c>
       <c r="H68" t="s">
-        <v>20</v>
+        <v>127</v>
       </c>
       <c r="J68" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B69" t="s">
         <v>216</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="D69" t="s">
         <v>217</v>
       </c>
       <c r="F69" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G69" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="H69" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:10" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B70" t="s">
         <v>219</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="D70" t="s">
         <v>220</v>
       </c>
       <c r="F70" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G70" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="H70" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J70" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="71" spans="1:10" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B71" t="s">
         <v>222</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="D71" t="s">
         <v>223</v>
       </c>
       <c r="F71" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G71" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="H71" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J71" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:10" ht="12.75">
       <c r="A72" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B72" t="s">
         <v>225</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="D72" t="s">
         <v>226</v>
       </c>
       <c r="F72" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G72" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="H72" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J72" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:10" ht="12.75">
       <c r="A73" s="1" t="s">
         <v>227</v>
       </c>
       <c r="B73" t="s">
         <v>228</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="D73" t="s">
         <v>229</v>
       </c>
       <c r="F73" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G73" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="H73" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J73" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:10" ht="12.75">
       <c r="A74" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B74" t="s">
         <v>231</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="D74" t="s">
         <v>232</v>
       </c>
       <c r="F74" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G74" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="H74" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J74" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:10" ht="12.75">
       <c r="A75" s="1" t="s">
         <v>233</v>
       </c>
       <c r="B75" t="s">
         <v>234</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="D75" t="s">
         <v>235</v>
       </c>
       <c r="F75" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G75" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="H75" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J75" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B76" t="s">
         <v>237</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D76" t="s">
+        <v>164</v>
+      </c>
+      <c r="F76" t="s">
+        <v>14</v>
+      </c>
+      <c r="G76" t="s">
+        <v>32</v>
+      </c>
+      <c r="H76" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" ht="12.75">
+      <c r="A77" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="F76" t="s">
-[...10 lines deleted...]
-      <c r="A77" s="1" t="s">
+      <c r="B77" t="s">
         <v>239</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D77" t="s">
+        <v>180</v>
+      </c>
+      <c r="F77" t="s">
+        <v>14</v>
+      </c>
+      <c r="G77" t="s">
+        <v>51</v>
+      </c>
+      <c r="H77" t="s">
+        <v>16</v>
+      </c>
+      <c r="J77" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="12.75">
+      <c r="A78" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="C77" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A78" s="1" t="s">
+      <c r="B78" t="s">
         <v>241</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D78" t="s">
         <v>242</v>
       </c>
-      <c r="C78" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F78" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G78" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="H78" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>243</v>
       </c>
       <c r="B79" t="s">
         <v>244</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="D79" t="s">
         <v>245</v>
       </c>
       <c r="F79" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G79" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H79" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B80" t="s">
         <v>247</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>31</v>
+        <v>72</v>
       </c>
       <c r="D80" t="s">
         <v>248</v>
       </c>
       <c r="F80" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G80" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
       <c r="H80" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
         <v>249</v>
       </c>
       <c r="B81" t="s">
         <v>250</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D81" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
       <c r="F81" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G81" t="s">
-        <v>110</v>
+        <v>32</v>
       </c>
       <c r="H81" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B82" t="s">
         <v>252</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D82" t="s">
         <v>253</v>
       </c>
-      <c r="C82" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F82" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G82" t="s">
-        <v>14</v>
+        <v>91</v>
       </c>
       <c r="H82" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B83" t="s">
         <v>255</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="D83" t="s">
         <v>256</v>
       </c>
       <c r="F83" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G83" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="H83" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
         <v>257</v>
       </c>
       <c r="B84" t="s">
         <v>258</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="D84" t="s">
         <v>259</v>
       </c>
       <c r="F84" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G84" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="H84" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B85" t="s">
         <v>261</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="D85" t="s">
         <v>262</v>
       </c>
       <c r="F85" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G85" t="s">
-        <v>18</v>
+        <v>91</v>
       </c>
       <c r="H85" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" ht="12.75">
       <c r="A86" s="1" t="s">
         <v>263</v>
       </c>
       <c r="B86" t="s">
         <v>264</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="D86" t="s">
         <v>265</v>
       </c>
       <c r="F86" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G86" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="H86" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J86" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" ht="12.75">
       <c r="A87" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B87" t="s">
         <v>267</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="D87" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="F87" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G87" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="H87" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="J87" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B88" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="D88" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F88" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G88" t="s">
-        <v>18</v>
+        <v>91</v>
       </c>
       <c r="H88" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B89" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="D89" t="s">
-        <v>119</v>
+        <v>274</v>
       </c>
       <c r="F89" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G89" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="H89" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B90" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>125</v>
+        <v>20</v>
       </c>
       <c r="D90" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="F90" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G90" t="s">
-        <v>127</v>
+        <v>22</v>
       </c>
       <c r="H90" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B91" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>139</v>
+        <v>20</v>
       </c>
       <c r="D91" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="F91" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G91" t="s">
-        <v>141</v>
+        <v>22</v>
       </c>
       <c r="H91" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B92" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>139</v>
+        <v>20</v>
       </c>
       <c r="D92" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="F92" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G92" t="s">
-        <v>141</v>
+        <v>22</v>
       </c>
       <c r="H92" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B93" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>125</v>
+        <v>20</v>
       </c>
       <c r="D93" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F93" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G93" t="s">
-        <v>127</v>
+        <v>22</v>
       </c>
       <c r="H93" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B94" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="D94" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="F94" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G94" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="H94" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="95" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B95" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="D95" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F95" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G95" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="H95" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B96" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>125</v>
+        <v>20</v>
       </c>
       <c r="D96" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="F96" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G96" t="s">
-        <v>127</v>
+        <v>22</v>
       </c>
       <c r="H96" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B97" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>153</v>
+        <v>20</v>
       </c>
       <c r="D97" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="F97" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G97" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H97" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B98" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>153</v>
+        <v>35</v>
       </c>
       <c r="D98" t="s">
-        <v>299</v>
+        <v>40</v>
       </c>
       <c r="F98" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G98" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="H98" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B99" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>153</v>
+        <v>35</v>
       </c>
       <c r="D99" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F99" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G99" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="H99" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B100" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>153</v>
+        <v>89</v>
       </c>
       <c r="D100" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F100" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G100" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="H100" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B101" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>153</v>
+        <v>49</v>
       </c>
       <c r="D101" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F101" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G101" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="H101" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B102" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>153</v>
+        <v>20</v>
       </c>
       <c r="D102" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F102" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G102" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H102" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B103" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>153</v>
+        <v>89</v>
       </c>
       <c r="D103" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="F103" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G103" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="H103" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B104" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>153</v>
+        <v>20</v>
       </c>
       <c r="D104" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="F104" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G104" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H104" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B105" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>153</v>
+        <v>35</v>
       </c>
       <c r="D105" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F105" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G105" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="H105" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B106" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>139</v>
+        <v>89</v>
       </c>
       <c r="D106" t="s">
-        <v>190</v>
+        <v>324</v>
       </c>
       <c r="F106" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G106" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="H106" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B107" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>326</v>
+      </c>
+      <c r="C107" t="s">
+        <v>25</v>
       </c>
       <c r="D107" t="s">
-        <v>325</v>
+        <v>26</v>
       </c>
       <c r="F107" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G107" t="s">
-        <v>141</v>
+        <v>27</v>
       </c>
       <c r="H107" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B108" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>125</v>
+        <v>35</v>
       </c>
       <c r="D108" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F108" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G108" t="s">
-        <v>127</v>
+        <v>37</v>
       </c>
       <c r="H108" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B109" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="D109" t="s">
-        <v>331</v>
+        <v>63</v>
       </c>
       <c r="F109" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G109" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="H109" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B110" t="s">
         <v>333</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>153</v>
+        <v>35</v>
       </c>
       <c r="D110" t="s">
-        <v>334</v>
+        <v>122</v>
       </c>
       <c r="F110" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G110" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="H110" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="B111" t="s">
         <v>335</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D111" t="s">
         <v>336</v>
       </c>
-      <c r="C111" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D111" t="s">
+      <c r="F111" t="s">
+        <v>14</v>
+      </c>
+      <c r="G111" t="s">
+        <v>51</v>
+      </c>
+      <c r="H111" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" ht="12.75">
+      <c r="A112" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="F111" t="s">
-[...10 lines deleted...]
-      <c r="A112" s="1" t="s">
+      <c r="B112" t="s">
         <v>338</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D112" t="s">
         <v>339</v>
       </c>
-      <c r="C112" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F112" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G112" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="H112" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="J112" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="B113" t="s">
         <v>341</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D113" t="s">
         <v>342</v>
       </c>
-      <c r="C113" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F113" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G113" t="s">
-        <v>141</v>
+        <v>51</v>
       </c>
       <c r="H113" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="B114" t="s">
         <v>344</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D114" t="s">
         <v>345</v>
       </c>
-      <c r="C114" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F114" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G114" t="s">
-        <v>127</v>
+        <v>51</v>
       </c>
       <c r="H114" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="B115" t="s">
         <v>347</v>
       </c>
-      <c r="B115" t="s">
-[...3 lines deleted...]
-        <v>181</v>
+      <c r="C115" s="1" t="s">
+        <v>49</v>
       </c>
       <c r="D115" t="s">
-        <v>182</v>
+        <v>345</v>
       </c>
       <c r="F115" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G115" t="s">
-        <v>183</v>
+        <v>51</v>
       </c>
       <c r="H115" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="B116" t="s">
         <v>349</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D116" t="s">
         <v>350</v>
       </c>
-      <c r="C116" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F116" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G116" t="s">
-        <v>141</v>
+        <v>51</v>
       </c>
       <c r="H116" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="B117" t="s">
         <v>352</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D117" t="s">
         <v>353</v>
       </c>
-      <c r="C117" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F117" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G117" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="H117" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B118" t="s">
         <v>355</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>139</v>
+        <v>49</v>
       </c>
       <c r="D118" t="s">
-        <v>169</v>
+        <v>83</v>
       </c>
       <c r="F118" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G118" t="s">
-        <v>141</v>
+        <v>51</v>
       </c>
       <c r="H118" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="CAP-M"/>
-[...111 lines deleted...]
-    <hyperlink ref="C60" r:id="rId113" display="Variant of CAP-M2"/>
+    <hyperlink ref="A2" r:id="rId1" display="7776641-0006"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of CAP-L"/>
+    <hyperlink ref="A3" r:id="rId3" display="7845389-0001"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of UAP2"/>
+    <hyperlink ref="A4" r:id="rId5" display="7857271-0002"/>
+    <hyperlink ref="A5" r:id="rId6" display="7840984-0002"/>
+    <hyperlink ref="C5" r:id="rId7" display="Variant of CAP-M"/>
+    <hyperlink ref="A6" r:id="rId8" display="7851671-2003"/>
+    <hyperlink ref="C6" r:id="rId9" display="Variant of CAP-M2"/>
+    <hyperlink ref="A7" r:id="rId10" display="7856326-2003"/>
+    <hyperlink ref="C7" r:id="rId11" display="Variant of CAP-M2"/>
+    <hyperlink ref="A8" r:id="rId12" display="7856326-2010"/>
+    <hyperlink ref="C8" r:id="rId13" display="Variant of CAP-M2"/>
+    <hyperlink ref="A9" r:id="rId14" display="7856326-2011"/>
+    <hyperlink ref="C9" r:id="rId15" display="Variant of CAP-M2"/>
+    <hyperlink ref="A10" r:id="rId16" display="7821740-0006"/>
+    <hyperlink ref="C10" r:id="rId17" display="Variant of CAP-H"/>
+    <hyperlink ref="A11" r:id="rId18" display="7834677-0004"/>
+    <hyperlink ref="C11" r:id="rId19" display="Variant of CAP-L"/>
+    <hyperlink ref="A12" r:id="rId20" display="7836123-0002"/>
+    <hyperlink ref="C12" r:id="rId21" display="Variant of CAP-H"/>
+    <hyperlink ref="A13" r:id="rId22" display="7833597-0001"/>
+    <hyperlink ref="C13" r:id="rId23" display="Variant of CAP-M"/>
+    <hyperlink ref="A14" r:id="rId24" display="7841175-0002"/>
+    <hyperlink ref="C14" r:id="rId25" display="Variant of CAP-H"/>
+    <hyperlink ref="A15" r:id="rId26" display="7834113-0005"/>
+    <hyperlink ref="C15" r:id="rId27" display="Variant of CAP-H"/>
+    <hyperlink ref="A16" r:id="rId28" display="7843400-0002"/>
+    <hyperlink ref="C16" r:id="rId29" display="Variant of CAP-H"/>
+    <hyperlink ref="A17" r:id="rId30" display="7830127-0001"/>
+    <hyperlink ref="C17" r:id="rId31" display="Variant of CAP-MX"/>
+    <hyperlink ref="A18" r:id="rId32" display="7840984-0001"/>
+    <hyperlink ref="C18" r:id="rId33" display="Variant of CAP-M"/>
+    <hyperlink ref="A19" r:id="rId34" display="7841153-0001"/>
+    <hyperlink ref="C19" r:id="rId35" display="Variant of CAP-H"/>
+    <hyperlink ref="A20" r:id="rId36" display="7835476-0008"/>
+    <hyperlink ref="C20" r:id="rId37" display="Variant of CAP-H"/>
+    <hyperlink ref="A21" r:id="rId38" display="7843400-0001"/>
+    <hyperlink ref="C21" r:id="rId39" display="Variant of CAP-H"/>
+    <hyperlink ref="A22" r:id="rId40" display="7845390-0007"/>
+    <hyperlink ref="C22" r:id="rId41" display="Variant of CAP-L2"/>
+    <hyperlink ref="A23" r:id="rId42" display="7845390-0018"/>
+    <hyperlink ref="C23" r:id="rId43" display="Variant of CAP-L2"/>
+    <hyperlink ref="A24" r:id="rId44" display="7845390-1008"/>
+    <hyperlink ref="C24" r:id="rId45" display="Variant of CAP-L2"/>
+    <hyperlink ref="A25" r:id="rId46" display="7851671-1003"/>
+    <hyperlink ref="C25" r:id="rId47" display="Variant of CAP-M2"/>
+    <hyperlink ref="A26" r:id="rId48" display="7845390-0001"/>
+    <hyperlink ref="C26" r:id="rId49" display="Variant of CAP-L2"/>
+    <hyperlink ref="A27" r:id="rId50" display="7845390-1001"/>
+    <hyperlink ref="C27" r:id="rId51" display="Variant of CAP-L2"/>
+    <hyperlink ref="A28" r:id="rId52" display="7845390-0009"/>
+    <hyperlink ref="C28" r:id="rId53" display="Variant of CAP-L2"/>
+    <hyperlink ref="A29" r:id="rId54" display="7845389-0009"/>
+    <hyperlink ref="C29" r:id="rId55" display="Variant of UAP2"/>
+    <hyperlink ref="A30" r:id="rId56" display="7845390-0013"/>
+    <hyperlink ref="C30" r:id="rId57" display="Variant of CAP-L2"/>
+    <hyperlink ref="A31" r:id="rId58" display="7845389-0031"/>
+    <hyperlink ref="C31" r:id="rId59" display="Variant of UAP2"/>
+    <hyperlink ref="A32" r:id="rId60" display="7845389-1031"/>
+    <hyperlink ref="C32" r:id="rId61" display="Variant of UAP2"/>
+    <hyperlink ref="A33" r:id="rId62" display="7856326-1004"/>
+    <hyperlink ref="C33" r:id="rId63" display="Variant of CAP-M2"/>
+    <hyperlink ref="A34" r:id="rId64" display="7845389-1037"/>
+    <hyperlink ref="C34" r:id="rId65" display="Variant of UAP2"/>
+    <hyperlink ref="A35" r:id="rId66" display="UAP2"/>
+    <hyperlink ref="A36" r:id="rId67" display="7642133-01"/>
+    <hyperlink ref="C36" r:id="rId68" display="Variant of UAP"/>
+    <hyperlink ref="A37" r:id="rId69" display="7724746-00"/>
+    <hyperlink ref="C37" r:id="rId70" display="Variant of UAP"/>
+    <hyperlink ref="A38" r:id="rId71" display="7770209-0006"/>
+    <hyperlink ref="C38" r:id="rId72" display="Variant of CAP-L"/>
+    <hyperlink ref="A39" r:id="rId73" display="7776595-0004"/>
+    <hyperlink ref="C39" r:id="rId74" display="Variant of CAP-L"/>
+    <hyperlink ref="A40" r:id="rId75" display="7776598-0004"/>
+    <hyperlink ref="C40" r:id="rId76" display="Variant of CAP-L"/>
+    <hyperlink ref="A41" r:id="rId77" display="7770356-0004"/>
+    <hyperlink ref="C41" r:id="rId78" display="Variant of CAP-L"/>
+    <hyperlink ref="A42" r:id="rId79" display="7776598-0006"/>
+    <hyperlink ref="C42" r:id="rId80" display="Variant of CAP-L"/>
+    <hyperlink ref="A43" r:id="rId81" display="7776643-0004"/>
+    <hyperlink ref="C43" r:id="rId82" display="Variant of CAP-L"/>
+    <hyperlink ref="A44" r:id="rId83" display="7776597-0004"/>
+    <hyperlink ref="C44" r:id="rId84" display="Variant of CAP-L"/>
+    <hyperlink ref="A45" r:id="rId85" display="7776596-0004"/>
+    <hyperlink ref="C45" r:id="rId86" display="Variant of CAP-L"/>
+    <hyperlink ref="A46" r:id="rId87" display="7845390-0035"/>
+    <hyperlink ref="C46" r:id="rId88" display="Variant of CAP-L2"/>
+    <hyperlink ref="A47" r:id="rId89" display="7820478-0002"/>
+    <hyperlink ref="C47" r:id="rId90" display="Variant of CAP-M"/>
+    <hyperlink ref="A48" r:id="rId91" display="7820689-0001"/>
+    <hyperlink ref="C48" r:id="rId92" display="Variant of CAP-M"/>
+    <hyperlink ref="A49" r:id="rId93" display="7825719-0002"/>
+    <hyperlink ref="C49" r:id="rId94" display="Variant of CAP-H"/>
+    <hyperlink ref="A50" r:id="rId95" display="7820689-0002"/>
+    <hyperlink ref="C50" r:id="rId96" display="Variant of CAP-M"/>
+    <hyperlink ref="A51" r:id="rId97" display="7821740-0002"/>
+    <hyperlink ref="C51" r:id="rId98" display="Variant of CAP-H"/>
+    <hyperlink ref="A52" r:id="rId99" display="7825719-0004"/>
+    <hyperlink ref="C52" r:id="rId100" display="Variant of CAP-H"/>
+    <hyperlink ref="A53" r:id="rId101" display="7825730-0001"/>
+    <hyperlink ref="C53" r:id="rId102" display="Variant of CAP-H"/>
+    <hyperlink ref="A54" r:id="rId103" display="7841176-0002"/>
+    <hyperlink ref="C54" r:id="rId104" display="Variant of CAP-H"/>
+    <hyperlink ref="A55" r:id="rId105" display="7834113-0002"/>
+    <hyperlink ref="C55" r:id="rId106" display="Variant of CAP-H"/>
+    <hyperlink ref="A56" r:id="rId107" display="CAP-M"/>
+    <hyperlink ref="A57" r:id="rId108" display="CAP-H"/>
+    <hyperlink ref="A58" r:id="rId109" display="UAP"/>
+    <hyperlink ref="A59" r:id="rId110" display="7845390-1007"/>
+    <hyperlink ref="C59" r:id="rId111" display="Variant of CAP-L2"/>
+    <hyperlink ref="A60" r:id="rId112" display="7845390-1013"/>
+    <hyperlink ref="C60" r:id="rId113" display="Variant of CAP-L2"/>
     <hyperlink ref="A61" r:id="rId114" display="CAP-L"/>
     <hyperlink ref="A62" r:id="rId115" display="CAP-MX"/>
     <hyperlink ref="A63" r:id="rId116" display="CAP-L2"/>
     <hyperlink ref="A64" r:id="rId117" display="CAP-M2"/>
     <hyperlink ref="A65" r:id="rId118" display="7770209-0004"/>
     <hyperlink ref="C65" r:id="rId119" display="Variant of CAP-L"/>
     <hyperlink ref="A66" r:id="rId120" display="7772983-0001"/>
     <hyperlink ref="C66" r:id="rId121" display="Variant of CAP-H"/>
     <hyperlink ref="A67" r:id="rId122" display="7770203-0004"/>
     <hyperlink ref="C67" r:id="rId123" display="Variant of CAP-L"/>
     <hyperlink ref="A68" r:id="rId124" display="7768763-00"/>
     <hyperlink ref="C68" r:id="rId125" display="Variant of UAP"/>
     <hyperlink ref="A69" r:id="rId126" display="7772983-0002"/>
     <hyperlink ref="C69" r:id="rId127" display="Variant of CAP-H"/>
     <hyperlink ref="A70" r:id="rId128" display="7770203-0006"/>
     <hyperlink ref="C70" r:id="rId129" display="Variant of CAP-L"/>
     <hyperlink ref="A71" r:id="rId130" display="7776596-0006"/>
     <hyperlink ref="C71" r:id="rId131" display="Variant of CAP-L"/>
     <hyperlink ref="A72" r:id="rId132" display="7776595-0006"/>
     <hyperlink ref="C72" r:id="rId133" display="Variant of CAP-L"/>
     <hyperlink ref="A73" r:id="rId134" display="7770356-0006"/>
     <hyperlink ref="C73" r:id="rId135" display="Variant of CAP-L"/>
     <hyperlink ref="A74" r:id="rId136" display="7776643-0006"/>
     <hyperlink ref="C74" r:id="rId137" display="Variant of CAP-L"/>
     <hyperlink ref="A75" r:id="rId138" display="7776597-0006"/>
     <hyperlink ref="C75" r:id="rId139" display="Variant of CAP-L"/>
-    <hyperlink ref="A76" r:id="rId140" display="7781125-0003"/>
+    <hyperlink ref="A76" r:id="rId140" display="7820478-0001"/>
     <hyperlink ref="C76" r:id="rId141" display="Variant of CAP-M"/>
-    <hyperlink ref="A77" r:id="rId142" display="7820478-0001"/>
-[...17 lines deleted...]
-    <hyperlink ref="A86" r:id="rId160" display="7825730-0002"/>
+    <hyperlink ref="A77" r:id="rId142" display="7825730-0003"/>
+    <hyperlink ref="C77" r:id="rId143" display="Variant of CAP-H"/>
+    <hyperlink ref="A78" r:id="rId144" display="7828333-0001"/>
+    <hyperlink ref="C78" r:id="rId145" display="Variant of CAP-M"/>
+    <hyperlink ref="A79" r:id="rId146" display="7834677-0006"/>
+    <hyperlink ref="C79" r:id="rId147" display="Variant of CAP-L"/>
+    <hyperlink ref="A80" r:id="rId148" display="7830127-0002"/>
+    <hyperlink ref="C80" r:id="rId149" display="Variant of CAP-MX"/>
+    <hyperlink ref="A81" r:id="rId150" display="7828333-0002"/>
+    <hyperlink ref="C81" r:id="rId151" display="Variant of CAP-M"/>
+    <hyperlink ref="A82" r:id="rId152" display="7845390-1018"/>
+    <hyperlink ref="C82" r:id="rId153" display="Variant of CAP-L2"/>
+    <hyperlink ref="A83" r:id="rId154" display="7851671-1001"/>
+    <hyperlink ref="C83" r:id="rId155" display="Variant of CAP-M2"/>
+    <hyperlink ref="A84" r:id="rId156" display="7851671-1002"/>
+    <hyperlink ref="C84" r:id="rId157" display="Variant of CAP-M2"/>
+    <hyperlink ref="A85" r:id="rId158" display="7845390-0003"/>
+    <hyperlink ref="C85" r:id="rId159" display="Variant of CAP-L2"/>
+    <hyperlink ref="A86" r:id="rId160" display="7849084-0002"/>
     <hyperlink ref="C86" r:id="rId161" display="Variant of CAP-H"/>
-    <hyperlink ref="A87" r:id="rId162" display="7825730-0004"/>
+    <hyperlink ref="A87" r:id="rId162" display="7850236-0002"/>
     <hyperlink ref="C87" r:id="rId163" display="Variant of CAP-H"/>
-    <hyperlink ref="A88" r:id="rId164" display="7843410-0005"/>
-[...17 lines deleted...]
-    <hyperlink ref="A97" r:id="rId182" display="7845389-0013"/>
+    <hyperlink ref="A88" r:id="rId164" display="7845390-1009"/>
+    <hyperlink ref="C88" r:id="rId165" display="Variant of CAP-L2"/>
+    <hyperlink ref="A89" r:id="rId166" display="7845389-0013"/>
+    <hyperlink ref="C89" r:id="rId167" display="Variant of UAP2"/>
+    <hyperlink ref="A90" r:id="rId168" display="7845389-1013"/>
+    <hyperlink ref="C90" r:id="rId169" display="Variant of UAP2"/>
+    <hyperlink ref="A91" r:id="rId170" display="7845389-1009"/>
+    <hyperlink ref="C91" r:id="rId171" display="Variant of UAP2"/>
+    <hyperlink ref="A92" r:id="rId172" display="7845389-0003"/>
+    <hyperlink ref="C92" r:id="rId173" display="Variant of UAP2"/>
+    <hyperlink ref="A93" r:id="rId174" display="7845389-0025"/>
+    <hyperlink ref="C93" r:id="rId175" display="Variant of UAP2"/>
+    <hyperlink ref="A94" r:id="rId176" display="7845389-0032"/>
+    <hyperlink ref="C94" r:id="rId177" display="Variant of UAP2"/>
+    <hyperlink ref="A95" r:id="rId178" display="7845389-1032"/>
+    <hyperlink ref="C95" r:id="rId179" display="Variant of UAP2"/>
+    <hyperlink ref="A96" r:id="rId180" display="7845389-0034"/>
+    <hyperlink ref="C96" r:id="rId181" display="Variant of UAP2"/>
+    <hyperlink ref="A97" r:id="rId182" display="7845389-1034"/>
     <hyperlink ref="C97" r:id="rId183" display="Variant of UAP2"/>
-    <hyperlink ref="A98" r:id="rId184" display="7845389-1013"/>
-[...7 lines deleted...]
-    <hyperlink ref="A102" r:id="rId192" display="7845389-0032"/>
+    <hyperlink ref="A98" r:id="rId184" display="7856326-1003"/>
+    <hyperlink ref="C98" r:id="rId185" display="Variant of CAP-M2"/>
+    <hyperlink ref="A99" r:id="rId186" display="7856326-1011"/>
+    <hyperlink ref="C99" r:id="rId187" display="Variant of CAP-M2"/>
+    <hyperlink ref="A100" r:id="rId188" display="7845390-1035"/>
+    <hyperlink ref="C100" r:id="rId189" display="Variant of CAP-L2"/>
+    <hyperlink ref="A101" r:id="rId190" display="7821740-0008"/>
+    <hyperlink ref="C101" r:id="rId191" display="Variant of CAP-H"/>
+    <hyperlink ref="A102" r:id="rId192" display="7845389-0038"/>
     <hyperlink ref="C102" r:id="rId193" display="Variant of UAP2"/>
-    <hyperlink ref="A103" r:id="rId194" display="7845389-1032"/>
-[...1 lines deleted...]
-    <hyperlink ref="A104" r:id="rId196" display="7845389-0034"/>
+    <hyperlink ref="A103" r:id="rId194" display="7845390-1036"/>
+    <hyperlink ref="C103" r:id="rId195" display="Variant of CAP-L2"/>
+    <hyperlink ref="A104" r:id="rId196" display="7845389-1036"/>
     <hyperlink ref="C104" r:id="rId197" display="Variant of UAP2"/>
-    <hyperlink ref="A105" r:id="rId198" display="7845389-1034"/>
-[...25 lines deleted...]
-    <hyperlink ref="C118" r:id="rId224" display="Variant of CAP-M2"/>
+    <hyperlink ref="A105" r:id="rId198" display="7856326-1010"/>
+    <hyperlink ref="C105" r:id="rId199" display="Variant of CAP-M2"/>
+    <hyperlink ref="A106" r:id="rId200" display="7845390-0008"/>
+    <hyperlink ref="C106" r:id="rId201" display="Variant of CAP-L2"/>
+    <hyperlink ref="A107" r:id="rId202" display="7857271-0001"/>
+    <hyperlink ref="A108" r:id="rId203" display="7856326-2020"/>
+    <hyperlink ref="C108" r:id="rId204" display="Variant of CAP-M2"/>
+    <hyperlink ref="A109" r:id="rId205" display="7863167-0002"/>
+    <hyperlink ref="C109" r:id="rId206" display="Variant of CAP-H"/>
+    <hyperlink ref="A110" r:id="rId207" display="7856326-2004"/>
+    <hyperlink ref="C110" r:id="rId208" display="Variant of CAP-M2"/>
+    <hyperlink ref="A111" r:id="rId209" display="7841031-0002"/>
+    <hyperlink ref="C111" r:id="rId210" display="Variant of CAP-H"/>
+    <hyperlink ref="A112" r:id="rId211" display="7843410-0002"/>
+    <hyperlink ref="C112" r:id="rId212" display="Variant of CAP-H"/>
+    <hyperlink ref="A113" r:id="rId213" display="7844739-0002"/>
+    <hyperlink ref="C113" r:id="rId214" display="Variant of CAP-H"/>
+    <hyperlink ref="A114" r:id="rId215" display="7825730-0002"/>
+    <hyperlink ref="C114" r:id="rId216" display="Variant of CAP-H"/>
+    <hyperlink ref="A115" r:id="rId217" display="7825730-0004"/>
+    <hyperlink ref="C115" r:id="rId218" display="Variant of CAP-H"/>
+    <hyperlink ref="A116" r:id="rId219" display="7843410-0005"/>
+    <hyperlink ref="C116" r:id="rId220" display="Variant of CAP-H"/>
+    <hyperlink ref="A117" r:id="rId221" display="7781125-0003"/>
+    <hyperlink ref="C117" r:id="rId222" display="Variant of CAP-M"/>
+    <hyperlink ref="A118" r:id="rId223" display="7835476-0006"/>
+    <hyperlink ref="C118" r:id="rId224" display="Variant of CAP-H"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId225"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 