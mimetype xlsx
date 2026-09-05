--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -11,1121 +11,1229 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357" count="851">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="393" count="941">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>CAP-M</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with up to 4-Band Support for Medium Power Applications</t>
+  </si>
+  <si>
+    <t>ERA®</t>
+  </si>
+  <si>
+    <t>CAP M</t>
+  </si>
+  <si>
+    <t>Access point</t>
+  </si>
+  <si>
+    <t>CAP-H</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with up to 4-Band Support for High Power Applications</t>
+  </si>
+  <si>
+    <t>CAP H</t>
+  </si>
+  <si>
+    <t>7776598-0004</t>
+  </si>
+  <si>
+    <t>CAP L 9/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Variant of CAP-L</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>CAP L</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>7770356-0004</t>
+  </si>
+  <si>
+    <t>CAP L 17E/17E/19/19 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700 MIMO and PCS 1900 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776598-0006</t>
+  </si>
+  <si>
+    <t>CAP L 9/18/21/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776643-0004</t>
+  </si>
+  <si>
+    <t>CAP L 8/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power EDD 800, DCS 1800, IMT 2100, and IMT 2600 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7825719-0004</t>
+  </si>
+  <si>
+    <t>CAP H 7E/80-85/17E/19 F-DC-F1</t>
+  </si>
+  <si>
+    <t>Variant of CAP-H</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  LMR 750, USA 700, USA 750, SMR 800, CEL 850, AWS 1700 and PCS 1900 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7825730-0001</t>
+  </si>
+  <si>
+    <t>CAP H 17E/17E/19/19 F-AC-F1-APE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power AWS 1700 and PCS 1900 MIMO Applications, Fiber Fed with Fan Kit, AUX Port Power over CAT</t>
+  </si>
+  <si>
+    <t>7821740-0006</t>
+  </si>
+  <si>
+    <t>CAP H 18/21/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 3-Band Support for High Power DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7834677-0004</t>
+  </si>
+  <si>
+    <t>CAP L 4A/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power TETRA 380, DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7836123-0002</t>
+  </si>
+  <si>
+    <t>CAP H 26/26T F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point for MIMO High Power IMT and TDD 2600 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7833597-0001</t>
+  </si>
+  <si>
+    <t>CAP M 8/18/21/26 F-AC</t>
+  </si>
+  <si>
+    <t>Variant of CAP-M</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  EDD 800, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7841175-0002</t>
+  </si>
+  <si>
+    <t>CAP H 4/4 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point for High Power for Tetra, Tetrapol and DMR Applications, Fiber Fed with Fan Kit.</t>
+  </si>
+  <si>
+    <t>7841176-0002</t>
+  </si>
+  <si>
+    <t>CAP H 9R F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point for High Power for EGSM-R Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7834113-0002</t>
+  </si>
+  <si>
+    <t>CAP H 7-8/9/18/21 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power APT 700 Lower, EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with fan kit</t>
+  </si>
+  <si>
+    <t>7834113-0005</t>
+  </si>
+  <si>
+    <t>CAP H 7-8/9 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 2-Band Support for High Power APT 700 Lower, EDD 800 and CEL 900 Applications, Fiber Fed with fan kit</t>
+  </si>
+  <si>
+    <t>7843400-0002</t>
+  </si>
+  <si>
+    <t>CAP H 85/9/18/21 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  CEL 850, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with fan kit</t>
+  </si>
+  <si>
+    <t>7830127-0001</t>
+  </si>
+  <si>
+    <t>CAP MX F-AC</t>
+  </si>
+  <si>
+    <t>Variant of CAP-MX</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 11-Band Support from 600 MHz to 2700 MHz for Medium Power Applications, Fiber Fed, AC Powered</t>
+  </si>
+  <si>
+    <t>CAP MX</t>
+  </si>
+  <si>
+    <t>7840984-0001</t>
+  </si>
+  <si>
+    <t>CAP M 80-85/17E/19/26 F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  SMR 800, CEL 850, AWS 1700, PCS 1900 and IMT 2600 Applications, Fiber Fed AC</t>
+  </si>
+  <si>
+    <t>7841153-0001</t>
+  </si>
+  <si>
+    <t>CAP H 80-85/17E/19/26 F-AC-F1-APE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  SMR 800, CELL 850, PCS 1900, AWS 1700, and IMT 2600 Applications, Fiber Fed with Fan Kit, AUX Port Power over CAT</t>
+  </si>
+  <si>
+    <t>7835476-0008</t>
+  </si>
+  <si>
+    <t>CAP H 23/23/25T/25T F-DC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  WCS 2300 and BRS 2500 MIMO Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7843400-0001</t>
+  </si>
+  <si>
+    <t>CAP H 85/9/18/21 F-AC-F1-APE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power CEL 850, CEL 900, DCS 1800 and IMT 2100 Applications, Fiber Fed with Fan Kit, AUX Port Power over CAT</t>
+  </si>
+  <si>
+    <t>7845390-0007</t>
+  </si>
+  <si>
+    <t>CAP L2 17E/19/23/25T C-PE</t>
+  </si>
+  <si>
+    <t>Variant of CAP-L2</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power AWS 1700, PCS 1900, WCS 2300, and TDD 2500 Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>CAP L2</t>
+  </si>
+  <si>
+    <t>7845390-1007</t>
+  </si>
+  <si>
+    <t>CAP L2 17E/19/23/25T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External DC Powered</t>
+  </si>
+  <si>
+    <t>7845390-0018</t>
+  </si>
+  <si>
+    <t>CAP L2 C-Band C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power C-BAND Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845390-1008</t>
+  </si>
+  <si>
+    <t>CAP L2 6/7E/80-85 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules to Support for Low Power USA 600, LMR 750, USA 700, USA 750, SMR 800 and CEL 850 Applications, Fiber Fed, External DC Powered</t>
+  </si>
+  <si>
+    <t>7851671-1003</t>
+  </si>
+  <si>
+    <t>CAP M2 35LT/35HT F-AC</t>
+  </si>
+  <si>
+    <t>Variant of CAP-M2</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power TDD3500 Applications, Fiber Fed, AC</t>
+  </si>
+  <si>
+    <t>CAP M2</t>
+  </si>
+  <si>
+    <t>7845390-0001</t>
+  </si>
+  <si>
+    <t>CAP L2 18/21/23T/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power DCS 1800, IMT 2100, TDD 2300 and IMT 2600  Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845390-1001</t>
+  </si>
+  <si>
+    <t>CAP L2 18/21/23T/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power DCS 1800, IMT 2100, TDD 2300 and IMT 2600 Applications, Fiber Fed, DC</t>
+  </si>
+  <si>
+    <t>7845390-0009</t>
+  </si>
+  <si>
+    <t>CAP L2 9/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power CELL 900, DCS 1800, IMT 2100, and IMT 2600  Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-1016</t>
+  </si>
+  <si>
+    <t>UAP2 18/21 F-DC</t>
+  </si>
+  <si>
+    <t>Variant of UAP2</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power DCS 1800 and IMT 2100 Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>UAP2</t>
+  </si>
+  <si>
+    <t>7845389-0009</t>
+  </si>
+  <si>
+    <t>UAP2 9/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power CEL 900, DCS 1800, IMT 2100 and IMT 2600 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845390-0013</t>
+  </si>
+  <si>
+    <t>CAP L2 7-8/9/18/21 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power APT 700, EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845390-1013</t>
+  </si>
+  <si>
+    <t>CAP L2 7-8/9/18/21 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power APT 700, EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber fed</t>
+  </si>
+  <si>
+    <t>7845389-0031</t>
+  </si>
+  <si>
+    <t>UAP2 17E/19/25T/37T C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power AWS 1700, PCS 1900, TDD 2500, and C-Band Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-1031</t>
+  </si>
+  <si>
+    <t>UAP2 17E/19/25T/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power AWS 1700, PCS 1900, TDD 2500, and C-Band Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7856326-1004</t>
+  </si>
+  <si>
+    <t>CAP M2 34T/37T/37T F-DC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with C-Band and DoD MIMO 2x2 Radio Modules for Medium Power Applications, Fiber Fed, DC, with fan kit</t>
+  </si>
+  <si>
+    <t>7845389-1037</t>
+  </si>
+  <si>
+    <t>UAP2 18/21/35LT/35HT F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power DCS 1800, IMT 2100 and TDD 3500 Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7845390-0035</t>
+  </si>
+  <si>
+    <t>CAP L2 34T/37T/37T C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power DoD band and C-Band Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-0001</t>
+  </si>
+  <si>
+    <t>UAP2 18/21/23T/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power DCS 1800, IMT 2100, TDD 2300, and IMT 2600 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7857271-0002</t>
+  </si>
+  <si>
+    <t>CAP H2 35T F-DC-F1</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for MIMO High Power TDD 3500 Applications, Fiber Fed with Fan Kit.</t>
+  </si>
+  <si>
+    <t>CAP H2</t>
+  </si>
+  <si>
+    <t>7840984-0002</t>
+  </si>
+  <si>
+    <t>CAP M 80-85/17E/19/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  SMR 800, CEL 850, AWS 1700, PCS 1900 and IMT 2600 Applications, Fiber Fed DC</t>
+  </si>
+  <si>
+    <t>7851671-2003</t>
+  </si>
+  <si>
+    <t>7856326-2003</t>
+  </si>
+  <si>
+    <t>CAP M2 34T/37T/37T F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with C-Band and DoD MIMO 2x2 Radio Modules for Medium Power Applications, Fiber Fed, AC, with fan kit</t>
+  </si>
+  <si>
+    <t>7856326-2010</t>
+  </si>
+  <si>
+    <t>CAP M2 17E/19/23/25T F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External AC Powered</t>
+  </si>
+  <si>
+    <t>7856326-2011</t>
+  </si>
+  <si>
+    <t>CAP M2 17E/19/23/25T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External DC Powered</t>
+  </si>
+  <si>
+    <t>7857017-0002</t>
+  </si>
+  <si>
+    <t>CAP H2 34T/37T F-DC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for MIMO High Power TDD 3400 and 3700 TDD Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7862034-0003</t>
+  </si>
+  <si>
+    <t>CAP H2S 7-8/9/15 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for SISO High Power APT 700 Lower, EDD 800, CEL 900, and SDL 1500 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7856326-2012</t>
+  </si>
+  <si>
+    <t>CAP M2 25T F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power TDD 2500 Applications, Fiber Fed, External AC Powered, with optional fan kit</t>
+  </si>
+  <si>
+    <t>7856326-2013</t>
+  </si>
+  <si>
+    <t>CAP M2 25T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power TDD 2500 Applications, Fiber Fed, External DC Powered, with optional fan kit</t>
+  </si>
+  <si>
+    <t>UAP</t>
+  </si>
+  <si>
+    <t>Universal Access Point</t>
+  </si>
+  <si>
+    <t>7642133-01</t>
+  </si>
+  <si>
+    <t>Variant of UAP</t>
+  </si>
+  <si>
+    <t>ERA® Universal Access Point, 600-2700 MHz</t>
+  </si>
+  <si>
+    <t>7724746-00</t>
+  </si>
+  <si>
+    <t>UAP-X</t>
+  </si>
+  <si>
+    <t>ERA® Universal Access Point, 380-2700 MHz</t>
+  </si>
+  <si>
+    <t>7776597-0004</t>
+  </si>
+  <si>
+    <t>CAP L 17E/19/23/25 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700, PCS 1900, WCS 2300, and TDD 2500 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776596-0004</t>
+  </si>
+  <si>
+    <t>CAP L 7/80-85/17E/19 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power USA 700, USA 750, SMR 800, CEL 850, AWS 1700, and PCS 1900 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
     <t>7776641-0006</t>
   </si>
   <si>
     <t>CAP L 8/9/18/21 F-DC</t>
   </si>
   <si>
-    <t>Variant of CAP-L</t>
-[...1 lines deleted...]
-  <si>
     <t>Carrier Access Point with 4-Band Support for Low Power  EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
   </si>
   <si>
-    <t>ERA®</t>
-[...359 lines deleted...]
-    <t>ERA® Universal Access Point, 380-2700 MHz</t>
+    <t>7820478-0002</t>
+  </si>
+  <si>
+    <t>CAP M 7E/80-85/17E/19 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  LMR 750, USA 700, USA 750, SMR 800, CEL 850, AWS 1700 and PCS 1900 Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7820689-0001</t>
+  </si>
+  <si>
+    <t>CAP M 23/23/25T/25T F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  WCS 2300 and BRS 2500 MIMO Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7825719-0002</t>
+  </si>
+  <si>
+    <t>CAP H 7E/80-85/17E/19 F-AC-F1</t>
+  </si>
+  <si>
+    <t>7820689-0002</t>
+  </si>
+  <si>
+    <t>CAP M 23/23/25T/25T F-DC</t>
+  </si>
+  <si>
+    <t>7821740-0002</t>
+  </si>
+  <si>
+    <t>CAP H 9/18/21/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed with Fan Kit</t>
   </si>
   <si>
     <t>7770209-0006</t>
   </si>
   <si>
     <t>CAP L 18/21/26/26 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power  DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
   </si>
   <si>
     <t>7776595-0004</t>
   </si>
   <si>
     <t>CAP L 9/18/18/21 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power CEL 900, DCS 1800 MIMO, and IMT 2100 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
   </si>
   <si>
-    <t>7776598-0004</t>
-[...164 lines deleted...]
-    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power APT 700, EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber fed</t>
+    <t>7845390-1035</t>
+  </si>
+  <si>
+    <t>CAP L2 34T/37T/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power DoD band and C-Band Applications, Fiber Fed, External DC powered</t>
+  </si>
+  <si>
+    <t>7821740-0008</t>
+  </si>
+  <si>
+    <t>CAP H 9/18/21 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 3-Band Support for High Power CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7845389-0038</t>
+  </si>
+  <si>
+    <t>UAP2 17E/19/26/35IC C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power AWS 1700, PCS 1900, IMT 2600, and IC 3500 TDD Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845390-1036</t>
+  </si>
+  <si>
+    <t>CAP L2 35LT/35HT F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power TDD 3500 Applications, Fiber Fed, External DC powered</t>
+  </si>
+  <si>
+    <t>7845389-1036</t>
+  </si>
+  <si>
+    <t>UAP2 35LT/35HT F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power TDD 3500 Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7856326-1010</t>
+  </si>
+  <si>
+    <t>CAP M2 17E/19/23/25T F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External AC Powered, with fan kit</t>
+  </si>
+  <si>
+    <t>7845390-0008</t>
+  </si>
+  <si>
+    <t>CAP L2 6/7E/80-85 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules to Support for Low Power USA 600, LMR 750, USA 700, USA 750, SMR 800 and CEL 850 Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>7857271-0001</t>
+  </si>
+  <si>
+    <t>CAP H2 35T F-AC-F1</t>
+  </si>
+  <si>
+    <t>7856326-2020</t>
+  </si>
+  <si>
+    <t>CAP M2 18/21/23T/26 F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power DCS 1800, IMT 2100, TDD 2300, and IMT 2600 Applications, Fiber Fed, AC</t>
+  </si>
+  <si>
+    <t>7863167-0002</t>
+  </si>
+  <si>
+    <t>CAP H 4/4 (390/420 MHz) F-AC-F1</t>
+  </si>
+  <si>
+    <t>7856326-2004</t>
+  </si>
+  <si>
+    <t>CAP M2 34T/37T/37T F-DC</t>
+  </si>
+  <si>
+    <t>7857017-0001</t>
+  </si>
+  <si>
+    <t>CAP H2 34T/37T F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for MIMO High Power TDD 3400 and TDD 3700 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7844963-00</t>
+  </si>
+  <si>
+    <t>Alarm Box CAP H AB 4-4</t>
+  </si>
+  <si>
+    <t>Alarm box for additional alarming for CAP H</t>
+  </si>
+  <si>
+    <t>Accessory</t>
+  </si>
+  <si>
+    <t>7845389-1030</t>
+  </si>
+  <si>
+    <t>UAP2 25T/34T/37T/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power TDD 2500, DoD Band TDD, and C-Band TDD Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7845389-0033</t>
+  </si>
+  <si>
+    <t>UAP2 80-85/25T/34T/37T C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power SMR 800, CEL 850, TDD 2500, DoD Band TDD, and C-Band TDD Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-1033</t>
+  </si>
+  <si>
+    <t>UAP2 80-85/25T/34T/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power SMR 800, CEL 850, TDD 2500, DoD Band TDD, and C-Band Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7860563-0001</t>
+  </si>
+  <si>
+    <t>CAP H2S 7-8/9/18/21 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for SISO High Power APT 700 Lower, EDD 800, CEL 900, DCS 1800, and UMTS 2100 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>CAP-MX</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 11-Band Support Medium Power Applications</t>
+  </si>
+  <si>
+    <t>CAP-L2</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with up to 4-Band Support for Low Power  Applications</t>
+  </si>
+  <si>
+    <t>CAP-M2</t>
+  </si>
+  <si>
+    <t>7770209-0004</t>
+  </si>
+  <si>
+    <t>CAP L 18/21/26/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7772983-0001</t>
+  </si>
+  <si>
+    <t>CAP H 8/9/18/21 F-AC-F1-APE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with Fan Kit, AUX Port Power over CAT</t>
+  </si>
+  <si>
+    <t>7770203-0004</t>
+  </si>
+  <si>
+    <t>CAP L 17E/17E/23/23 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700 MIMO and WCS 2300 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776596-0006</t>
+  </si>
+  <si>
+    <t>CAP L 7/80-85/17E/19 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  USA 700, USA 750, SMR 800, CEL 850, AWS 1700, and PCS 1900 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776595-0006</t>
+  </si>
+  <si>
+    <t>CAP L 9/18/18/21 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  CEL 900, DCS 1800 MIMO, and IMT 2100 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7770356-0006</t>
+  </si>
+  <si>
+    <t>CAP L 17E/17E/19/19 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700 MIMO and PCS 1900 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776643-0006</t>
+  </si>
+  <si>
+    <t>CAP L 8/18/21/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  EDD 800, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776597-0006</t>
+  </si>
+  <si>
+    <t>CAP L 17E/19/23/25 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700, PCS 1900, WCS 2300, and TDD 2500 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7781125-0003</t>
+  </si>
+  <si>
+    <t>CAP M 9/18/21/26 F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7820478-0001</t>
+  </si>
+  <si>
+    <t>CAP M 7E/80-85/17E/19 F-AC</t>
+  </si>
+  <si>
+    <t>7825730-0003</t>
+  </si>
+  <si>
+    <t>CAP H 17E/17E/19/19 F-DC-F1-APE</t>
+  </si>
+  <si>
+    <t>7828333-0001</t>
+  </si>
+  <si>
+    <t>CAP M 4/70/80 F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power UHF, LMR700 and LMR800 Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7834677-0006</t>
+  </si>
+  <si>
+    <t>CAP L 4A/18/21/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power TETRA 380, DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7830127-0002</t>
+  </si>
+  <si>
+    <t>CAP MX F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 11-Band Support from 600 MHz to 2700 MHz for Medium Power Applications, Fiber Fed, DC Powered</t>
+  </si>
+  <si>
+    <t>7828333-0002</t>
+  </si>
+  <si>
+    <t>CAP M 4/70/80 F-DC</t>
+  </si>
+  <si>
+    <t>7841031-0002</t>
+  </si>
+  <si>
+    <t>CAP H 7-8/18/21/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power APT 700 Lower, EDD 800, DCS 1800, IMT 2100 and IMT 2600 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7843410-0002</t>
+  </si>
+  <si>
+    <t>CAP H 7/23T/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 3-Band Support for High Power APT 700, TDD 2300, and IMT 2600 Applications, Fiber Fed with fan kit</t>
+  </si>
+  <si>
+    <t>7844739-0002</t>
+  </si>
+  <si>
+    <t>CAP H 23T/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for High Power  TDD 2300, and IMT 2600 Applications, Fiber Fed with fan kit</t>
+  </si>
+  <si>
+    <t>7825730-0002</t>
+  </si>
+  <si>
+    <t>CAP H 17E/17E/19/19 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for MIMO High Power AWS 1700 and PCS 1900 MIMO Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7825730-0004</t>
+  </si>
+  <si>
+    <t>CAP H 17E/17E/19/19 F-DC-F1</t>
+  </si>
+  <si>
+    <t>7843410-0005</t>
+  </si>
+  <si>
+    <t>CAP H 7/23T/26 F-AC-F1-APE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 3-Band Support for High Power APT 700, TDD 2300, and IMT 2600 Applications, Fiber Fed with Fan Kit, with AUX Port</t>
+  </si>
+  <si>
+    <t>7835476-0006</t>
+  </si>
+  <si>
+    <t>CAP H 23/23/25T/25T F-AC-F1</t>
+  </si>
+  <si>
+    <t>7845390-1018</t>
+  </si>
+  <si>
+    <t>CAP L2 C-Band F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power C-BAND Applications, Fiber Fed, External DC Powered</t>
+  </si>
+  <si>
+    <t>7851671-1001</t>
+  </si>
+  <si>
+    <t>CAP M2 C-Band F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power C-BAND Applications, Fiber Fed, AC</t>
+  </si>
+  <si>
+    <t>7851671-1002</t>
+  </si>
+  <si>
+    <t>CAP M2 C-Band F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power C-BAND Applications, Fiber Fed, DC</t>
+  </si>
+  <si>
+    <t>7845390-0003</t>
+  </si>
+  <si>
+    <t>CAP L2 35LT/35HT C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power TDD 3500 Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>7849084-0002</t>
+  </si>
+  <si>
+    <t>CAP H 35HT/35HT F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for MIMO High Power  TDD 3500H Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7850236-0002</t>
+  </si>
+  <si>
+    <t>CAP H 35LT/35LT F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for MIMO High Power TDD 3500L Applications, Fiber Fed with fan kit</t>
+  </si>
+  <si>
+    <t>7845390-1009</t>
+  </si>
+  <si>
+    <t>CAP L2 9/18/21/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power CELL 900, DCS 1800, IMT 2100, and IMT 2600  Applications, Fiber fed</t>
+  </si>
+  <si>
+    <t>7845389-0013</t>
+  </si>
+  <si>
+    <t>UAP2 7-8/9/18/21 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power APT 700, EDD 800, CEL 900, DCS 1800 and IMT 2100 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-1013</t>
+  </si>
+  <si>
+    <t>UAP2 7-8/9/18/21 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power APT 700, EDD 800, CEL 900, DCS 1800 and IMT 2100 Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7845389-0016</t>
+  </si>
+  <si>
+    <t>UAP2 18/21 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power DCS 1800 and IMT 2100 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-1009</t>
+  </si>
+  <si>
+    <t>UAP2 9/18/21/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power CEL 900, DCS 1800, IMT 2100 and IMT 2600 Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7845389-0003</t>
+  </si>
+  <si>
+    <t>UAP2 35LT/35HT C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power TDD 3500 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-0025</t>
+  </si>
+  <si>
+    <t>UAP2 17E/19 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power AWS 1700 and PCS 1900 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-0032</t>
+  </si>
+  <si>
+    <t>UAP2 7E/17E/19/37T C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power USA 700, USA 750, LMR 750, AWS 1700, PCS 1900, and C-Band Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-1032</t>
+  </si>
+  <si>
+    <t>UAP2 7E/17E/19/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power USA 700, USA 750, LMR 750, AWS 1700, PCS 1900, and C-Band TDD Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7845389-0034</t>
+  </si>
+  <si>
+    <t>UAP2 80-85/17E/19/37T C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power SMR 800, CEL 850, AWS 1700, PCS 1900, and C-Band Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-1034</t>
+  </si>
+  <si>
+    <t>UAP2 80-85/17E/19/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power SMR 800, CEL 850, AWS 1700, PCS 1900 and C-Band Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7856326-1003</t>
+  </si>
+  <si>
+    <t>CAP M2 34T/37T/37T F-AC-F1</t>
+  </si>
+  <si>
+    <t>7856326-1011</t>
+  </si>
+  <si>
+    <t>CAP M2 17E/19/23/25T F-DC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External DC Powered, with fan kit</t>
   </si>
   <si>
     <t>CAP-L</t>
   </si>
   <si>
     <t>CAP-L Carrier Access Point, with up to 4-Band Support for Low Power Applications</t>
   </si>
   <si>
-    <t>CAP-MX</t>
-[...40 lines deleted...]
-  <si>
     <t>7768763-00</t>
   </si>
   <si>
     <t>UAP-N25</t>
   </si>
   <si>
     <t>7772983-0002</t>
   </si>
   <si>
     <t>CAP H 8/9/18/21 F-AC-F1</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for High Power  EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with Fan Kit</t>
   </si>
   <si>
     <t>7770203-0006</t>
   </si>
   <si>
     <t>CAP L 17E/17E/23/23 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power  AWS 1700 MIMO and WCS 2300 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
-  </si>
-[...406 lines deleted...]
-    <t>0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1226,75 +1334,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J118" totalsRowShown="0">
-  <autoFilter ref="A1:J118"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J130" totalsRowShown="0">
+  <autoFilter ref="A1:J130"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776641-0006" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0001" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0002" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0002" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-2003" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2003" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2010" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2011" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0006" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0004" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7836123-0002" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7833597-0001" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841175-0002" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0005" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0002" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0001" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0001" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841153-0001" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0008" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0001" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0007" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0018" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1008" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1003" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0001" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1001" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0009" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0009" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0013" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0031" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1031" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1004" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1037" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7642133-01" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7724746-00" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0006" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0004" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0004" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0004" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0006" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0004" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0004" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0004" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0035" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0002" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0001" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0002" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0002" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0002" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0004" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0001" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841176-0002" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0002" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1007" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1013" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0004" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0001" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0004" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7768763-00" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0002" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0006" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0006" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0006" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0006" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0006" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0006" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0001" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0003" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0001" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0006" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0002" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0002" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1018" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1001" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1002" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0003" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7849084-0002" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7850236-0002" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1009" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0013" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1013" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1009" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0003" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0025" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0032" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1032" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0034" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1034" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1003" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1011" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1035" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0008" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0038" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1036" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1036" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1010" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0008" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0001" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2020" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7863167-0002" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2004" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841031-0002" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0002" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7844739-0002" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0002" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0004" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0005" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7781125-0003" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0006" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0004" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0004" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0006" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0004" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0004" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0001" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0006" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0004" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7836123-0002" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7833597-0001" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841175-0002" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841176-0002" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0002" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0005" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0002" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0001" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0001" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841153-0001" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0008" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0001" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0007" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1007" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0018" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1008" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1003" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0001" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1001" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0009" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1016" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0009" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0013" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1013" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0031" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1031" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1004" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1037" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0035" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0001" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0002" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0002" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-2003" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2003" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2010" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2011" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857017-0002" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7862034-0003" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2012" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2013" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7642133-01" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7724746-00" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0004" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0004" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776641-0006" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0002" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0001" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0002" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0002" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0002" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0006" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0004" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1035" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0008" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0038" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1036" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1036" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1010" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0008" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0001" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2020" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7863167-0002" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2004" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857017-0001" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7844963-00" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1030" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0033" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1033" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7860563-0001" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0004" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0001" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0004" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0006" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0006" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0006" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0006" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0006" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7781125-0003" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0001" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0003" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0001" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0006" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0002" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0002" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841031-0002" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0002" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7844739-0002" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0002" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0004" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0005" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0006" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1018" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1001" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1002" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0003" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7849084-0002" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7850236-0002" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1009" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0013" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1013" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0016" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1009" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0003" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0025" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0032" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1032" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0034" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1034" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1003" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1011" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7768763-00" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0002" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0006" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J118"/>
+  <dimension ref="A1:J130"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="15.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="34.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.27734375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="166.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1302,3036 +1410,3350 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="12.75">
+    <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
         <v>18</v>
       </c>
-      <c r="B3" t="s">
+      <c r="H3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="12.75">
+      <c r="A4" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="B4" t="s">
         <v>20</v>
       </c>
-      <c r="D3" t="s">
+      <c r="C4" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F3" t="s">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="D4" t="s">
         <v>22</v>
       </c>
-      <c r="H3" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
         <v>23</v>
       </c>
-      <c r="B4" t="s">
+      <c r="H4" t="s">
+        <v>15</v>
+      </c>
+      <c r="J4" t="s">
         <v>24</v>
       </c>
-      <c r="C4" t="s">
+    </row>
+    <row r="5" spans="1:10" ht="12.75">
+      <c r="A5" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D4" t="s">
+      <c r="B5" t="s">
         <v>26</v>
       </c>
-      <c r="F4" t="s">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="C5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" t="s">
         <v>27</v>
       </c>
-      <c r="H4" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5" t="s">
+        <v>15</v>
+      </c>
+      <c r="J5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="12.75">
+      <c r="A6" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B6" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="C6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" t="s">
         <v>30</v>
       </c>
-      <c r="D5" t="s">
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>23</v>
+      </c>
+      <c r="H6" t="s">
+        <v>15</v>
+      </c>
+      <c r="J6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="12.75">
+      <c r="A7" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="F5" t="s">
-[...2 lines deleted...]
-      <c r="G5" t="s">
+      <c r="B7" t="s">
         <v>32</v>
       </c>
-      <c r="H5" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="1" t="s">
+      <c r="C7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
         <v>33</v>
       </c>
-      <c r="B6" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="H7" t="s">
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="J7" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H8" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="B9" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H9" t="s">
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="J9" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="D10" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="H10" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="H11" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" t="s">
         <v>49</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="H12" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" t="s">
         <v>14</v>
       </c>
-      <c r="G13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="H14" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="H15" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="H16" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="D17" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="H17" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H18" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="B19" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="D19" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="H19" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" t="s">
         <v>14</v>
       </c>
-      <c r="G20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H20" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="B21" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="H21" t="s">
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="J21" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="B22" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="D22" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G22" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="H22" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="D23" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="F23" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G23" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="H23" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D24" t="s">
         <v>89</v>
       </c>
-      <c r="D24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G24" t="s">
+        <v>90</v>
+      </c>
+      <c r="H24" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="12.75">
+      <c r="A25" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="H24" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B25" t="s">
-        <v>34</v>
+        <v>92</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>35</v>
+        <v>88</v>
       </c>
       <c r="D25" t="s">
-        <v>36</v>
+        <v>93</v>
       </c>
       <c r="F25" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G25" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="H25" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="B26" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D26" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F26" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G26" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="H26" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B27" t="s">
+        <v>98</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D27" t="s">
+        <v>99</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" t="s">
+        <v>90</v>
+      </c>
+      <c r="H27" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="12.75">
+      <c r="A28" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B28" t="s">
+        <v>101</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B27" t="s">
+      <c r="D28" t="s">
         <v>103</v>
       </c>
-      <c r="C27" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" t="s">
         <v>104</v>
       </c>
-      <c r="F27" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="J28" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B29" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="D29" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F29" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>90</v>
       </c>
       <c r="H29" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B30" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D30" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F30" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G30" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="H30" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B31" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="D31" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="F31" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>90</v>
       </c>
       <c r="H31" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B32" t="s">
+        <v>115</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D32" t="s">
         <v>117</v>
       </c>
-      <c r="B32" t="s">
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" t="s">
         <v>118</v>
       </c>
-      <c r="C32" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H32" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B33" t="s">
         <v>120</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D33" t="s">
         <v>121</v>
       </c>
-      <c r="C33" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F33" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G33" t="s">
-        <v>37</v>
+        <v>118</v>
       </c>
       <c r="H33" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B34" t="s">
         <v>123</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D34" t="s">
         <v>124</v>
       </c>
-      <c r="C34" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F34" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G34" t="s">
-        <v>22</v>
+        <v>90</v>
       </c>
       <c r="H34" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="C35" t="s">
+        <v>125</v>
+      </c>
+      <c r="B35" t="s">
         <v>126</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>88</v>
       </c>
       <c r="D35" t="s">
         <v>127</v>
       </c>
       <c r="F35" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G35" t="s">
-        <v>22</v>
+        <v>90</v>
       </c>
       <c r="H35" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B36" t="s">
         <v>129</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D36" t="s">
         <v>130</v>
       </c>
-      <c r="D36" t="s">
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" t="s">
+        <v>118</v>
+      </c>
+      <c r="H36" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="12.75">
+      <c r="A37" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="F36" t="s">
-[...13 lines deleted...]
-      <c r="A37" s="1" t="s">
+      <c r="B37" t="s">
         <v>132</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D37" t="s">
         <v>133</v>
       </c>
-      <c r="C37" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F37" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G37" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="H37" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="12.75">
       <c r="A38" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B38" t="s">
         <v>135</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D38" t="s">
         <v>136</v>
       </c>
-      <c r="C38" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" t="s">
+        <v>104</v>
+      </c>
+      <c r="H38" t="s">
+        <v>15</v>
+      </c>
+      <c r="J38" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="12.75">
+      <c r="A39" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="F38" t="s">
-[...13 lines deleted...]
-      <c r="A39" s="1" t="s">
+      <c r="B39" t="s">
         <v>138</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D39" t="s">
         <v>139</v>
       </c>
-      <c r="C39" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D39" t="s">
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" t="s">
+        <v>118</v>
+      </c>
+      <c r="H39" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="12.75">
+      <c r="A40" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="F39" t="s">
-[...13 lines deleted...]
-      <c r="A40" s="1" t="s">
+      <c r="B40" t="s">
         <v>141</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D40" t="s">
         <v>142</v>
       </c>
-      <c r="C40" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D40" t="s">
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" t="s">
+        <v>90</v>
+      </c>
+      <c r="H40" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="12.75">
+      <c r="A41" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="F40" t="s">
-[...13 lines deleted...]
-      <c r="A41" s="1" t="s">
+      <c r="B41" t="s">
         <v>144</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D41" t="s">
         <v>145</v>
       </c>
-      <c r="C41" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D41" t="s">
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" t="s">
+        <v>118</v>
+      </c>
+      <c r="H41" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="12.75">
+      <c r="A42" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="F41" t="s">
-[...13 lines deleted...]
-      <c r="A42" s="1" t="s">
+      <c r="B42" t="s">
         <v>147</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="D42" t="s">
         <v>149</v>
       </c>
       <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" t="s">
+        <v>150</v>
+      </c>
+      <c r="H42" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="12.75">
+      <c r="A43" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B43" t="s">
+        <v>152</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D43" t="s">
+        <v>153</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" t="s">
         <v>14</v>
       </c>
-      <c r="G42" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="H43" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="44" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B44" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>12</v>
+        <v>102</v>
       </c>
       <c r="D44" t="s">
+        <v>103</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" t="s">
+        <v>104</v>
+      </c>
+      <c r="H44" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="12.75">
+      <c r="A45" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="F44" t="s">
-[...13 lines deleted...]
-      <c r="A45" s="1" t="s">
+      <c r="B45" t="s">
         <v>156</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D45" t="s">
         <v>157</v>
       </c>
-      <c r="C45" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F45" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G45" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="H45" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B46" t="s">
         <v>159</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D46" t="s">
         <v>160</v>
       </c>
-      <c r="C46" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F46" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G46" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="H46" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B47" t="s">
         <v>162</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D47" t="s">
         <v>163</v>
       </c>
-      <c r="C47" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D47" t="s">
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" t="s">
+        <v>104</v>
+      </c>
+      <c r="H47" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="12.75">
+      <c r="A48" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="F47" t="s">
-[...10 lines deleted...]
-      <c r="A48" s="1" t="s">
+      <c r="B48" t="s">
         <v>165</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
+        <v>148</v>
+      </c>
+      <c r="D48" t="s">
         <v>166</v>
       </c>
-      <c r="C48" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F48" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G48" t="s">
-        <v>32</v>
+        <v>150</v>
       </c>
       <c r="H48" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B49" t="s">
         <v>168</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
+        <v>148</v>
+      </c>
+      <c r="D49" t="s">
         <v>169</v>
       </c>
-      <c r="C49" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D49" t="s">
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" t="s">
+        <v>150</v>
+      </c>
+      <c r="H49" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="12.75">
+      <c r="A50" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="F49" t="s">
-[...10 lines deleted...]
-      <c r="A50" s="1" t="s">
+      <c r="B50" t="s">
         <v>171</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D50" t="s">
         <v>172</v>
       </c>
-      <c r="C50" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F50" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G50" t="s">
-        <v>32</v>
+        <v>104</v>
       </c>
       <c r="H50" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>173</v>
       </c>
       <c r="B51" t="s">
         <v>174</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>49</v>
+        <v>102</v>
       </c>
       <c r="D51" t="s">
         <v>175</v>
       </c>
       <c r="F51" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G51" t="s">
-        <v>51</v>
+        <v>104</v>
       </c>
       <c r="H51" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" t="s">
+        <v>11</v>
+      </c>
+      <c r="D52" t="s">
         <v>177</v>
       </c>
-      <c r="C52" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F52" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G52" t="s">
-        <v>51</v>
+        <v>176</v>
       </c>
       <c r="H52" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:10" ht="12.75">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C53" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" t="s">
+        <v>177</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" t="s">
+        <v>118</v>
+      </c>
+      <c r="H53" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="12.75">
+      <c r="A54" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B54" t="s">
+        <v>176</v>
+      </c>
+      <c r="C54" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="C53" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D53" t="s">
+      <c r="D54" t="s">
         <v>180</v>
       </c>
-      <c r="F53" t="s">
-[...13 lines deleted...]
-      <c r="A54" s="1" t="s">
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" t="s">
+        <v>176</v>
+      </c>
+      <c r="H54" t="s">
+        <v>177</v>
+      </c>
+      <c r="J54" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="12.75">
+      <c r="A55" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B55" t="s">
         <v>182</v>
       </c>
-      <c r="C54" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D54" t="s">
+      <c r="C55" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="D55" t="s">
         <v>183</v>
       </c>
-      <c r="F54" t="s">
-[...10 lines deleted...]
-      <c r="A55" s="1" t="s">
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" t="s">
+        <v>176</v>
+      </c>
+      <c r="H55" t="s">
+        <v>177</v>
+      </c>
+      <c r="J55" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="12.75">
+      <c r="A56" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B56" t="s">
         <v>185</v>
       </c>
-      <c r="C55" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D55" t="s">
+      <c r="C56" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D56" t="s">
         <v>186</v>
       </c>
-      <c r="F55" t="s">
-[...10 lines deleted...]
-      <c r="A56" s="1" t="s">
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" t="s">
+        <v>23</v>
+      </c>
+      <c r="H56" t="s">
+        <v>15</v>
+      </c>
+      <c r="J56" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="12.75">
+      <c r="A57" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="C56" t="s">
-[...2 lines deleted...]
-      <c r="D56" t="s">
+      <c r="B57" t="s">
         <v>188</v>
       </c>
-      <c r="F56" t="s">
-[...10 lines deleted...]
-      <c r="A57" s="1" t="s">
+      <c r="C57" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D57" t="s">
         <v>189</v>
       </c>
-      <c r="C57" t="s">
-[...2 lines deleted...]
-      <c r="D57" t="s">
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" t="s">
+        <v>23</v>
+      </c>
+      <c r="H57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J57" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="12.75">
+      <c r="A58" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="F57" t="s">
-[...14 lines deleted...]
-        <v>126</v>
+      <c r="B58" t="s">
+        <v>191</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>21</v>
       </c>
       <c r="D58" t="s">
-        <v>127</v>
+        <v>192</v>
       </c>
       <c r="F58" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G58" t="s">
-        <v>129</v>
+        <v>23</v>
       </c>
       <c r="H58" t="s">
-        <v>127</v>
+        <v>15</v>
+      </c>
+      <c r="J58" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B59" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="D59" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" t="s">
         <v>14</v>
       </c>
-      <c r="G59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H59" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B60" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="D60" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" t="s">
         <v>14</v>
       </c>
-      <c r="G60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H60" t="s">
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="J60" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>199</v>
+      </c>
+      <c r="B61" t="s">
+        <v>200</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D61" t="s">
+        <v>37</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" t="s">
+        <v>18</v>
+      </c>
+      <c r="H61" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="12.75">
+      <c r="A62" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B62" t="s">
+        <v>202</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D62" t="s">
         <v>198</v>
       </c>
-      <c r="F61" t="s">
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" t="s">
         <v>14</v>
       </c>
-      <c r="G61" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="H62" t="s">
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="J62" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>203</v>
+      </c>
+      <c r="B63" t="s">
+        <v>204</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D63" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F63" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G63" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="H63" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>206</v>
+      </c>
+      <c r="B64" t="s">
+        <v>207</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>21</v>
       </c>
       <c r="D64" t="s">
-        <v>188</v>
+        <v>208</v>
       </c>
       <c r="F64" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G64" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="H64" t="s">
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="J64" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:10" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="B65" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D65" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="F65" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G65" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="H65" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="J65" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:10" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="B66" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="D66" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="F66" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G66" t="s">
-        <v>51</v>
+        <v>90</v>
       </c>
       <c r="H66" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="67" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="B67" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="D67" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="F67" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G67" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="H67" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="68" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="B68" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="D68" t="s">
-        <v>131</v>
+        <v>220</v>
       </c>
       <c r="F68" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G68" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="H68" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="B69" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="D69" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="F69" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G69" t="s">
-        <v>51</v>
+        <v>90</v>
       </c>
       <c r="H69" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B70" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="D70" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="F70" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G70" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="H70" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:10" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="B71" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>12</v>
+        <v>102</v>
       </c>
       <c r="D71" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="F71" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G71" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="H71" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="J71" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:10" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="B72" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>12</v>
+        <v>88</v>
       </c>
       <c r="D72" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="F72" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G72" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="H72" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="73" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="B73" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>234</v>
+      </c>
+      <c r="C73" t="s">
+        <v>148</v>
       </c>
       <c r="D73" t="s">
-        <v>229</v>
+        <v>149</v>
       </c>
       <c r="F73" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G73" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="H73" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="74" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="B74" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>12</v>
+        <v>102</v>
       </c>
       <c r="D74" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F74" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G74" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="H74" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="75" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="B75" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="D75" t="s">
-        <v>235</v>
+        <v>56</v>
       </c>
       <c r="F75" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G75" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="H75" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="B76" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>30</v>
+        <v>102</v>
       </c>
       <c r="D76" t="s">
-        <v>164</v>
+        <v>136</v>
       </c>
       <c r="F76" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G76" t="s">
-        <v>32</v>
+        <v>104</v>
       </c>
       <c r="H76" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B77" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>243</v>
+      </c>
+      <c r="C77" t="s">
+        <v>148</v>
       </c>
       <c r="D77" t="s">
-        <v>180</v>
+        <v>244</v>
       </c>
       <c r="F77" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G77" t="s">
-        <v>51</v>
+        <v>150</v>
       </c>
       <c r="H77" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="B78" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D78" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="F78" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G78" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H78" t="s">
-        <v>16</v>
+        <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="B79" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="D79" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="F79" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G79" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="H79" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="B80" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>72</v>
+        <v>116</v>
       </c>
       <c r="D80" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="F80" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G80" t="s">
-        <v>74</v>
+        <v>118</v>
       </c>
       <c r="H80" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="B81" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>30</v>
+        <v>116</v>
       </c>
       <c r="D81" t="s">
-        <v>242</v>
+        <v>257</v>
       </c>
       <c r="F81" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G81" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="H81" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="B82" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>259</v>
+      </c>
+      <c r="C82" t="s">
+        <v>148</v>
       </c>
       <c r="D82" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="F82" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G82" t="s">
-        <v>91</v>
+        <v>150</v>
       </c>
       <c r="H82" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>261</v>
+      </c>
+      <c r="C83" t="s">
+        <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="F83" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G83" t="s">
-        <v>37</v>
+        <v>73</v>
       </c>
       <c r="H83" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>263</v>
+      </c>
+      <c r="C84" t="s">
+        <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="F84" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G84" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="H84" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>260</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>265</v>
+      </c>
+      <c r="C85" t="s">
+        <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>262</v>
+        <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G85" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="H85" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:10" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B86" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="D86" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="F86" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G86" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="H86" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="J86" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
     </row>
     <row r="87" spans="1:10" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="B87" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="D87" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="F87" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G87" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="H87" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="J87" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:8" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="B88" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="D88" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="F88" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G88" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="H88" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J88" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="B89" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D89" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="F89" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G89" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H89" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J89" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B90" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D90" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="F90" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G90" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H90" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J90" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B91" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D91" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="F91" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G91" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H91" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J91" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="B92" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D92" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="F92" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G92" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H92" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J92" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="B93" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D93" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="F93" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G93" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H93" t="s">
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="J93" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="B94" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="D94" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="F94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" t="s">
         <v>14</v>
       </c>
-      <c r="G94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H94" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="B95" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="D95" t="s">
-        <v>292</v>
+        <v>195</v>
       </c>
       <c r="F95" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" t="s">
         <v>14</v>
       </c>
-      <c r="G95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H95" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B96" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="D96" t="s">
-        <v>295</v>
+        <v>40</v>
       </c>
       <c r="F96" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G96" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="H96" t="s">
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="J96" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B97" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="D97" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" t="s">
         <v>14</v>
       </c>
-      <c r="G97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H97" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B98" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="D98" t="s">
-        <v>40</v>
+        <v>302</v>
       </c>
       <c r="F98" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G98" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="H98" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B99" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>35</v>
+        <v>71</v>
       </c>
       <c r="D99" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="F99" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G99" t="s">
-        <v>37</v>
+        <v>73</v>
       </c>
       <c r="H99" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B100" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="D100" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="F100" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" t="s">
         <v>14</v>
       </c>
-      <c r="G100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H100" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B101" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="D101" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F101" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G101" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="H101" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B102" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="D102" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F102" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G102" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="H102" t="s">
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="J102" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B103" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="D103" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F103" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G103" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="H103" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B104" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="D104" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F104" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G104" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="H104" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B105" t="s">
+        <v>321</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D105" t="s">
         <v>319</v>
       </c>
-      <c r="B105" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F105" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G105" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H105" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B106" t="s">
         <v>323</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="D106" t="s">
         <v>324</v>
       </c>
       <c r="F106" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G106" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="H106" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
         <v>325</v>
       </c>
       <c r="B107" t="s">
         <v>326</v>
       </c>
-      <c r="C107" t="s">
-        <v>25</v>
+      <c r="C107" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D107" t="s">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="F107" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G107" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="H107" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
         <v>327</v>
       </c>
       <c r="B108" t="s">
         <v>328</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>35</v>
+        <v>88</v>
       </c>
       <c r="D108" t="s">
         <v>329</v>
       </c>
       <c r="F108" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G108" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="H108" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" ht="12.75">
       <c r="A109" s="1" t="s">
         <v>330</v>
       </c>
       <c r="B109" t="s">
         <v>331</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>49</v>
+        <v>102</v>
       </c>
       <c r="D109" t="s">
-        <v>63</v>
+        <v>332</v>
       </c>
       <c r="F109" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G109" t="s">
-        <v>51</v>
+        <v>104</v>
       </c>
       <c r="H109" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J109" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B110" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>35</v>
+        <v>102</v>
       </c>
       <c r="D110" t="s">
-        <v>122</v>
+        <v>335</v>
       </c>
       <c r="F110" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G110" t="s">
-        <v>37</v>
+        <v>104</v>
       </c>
       <c r="H110" t="s">
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="J110" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B111" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="D111" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="F111" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G111" t="s">
-        <v>51</v>
+        <v>90</v>
       </c>
       <c r="H111" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:10" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B112" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="D112" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F112" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G112" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="H112" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="J112" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:8" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B113" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="D113" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F113" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G113" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="H113" t="s">
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="J113" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B114" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="D114" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="F114" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G114" t="s">
-        <v>51</v>
+        <v>90</v>
       </c>
       <c r="H114" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B115" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>49</v>
+        <v>116</v>
       </c>
       <c r="D115" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="F115" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G115" t="s">
-        <v>51</v>
+        <v>118</v>
       </c>
       <c r="H115" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="B116" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>49</v>
+        <v>116</v>
       </c>
       <c r="D116" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F116" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G116" t="s">
-        <v>51</v>
+        <v>118</v>
       </c>
       <c r="H116" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="B117" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>30</v>
+        <v>116</v>
       </c>
       <c r="D117" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F117" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G117" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="H117" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="B118" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>49</v>
+        <v>116</v>
       </c>
       <c r="D118" t="s">
-        <v>83</v>
+        <v>359</v>
       </c>
       <c r="F118" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G118" t="s">
-        <v>51</v>
+        <v>118</v>
       </c>
       <c r="H118" t="s">
-        <v>16</v>
+        <v>15</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="12.75">
+      <c r="A119" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="B119" t="s">
+        <v>361</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D119" t="s">
+        <v>362</v>
+      </c>
+      <c r="F119" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" t="s">
+        <v>118</v>
+      </c>
+      <c r="H119" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="12.75">
+      <c r="A120" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B120" t="s">
+        <v>364</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D120" t="s">
+        <v>365</v>
+      </c>
+      <c r="F120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" t="s">
+        <v>118</v>
+      </c>
+      <c r="H120" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="12.75">
+      <c r="A121" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="B121" t="s">
+        <v>367</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D121" t="s">
+        <v>368</v>
+      </c>
+      <c r="F121" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" t="s">
+        <v>118</v>
+      </c>
+      <c r="H121" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="12.75">
+      <c r="A122" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B122" t="s">
+        <v>370</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D122" t="s">
+        <v>371</v>
+      </c>
+      <c r="F122" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" t="s">
+        <v>118</v>
+      </c>
+      <c r="H122" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="12.75">
+      <c r="A123" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="B123" t="s">
+        <v>373</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D123" t="s">
+        <v>374</v>
+      </c>
+      <c r="F123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" t="s">
+        <v>118</v>
+      </c>
+      <c r="H123" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="12.75">
+      <c r="A124" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="B124" t="s">
+        <v>376</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D124" t="s">
+        <v>377</v>
+      </c>
+      <c r="F124" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" t="s">
+        <v>118</v>
+      </c>
+      <c r="H124" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" ht="12.75">
+      <c r="A125" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="B125" t="s">
+        <v>379</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D125" t="s">
+        <v>157</v>
+      </c>
+      <c r="F125" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" t="s">
+        <v>104</v>
+      </c>
+      <c r="H125" t="s">
+        <v>15</v>
+      </c>
+      <c r="J125" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" ht="12.75">
+      <c r="A126" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="B126" t="s">
+        <v>381</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D126" t="s">
+        <v>382</v>
+      </c>
+      <c r="F126" t="s">
+        <v>13</v>
+      </c>
+      <c r="G126" t="s">
+        <v>104</v>
+      </c>
+      <c r="H126" t="s">
+        <v>15</v>
+      </c>
+      <c r="J126" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="12.75">
+      <c r="A127" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="C127" t="s">
+        <v>11</v>
+      </c>
+      <c r="D127" t="s">
+        <v>384</v>
+      </c>
+      <c r="F127" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" t="s">
+        <v>23</v>
+      </c>
+      <c r="H127" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" ht="12.75">
+      <c r="A128" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B128" t="s">
+        <v>386</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="D128" t="s">
+        <v>180</v>
+      </c>
+      <c r="F128" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" t="s">
+        <v>176</v>
+      </c>
+      <c r="H128" t="s">
+        <v>177</v>
+      </c>
+      <c r="J128" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="12.75">
+      <c r="A129" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="B129" t="s">
+        <v>388</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D129" t="s">
+        <v>389</v>
+      </c>
+      <c r="F129" t="s">
+        <v>13</v>
+      </c>
+      <c r="G129" t="s">
+        <v>18</v>
+      </c>
+      <c r="H129" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" ht="12.75">
+      <c r="A130" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="B130" t="s">
+        <v>391</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D130" t="s">
+        <v>392</v>
+      </c>
+      <c r="F130" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" t="s">
+        <v>23</v>
+      </c>
+      <c r="H130" t="s">
+        <v>15</v>
+      </c>
+      <c r="J130" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="7776641-0006"/>
-[...222 lines deleted...]
-    <hyperlink ref="C118" r:id="rId224" display="Variant of CAP-H"/>
+    <hyperlink ref="A2" r:id="rId1" display="CAP-M"/>
+    <hyperlink ref="A3" r:id="rId2" display="CAP-H"/>
+    <hyperlink ref="A4" r:id="rId3" display="7776598-0004"/>
+    <hyperlink ref="C4" r:id="rId4" display="Variant of CAP-L"/>
+    <hyperlink ref="A5" r:id="rId5" display="7770356-0004"/>
+    <hyperlink ref="C5" r:id="rId6" display="Variant of CAP-L"/>
+    <hyperlink ref="A6" r:id="rId7" display="7776598-0006"/>
+    <hyperlink ref="C6" r:id="rId8" display="Variant of CAP-L"/>
+    <hyperlink ref="A7" r:id="rId9" display="7776643-0004"/>
+    <hyperlink ref="C7" r:id="rId10" display="Variant of CAP-L"/>
+    <hyperlink ref="A8" r:id="rId11" display="7825719-0004"/>
+    <hyperlink ref="C8" r:id="rId12" display="Variant of CAP-H"/>
+    <hyperlink ref="A9" r:id="rId13" display="7825730-0001"/>
+    <hyperlink ref="C9" r:id="rId14" display="Variant of CAP-H"/>
+    <hyperlink ref="A10" r:id="rId15" display="7821740-0006"/>
+    <hyperlink ref="C10" r:id="rId16" display="Variant of CAP-H"/>
+    <hyperlink ref="A11" r:id="rId17" display="7834677-0004"/>
+    <hyperlink ref="C11" r:id="rId18" display="Variant of CAP-L"/>
+    <hyperlink ref="A12" r:id="rId19" display="7836123-0002"/>
+    <hyperlink ref="C12" r:id="rId20" display="Variant of CAP-H"/>
+    <hyperlink ref="A13" r:id="rId21" display="7833597-0001"/>
+    <hyperlink ref="C13" r:id="rId22" display="Variant of CAP-M"/>
+    <hyperlink ref="A14" r:id="rId23" display="7841175-0002"/>
+    <hyperlink ref="C14" r:id="rId24" display="Variant of CAP-H"/>
+    <hyperlink ref="A15" r:id="rId25" display="7841176-0002"/>
+    <hyperlink ref="C15" r:id="rId26" display="Variant of CAP-H"/>
+    <hyperlink ref="A16" r:id="rId27" display="7834113-0002"/>
+    <hyperlink ref="C16" r:id="rId28" display="Variant of CAP-H"/>
+    <hyperlink ref="A17" r:id="rId29" display="7834113-0005"/>
+    <hyperlink ref="C17" r:id="rId30" display="Variant of CAP-H"/>
+    <hyperlink ref="A18" r:id="rId31" display="7843400-0002"/>
+    <hyperlink ref="C18" r:id="rId32" display="Variant of CAP-H"/>
+    <hyperlink ref="A19" r:id="rId33" display="7830127-0001"/>
+    <hyperlink ref="C19" r:id="rId34" display="Variant of CAP-MX"/>
+    <hyperlink ref="A20" r:id="rId35" display="7840984-0001"/>
+    <hyperlink ref="C20" r:id="rId36" display="Variant of CAP-M"/>
+    <hyperlink ref="A21" r:id="rId37" display="7841153-0001"/>
+    <hyperlink ref="C21" r:id="rId38" display="Variant of CAP-H"/>
+    <hyperlink ref="A22" r:id="rId39" display="7835476-0008"/>
+    <hyperlink ref="C22" r:id="rId40" display="Variant of CAP-H"/>
+    <hyperlink ref="A23" r:id="rId41" display="7843400-0001"/>
+    <hyperlink ref="C23" r:id="rId42" display="Variant of CAP-H"/>
+    <hyperlink ref="A24" r:id="rId43" display="7845390-0007"/>
+    <hyperlink ref="C24" r:id="rId44" display="Variant of CAP-L2"/>
+    <hyperlink ref="A25" r:id="rId45" display="7845390-1007"/>
+    <hyperlink ref="C25" r:id="rId46" display="Variant of CAP-L2"/>
+    <hyperlink ref="A26" r:id="rId47" display="7845390-0018"/>
+    <hyperlink ref="C26" r:id="rId48" display="Variant of CAP-L2"/>
+    <hyperlink ref="A27" r:id="rId49" display="7845390-1008"/>
+    <hyperlink ref="C27" r:id="rId50" display="Variant of CAP-L2"/>
+    <hyperlink ref="A28" r:id="rId51" display="7851671-1003"/>
+    <hyperlink ref="C28" r:id="rId52" display="Variant of CAP-M2"/>
+    <hyperlink ref="A29" r:id="rId53" display="7845390-0001"/>
+    <hyperlink ref="C29" r:id="rId54" display="Variant of CAP-L2"/>
+    <hyperlink ref="A30" r:id="rId55" display="7845390-1001"/>
+    <hyperlink ref="C30" r:id="rId56" display="Variant of CAP-L2"/>
+    <hyperlink ref="A31" r:id="rId57" display="7845390-0009"/>
+    <hyperlink ref="C31" r:id="rId58" display="Variant of CAP-L2"/>
+    <hyperlink ref="A32" r:id="rId59" display="7845389-1016"/>
+    <hyperlink ref="C32" r:id="rId60" display="Variant of UAP2"/>
+    <hyperlink ref="A33" r:id="rId61" display="7845389-0009"/>
+    <hyperlink ref="C33" r:id="rId62" display="Variant of UAP2"/>
+    <hyperlink ref="A34" r:id="rId63" display="7845390-0013"/>
+    <hyperlink ref="C34" r:id="rId64" display="Variant of CAP-L2"/>
+    <hyperlink ref="A35" r:id="rId65" display="7845390-1013"/>
+    <hyperlink ref="C35" r:id="rId66" display="Variant of CAP-L2"/>
+    <hyperlink ref="A36" r:id="rId67" display="7845389-0031"/>
+    <hyperlink ref="C36" r:id="rId68" display="Variant of UAP2"/>
+    <hyperlink ref="A37" r:id="rId69" display="7845389-1031"/>
+    <hyperlink ref="C37" r:id="rId70" display="Variant of UAP2"/>
+    <hyperlink ref="A38" r:id="rId71" display="7856326-1004"/>
+    <hyperlink ref="C38" r:id="rId72" display="Variant of CAP-M2"/>
+    <hyperlink ref="A39" r:id="rId73" display="7845389-1037"/>
+    <hyperlink ref="C39" r:id="rId74" display="Variant of UAP2"/>
+    <hyperlink ref="A40" r:id="rId75" display="7845390-0035"/>
+    <hyperlink ref="C40" r:id="rId76" display="Variant of CAP-L2"/>
+    <hyperlink ref="A41" r:id="rId77" display="7845389-0001"/>
+    <hyperlink ref="C41" r:id="rId78" display="Variant of UAP2"/>
+    <hyperlink ref="A42" r:id="rId79" display="7857271-0002"/>
+    <hyperlink ref="A43" r:id="rId80" display="7840984-0002"/>
+    <hyperlink ref="C43" r:id="rId81" display="Variant of CAP-M"/>
+    <hyperlink ref="A44" r:id="rId82" display="7851671-2003"/>
+    <hyperlink ref="C44" r:id="rId83" display="Variant of CAP-M2"/>
+    <hyperlink ref="A45" r:id="rId84" display="7856326-2003"/>
+    <hyperlink ref="C45" r:id="rId85" display="Variant of CAP-M2"/>
+    <hyperlink ref="A46" r:id="rId86" display="7856326-2010"/>
+    <hyperlink ref="C46" r:id="rId87" display="Variant of CAP-M2"/>
+    <hyperlink ref="A47" r:id="rId88" display="7856326-2011"/>
+    <hyperlink ref="C47" r:id="rId89" display="Variant of CAP-M2"/>
+    <hyperlink ref="A48" r:id="rId90" display="7857017-0002"/>
+    <hyperlink ref="A49" r:id="rId91" display="7862034-0003"/>
+    <hyperlink ref="A50" r:id="rId92" display="7856326-2012"/>
+    <hyperlink ref="C50" r:id="rId93" display="Variant of CAP-M2"/>
+    <hyperlink ref="A51" r:id="rId94" display="7856326-2013"/>
+    <hyperlink ref="C51" r:id="rId95" display="Variant of CAP-M2"/>
+    <hyperlink ref="A52" r:id="rId96" display="UAP"/>
+    <hyperlink ref="A53" r:id="rId97" display="UAP2"/>
+    <hyperlink ref="A54" r:id="rId98" display="7642133-01"/>
+    <hyperlink ref="C54" r:id="rId99" display="Variant of UAP"/>
+    <hyperlink ref="A55" r:id="rId100" display="7724746-00"/>
+    <hyperlink ref="C55" r:id="rId101" display="Variant of UAP"/>
+    <hyperlink ref="A56" r:id="rId102" display="7776597-0004"/>
+    <hyperlink ref="C56" r:id="rId103" display="Variant of CAP-L"/>
+    <hyperlink ref="A57" r:id="rId104" display="7776596-0004"/>
+    <hyperlink ref="C57" r:id="rId105" display="Variant of CAP-L"/>
+    <hyperlink ref="A58" r:id="rId106" display="7776641-0006"/>
+    <hyperlink ref="C58" r:id="rId107" display="Variant of CAP-L"/>
+    <hyperlink ref="A59" r:id="rId108" display="7820478-0002"/>
+    <hyperlink ref="C59" r:id="rId109" display="Variant of CAP-M"/>
+    <hyperlink ref="A60" r:id="rId110" display="7820689-0001"/>
+    <hyperlink ref="C60" r:id="rId111" display="Variant of CAP-M"/>
+    <hyperlink ref="A61" r:id="rId112" display="7825719-0002"/>
+    <hyperlink ref="C61" r:id="rId113" display="Variant of CAP-H"/>
+    <hyperlink ref="A62" r:id="rId114" display="7820689-0002"/>
+    <hyperlink ref="C62" r:id="rId115" display="Variant of CAP-M"/>
+    <hyperlink ref="A63" r:id="rId116" display="7821740-0002"/>
+    <hyperlink ref="C63" r:id="rId117" display="Variant of CAP-H"/>
+    <hyperlink ref="A64" r:id="rId118" display="7770209-0006"/>
+    <hyperlink ref="C64" r:id="rId119" display="Variant of CAP-L"/>
+    <hyperlink ref="A65" r:id="rId120" display="7776595-0004"/>
+    <hyperlink ref="C65" r:id="rId121" display="Variant of CAP-L"/>
+    <hyperlink ref="A66" r:id="rId122" display="7845390-1035"/>
+    <hyperlink ref="C66" r:id="rId123" display="Variant of CAP-L2"/>
+    <hyperlink ref="A67" r:id="rId124" display="7821740-0008"/>
+    <hyperlink ref="C67" r:id="rId125" display="Variant of CAP-H"/>
+    <hyperlink ref="A68" r:id="rId126" display="7845389-0038"/>
+    <hyperlink ref="C68" r:id="rId127" display="Variant of UAP2"/>
+    <hyperlink ref="A69" r:id="rId128" display="7845390-1036"/>
+    <hyperlink ref="C69" r:id="rId129" display="Variant of CAP-L2"/>
+    <hyperlink ref="A70" r:id="rId130" display="7845389-1036"/>
+    <hyperlink ref="C70" r:id="rId131" display="Variant of UAP2"/>
+    <hyperlink ref="A71" r:id="rId132" display="7856326-1010"/>
+    <hyperlink ref="C71" r:id="rId133" display="Variant of CAP-M2"/>
+    <hyperlink ref="A72" r:id="rId134" display="7845390-0008"/>
+    <hyperlink ref="C72" r:id="rId135" display="Variant of CAP-L2"/>
+    <hyperlink ref="A73" r:id="rId136" display="7857271-0001"/>
+    <hyperlink ref="A74" r:id="rId137" display="7856326-2020"/>
+    <hyperlink ref="C74" r:id="rId138" display="Variant of CAP-M2"/>
+    <hyperlink ref="A75" r:id="rId139" display="7863167-0002"/>
+    <hyperlink ref="C75" r:id="rId140" display="Variant of CAP-H"/>
+    <hyperlink ref="A76" r:id="rId141" display="7856326-2004"/>
+    <hyperlink ref="C76" r:id="rId142" display="Variant of CAP-M2"/>
+    <hyperlink ref="A77" r:id="rId143" display="7857017-0001"/>
+    <hyperlink ref="A78" r:id="rId144" display="7844963-00"/>
+    <hyperlink ref="C78" r:id="rId145" display="Variant of CAP-H"/>
+    <hyperlink ref="A79" r:id="rId146" display="7845389-1030"/>
+    <hyperlink ref="C79" r:id="rId147" display="Variant of UAP2"/>
+    <hyperlink ref="A80" r:id="rId148" display="7845389-0033"/>
+    <hyperlink ref="C80" r:id="rId149" display="Variant of UAP2"/>
+    <hyperlink ref="A81" r:id="rId150" display="7845389-1033"/>
+    <hyperlink ref="C81" r:id="rId151" display="Variant of UAP2"/>
+    <hyperlink ref="A82" r:id="rId152" display="7860563-0001"/>
+    <hyperlink ref="A83" r:id="rId153" display="CAP-MX"/>
+    <hyperlink ref="A84" r:id="rId154" display="CAP-L2"/>
+    <hyperlink ref="A85" r:id="rId155" display="CAP-M2"/>
+    <hyperlink ref="A86" r:id="rId156" display="7770209-0004"/>
+    <hyperlink ref="C86" r:id="rId157" display="Variant of CAP-L"/>
+    <hyperlink ref="A87" r:id="rId158" display="7772983-0001"/>
+    <hyperlink ref="C87" r:id="rId159" display="Variant of CAP-H"/>
+    <hyperlink ref="A88" r:id="rId160" display="7770203-0004"/>
+    <hyperlink ref="C88" r:id="rId161" display="Variant of CAP-L"/>
+    <hyperlink ref="A89" r:id="rId162" display="7776596-0006"/>
+    <hyperlink ref="C89" r:id="rId163" display="Variant of CAP-L"/>
+    <hyperlink ref="A90" r:id="rId164" display="7776595-0006"/>
+    <hyperlink ref="C90" r:id="rId165" display="Variant of CAP-L"/>
+    <hyperlink ref="A91" r:id="rId166" display="7770356-0006"/>
+    <hyperlink ref="C91" r:id="rId167" display="Variant of CAP-L"/>
+    <hyperlink ref="A92" r:id="rId168" display="7776643-0006"/>
+    <hyperlink ref="C92" r:id="rId169" display="Variant of CAP-L"/>
+    <hyperlink ref="A93" r:id="rId170" display="7776597-0006"/>
+    <hyperlink ref="C93" r:id="rId171" display="Variant of CAP-L"/>
+    <hyperlink ref="A94" r:id="rId172" display="7781125-0003"/>
+    <hyperlink ref="C94" r:id="rId173" display="Variant of CAP-M"/>
+    <hyperlink ref="A95" r:id="rId174" display="7820478-0001"/>
+    <hyperlink ref="C95" r:id="rId175" display="Variant of CAP-M"/>
+    <hyperlink ref="A96" r:id="rId176" display="7825730-0003"/>
+    <hyperlink ref="C96" r:id="rId177" display="Variant of CAP-H"/>
+    <hyperlink ref="A97" r:id="rId178" display="7828333-0001"/>
+    <hyperlink ref="C97" r:id="rId179" display="Variant of CAP-M"/>
+    <hyperlink ref="A98" r:id="rId180" display="7834677-0006"/>
+    <hyperlink ref="C98" r:id="rId181" display="Variant of CAP-L"/>
+    <hyperlink ref="A99" r:id="rId182" display="7830127-0002"/>
+    <hyperlink ref="C99" r:id="rId183" display="Variant of CAP-MX"/>
+    <hyperlink ref="A100" r:id="rId184" display="7828333-0002"/>
+    <hyperlink ref="C100" r:id="rId185" display="Variant of CAP-M"/>
+    <hyperlink ref="A101" r:id="rId186" display="7841031-0002"/>
+    <hyperlink ref="C101" r:id="rId187" display="Variant of CAP-H"/>
+    <hyperlink ref="A102" r:id="rId188" display="7843410-0002"/>
+    <hyperlink ref="C102" r:id="rId189" display="Variant of CAP-H"/>
+    <hyperlink ref="A103" r:id="rId190" display="7844739-0002"/>
+    <hyperlink ref="C103" r:id="rId191" display="Variant of CAP-H"/>
+    <hyperlink ref="A104" r:id="rId192" display="7825730-0002"/>
+    <hyperlink ref="C104" r:id="rId193" display="Variant of CAP-H"/>
+    <hyperlink ref="A105" r:id="rId194" display="7825730-0004"/>
+    <hyperlink ref="C105" r:id="rId195" display="Variant of CAP-H"/>
+    <hyperlink ref="A106" r:id="rId196" display="7843410-0005"/>
+    <hyperlink ref="C106" r:id="rId197" display="Variant of CAP-H"/>
+    <hyperlink ref="A107" r:id="rId198" display="7835476-0006"/>
+    <hyperlink ref="C107" r:id="rId199" display="Variant of CAP-H"/>
+    <hyperlink ref="A108" r:id="rId200" display="7845390-1018"/>
+    <hyperlink ref="C108" r:id="rId201" display="Variant of CAP-L2"/>
+    <hyperlink ref="A109" r:id="rId202" display="7851671-1001"/>
+    <hyperlink ref="C109" r:id="rId203" display="Variant of CAP-M2"/>
+    <hyperlink ref="A110" r:id="rId204" display="7851671-1002"/>
+    <hyperlink ref="C110" r:id="rId205" display="Variant of CAP-M2"/>
+    <hyperlink ref="A111" r:id="rId206" display="7845390-0003"/>
+    <hyperlink ref="C111" r:id="rId207" display="Variant of CAP-L2"/>
+    <hyperlink ref="A112" r:id="rId208" display="7849084-0002"/>
+    <hyperlink ref="C112" r:id="rId209" display="Variant of CAP-H"/>
+    <hyperlink ref="A113" r:id="rId210" display="7850236-0002"/>
+    <hyperlink ref="C113" r:id="rId211" display="Variant of CAP-H"/>
+    <hyperlink ref="A114" r:id="rId212" display="7845390-1009"/>
+    <hyperlink ref="C114" r:id="rId213" display="Variant of CAP-L2"/>
+    <hyperlink ref="A115" r:id="rId214" display="7845389-0013"/>
+    <hyperlink ref="C115" r:id="rId215" display="Variant of UAP2"/>
+    <hyperlink ref="A116" r:id="rId216" display="7845389-1013"/>
+    <hyperlink ref="C116" r:id="rId217" display="Variant of UAP2"/>
+    <hyperlink ref="A117" r:id="rId218" display="7845389-0016"/>
+    <hyperlink ref="C117" r:id="rId219" display="Variant of UAP2"/>
+    <hyperlink ref="A118" r:id="rId220" display="7845389-1009"/>
+    <hyperlink ref="C118" r:id="rId221" display="Variant of UAP2"/>
+    <hyperlink ref="A119" r:id="rId222" display="7845389-0003"/>
+    <hyperlink ref="C119" r:id="rId223" display="Variant of UAP2"/>
+    <hyperlink ref="A120" r:id="rId224" display="7845389-0025"/>
+    <hyperlink ref="C120" r:id="rId225" display="Variant of UAP2"/>
+    <hyperlink ref="A121" r:id="rId226" display="7845389-0032"/>
+    <hyperlink ref="C121" r:id="rId227" display="Variant of UAP2"/>
+    <hyperlink ref="A122" r:id="rId228" display="7845389-1032"/>
+    <hyperlink ref="C122" r:id="rId229" display="Variant of UAP2"/>
+    <hyperlink ref="A123" r:id="rId230" display="7845389-0034"/>
+    <hyperlink ref="C123" r:id="rId231" display="Variant of UAP2"/>
+    <hyperlink ref="A124" r:id="rId232" display="7845389-1034"/>
+    <hyperlink ref="C124" r:id="rId233" display="Variant of UAP2"/>
+    <hyperlink ref="A125" r:id="rId234" display="7856326-1003"/>
+    <hyperlink ref="C125" r:id="rId235" display="Variant of CAP-M2"/>
+    <hyperlink ref="A126" r:id="rId236" display="7856326-1011"/>
+    <hyperlink ref="C126" r:id="rId237" display="Variant of CAP-M2"/>
+    <hyperlink ref="A127" r:id="rId238" display="CAP-L"/>
+    <hyperlink ref="A128" r:id="rId239" display="7768763-00"/>
+    <hyperlink ref="C128" r:id="rId240" display="Variant of UAP"/>
+    <hyperlink ref="A129" r:id="rId241" display="7772983-0002"/>
+    <hyperlink ref="C129" r:id="rId242" display="Variant of CAP-H"/>
+    <hyperlink ref="A130" r:id="rId243" display="7770203-0006"/>
+    <hyperlink ref="C130" r:id="rId244" display="Variant of CAP-L"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId225"/>
+    <tablePart r:id="rId245"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>