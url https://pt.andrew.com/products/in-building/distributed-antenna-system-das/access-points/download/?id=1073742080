--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -11,1229 +11,539 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="393" count="941">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163" count="352">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>7825719-0004</t>
+  </si>
+  <si>
+    <t>CAP H 7E/80-85/17E/19 F-DC-F1</t>
+  </si>
+  <si>
+    <t>Variant of CAP-H</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  LMR 750, USA 700, USA 750, SMR 800, CEL 850, AWS 1700 and PCS 1900 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>ERA®</t>
+  </si>
+  <si>
+    <t>CAP H</t>
+  </si>
+  <si>
+    <t>Access point</t>
+  </si>
+  <si>
+    <t>7830127-0001</t>
+  </si>
+  <si>
+    <t>CAP MX F-AC</t>
+  </si>
+  <si>
+    <t>Variant of CAP-MX</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 11-Band Support from 600 MHz to 2700 MHz for Medium Power Applications, Fiber Fed, AC Powered</t>
+  </si>
+  <si>
+    <t>CAP MX</t>
+  </si>
+  <si>
+    <t>7840984-0001</t>
+  </si>
+  <si>
+    <t>CAP M 80-85/17E/19/26 F-AC</t>
+  </si>
+  <si>
+    <t>Variant of CAP-M</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  SMR 800, CEL 850, AWS 1700, PCS 1900 and IMT 2600 Applications, Fiber Fed AC</t>
+  </si>
+  <si>
+    <t>CAP M</t>
+  </si>
+  <si>
+    <t>7835476-0008</t>
+  </si>
+  <si>
+    <t>CAP H 23/23/25T/25T F-DC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  WCS 2300 and BRS 2500 MIMO Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7845390-0007</t>
+  </si>
+  <si>
+    <t>CAP L2 17E/19/23/25T C-PE</t>
+  </si>
+  <si>
+    <t>Variant of CAP-L2</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power AWS 1700, PCS 1900, WCS 2300, and TDD 2500 Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>CAP L2</t>
+  </si>
+  <si>
+    <t>7845390-1007</t>
+  </si>
+  <si>
+    <t>CAP L2 17E/19/23/25T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External DC Powered</t>
+  </si>
+  <si>
+    <t>7845390-0018</t>
+  </si>
+  <si>
+    <t>CAP L2 C-Band C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power C-BAND Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845390-1008</t>
+  </si>
+  <si>
+    <t>CAP L2 6/7E/80-85 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules to Support for Low Power USA 600, LMR 750, USA 700, USA 750, SMR 800 and CEL 850 Applications, Fiber Fed, External DC Powered</t>
+  </si>
+  <si>
+    <t>7845390-0035</t>
+  </si>
+  <si>
+    <t>CAP L2 34T/37T/37T C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power DoD band and C-Band Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>7840984-0002</t>
+  </si>
+  <si>
+    <t>CAP M 80-85/17E/19/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  SMR 800, CEL 850, AWS 1700, PCS 1900 and IMT 2600 Applications, Fiber Fed DC</t>
+  </si>
+  <si>
+    <t>7856326-2003</t>
+  </si>
+  <si>
+    <t>CAP M2 34T/37T/37T F-AC</t>
+  </si>
+  <si>
+    <t>Variant of CAP-M2</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with C-Band and DoD MIMO 2x2 Radio Modules for Medium Power Applications, Fiber Fed, AC, with fan kit</t>
+  </si>
+  <si>
+    <t>CAP M2</t>
+  </si>
+  <si>
+    <t>7856326-2010</t>
+  </si>
+  <si>
+    <t>CAP M2 17E/19/23/25T F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External AC Powered</t>
+  </si>
+  <si>
+    <t>7856326-2011</t>
+  </si>
+  <si>
+    <t>CAP M2 17E/19/23/25T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External DC Powered</t>
+  </si>
+  <si>
+    <t>7857017-0002</t>
+  </si>
+  <si>
+    <t>CAP H2 34T/37T F-DC-F1</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for MIMO High Power TDD 3400 and 3700 TDD Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>CAP H2</t>
+  </si>
+  <si>
+    <t>7856326-2012</t>
+  </si>
+  <si>
+    <t>CAP M2 25T F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power TDD 2500 Applications, Fiber Fed, External AC Powered, with optional fan kit</t>
+  </si>
+  <si>
+    <t>7856326-2013</t>
+  </si>
+  <si>
+    <t>CAP M2 25T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power TDD 2500 Applications, Fiber Fed, External DC Powered, with optional fan kit</t>
+  </si>
+  <si>
     <t>CAP-M</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>Carrier Access Point with up to 4-Band Support for Medium Power Applications</t>
   </si>
   <si>
-    <t>ERA®</t>
-[...7 lines deleted...]
-  <si>
     <t>CAP-H</t>
   </si>
   <si>
     <t>Carrier Access Point with up to 4-Band Support for High Power Applications</t>
   </si>
   <si>
-    <t>CAP H</t>
-[...11 lines deleted...]
-    <t>Carrier Access Point with 4-Band Support for Low Power CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+    <t>UAP</t>
+  </si>
+  <si>
+    <t>Universal Access Point</t>
+  </si>
+  <si>
+    <t>UAP2</t>
+  </si>
+  <si>
+    <t>7820478-0002</t>
+  </si>
+  <si>
+    <t>CAP M 7E/80-85/17E/19 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  LMR 750, USA 700, USA 750, SMR 800, CEL 850, AWS 1700 and PCS 1900 Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7825719-0002</t>
+  </si>
+  <si>
+    <t>CAP H 7E/80-85/17E/19 F-AC-F1</t>
+  </si>
+  <si>
+    <t>7845389-0031</t>
+  </si>
+  <si>
+    <t>UAP2 17E/19/25T/37T C-PE</t>
+  </si>
+  <si>
+    <t>Variant of UAP2</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power AWS 1700, PCS 1900, TDD 2500, and C-Band Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-1031</t>
+  </si>
+  <si>
+    <t>UAP2 17E/19/25T/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power AWS 1700, PCS 1900, TDD 2500, and C-Band Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>CAP-L</t>
+  </si>
+  <si>
+    <t>CAP-L Carrier Access Point, with up to 4-Band Support for Low Power Applications</t>
   </si>
   <si>
     <t>CAP L</t>
   </si>
   <si>
-    <t>Discontinued</t>
-[...332 lines deleted...]
-    <t>CAP M2 34T/37T/37T F-DC-F1</t>
+    <t>CAP-MX</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 11-Band Support Medium Power Applications</t>
+  </si>
+  <si>
+    <t>CAP-L2</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with up to 4-Band Support for Low Power  Applications</t>
+  </si>
+  <si>
+    <t>CAP-M2</t>
+  </si>
+  <si>
+    <t>7820478-0001</t>
+  </si>
+  <si>
+    <t>CAP M 7E/80-85/17E/19 F-AC</t>
+  </si>
+  <si>
+    <t>7828333-0001</t>
+  </si>
+  <si>
+    <t>CAP M 4/70/80 F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power UHF, LMR700 and LMR800 Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7830127-0002</t>
+  </si>
+  <si>
+    <t>CAP MX F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 11-Band Support from 600 MHz to 2700 MHz for Medium Power Applications, Fiber Fed, DC Powered</t>
+  </si>
+  <si>
+    <t>7828333-0002</t>
+  </si>
+  <si>
+    <t>CAP M 4/70/80 F-DC</t>
+  </si>
+  <si>
+    <t>7825730-0002</t>
+  </si>
+  <si>
+    <t>CAP H 17E/17E/19/19 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for MIMO High Power AWS 1700 and PCS 1900 MIMO Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7825730-0004</t>
+  </si>
+  <si>
+    <t>CAP H 17E/17E/19/19 F-DC-F1</t>
+  </si>
+  <si>
+    <t>7835476-0006</t>
+  </si>
+  <si>
+    <t>CAP H 23/23/25T/25T F-AC-F1</t>
+  </si>
+  <si>
+    <t>7845390-1018</t>
+  </si>
+  <si>
+    <t>CAP L2 C-Band F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power C-BAND Applications, Fiber Fed, External DC Powered</t>
+  </si>
+  <si>
+    <t>7845389-0025</t>
+  </si>
+  <si>
+    <t>UAP2 17E/19 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power AWS 1700 and PCS 1900 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-0032</t>
+  </si>
+  <si>
+    <t>UAP2 7E/17E/19/37T C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power USA 700, USA 750, LMR 750, AWS 1700, PCS 1900, and C-Band Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-1032</t>
+  </si>
+  <si>
+    <t>UAP2 7E/17E/19/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power USA 700, USA 750, LMR 750, AWS 1700, PCS 1900, and C-Band TDD Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7845389-0034</t>
+  </si>
+  <si>
+    <t>UAP2 80-85/17E/19/37T C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power SMR 800, CEL 850, AWS 1700, PCS 1900, and C-Band Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-1034</t>
+  </si>
+  <si>
+    <t>UAP2 80-85/17E/19/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power SMR 800, CEL 850, AWS 1700, PCS 1900 and C-Band Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7845390-1035</t>
+  </si>
+  <si>
+    <t>CAP L2 34T/37T/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power DoD band and C-Band Applications, Fiber Fed, External DC powered</t>
+  </si>
+  <si>
+    <t>7845389-0038</t>
+  </si>
+  <si>
+    <t>UAP2 17E/19/26/35IC C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power AWS 1700, PCS 1900, IMT 2600, and IC 3500 TDD Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845390-0008</t>
+  </si>
+  <si>
+    <t>CAP L2 6/7E/80-85 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules to Support for Low Power USA 600, LMR 750, USA 700, USA 750, SMR 800 and CEL 850 Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>7856326-2004</t>
+  </si>
+  <si>
+    <t>CAP M2 34T/37T/37T F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with C-Band and DoD MIMO 2x2 Radio Modules for Medium Power Applications, Fiber Fed, DC, with fan kit</t>
   </si>
   <si>
-    <t>7845389-1037</t>
-[...313 lines deleted...]
-  <si>
     <t>7857017-0001</t>
   </si>
   <si>
     <t>CAP H2 34T/37T F-AC-F1</t>
   </si>
   <si>
     <t>Carrier Access Point with Support for MIMO High Power TDD 3400 and TDD 3700 Applications, Fiber Fed with Fan Kit</t>
   </si>
   <si>
     <t>7844963-00</t>
   </si>
   <si>
     <t>Alarm Box CAP H AB 4-4</t>
   </si>
   <si>
     <t>Alarm box for additional alarming for CAP H</t>
   </si>
   <si>
     <t>Accessory</t>
   </si>
   <si>
     <t>7845389-1030</t>
   </si>
   <si>
     <t>UAP2 25T/34T/37T/37T F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power TDD 2500, DoD Band TDD, and C-Band TDD Applications, Fiber fed, DC</t>
   </si>
   <si>
     <t>7845389-0033</t>
   </si>
   <si>
     <t>UAP2 80-85/25T/34T/37T C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power SMR 800, CEL 850, TDD 2500, DoD Band TDD, and C-Band TDD Applications, Copper fed, PoE++</t>
   </si>
   <si>
     <t>7845389-1033</t>
   </si>
   <si>
     <t>UAP2 80-85/25T/34T/37T F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power SMR 800, CEL 850, TDD 2500, DoD Band TDD, and C-Band Applications, Fiber fed, DC</t>
-  </si>
-[...403 lines deleted...]
-    <t>Carrier Access Point with 4-Band Support for Low Power  AWS 1700 MIMO and WCS 2300 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1334,3426 +644,1347 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J130" totalsRowShown="0">
-  <autoFilter ref="A1:J130"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J51" totalsRowShown="0">
+  <autoFilter ref="A1:J51"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0004" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0004" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0006" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0004" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0004" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0001" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0006" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0004" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7836123-0002" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7833597-0001" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841175-0002" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841176-0002" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0002" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0005" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0002" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0001" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0001" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841153-0001" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0008" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0001" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0007" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1007" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0018" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1008" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1003" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0001" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1001" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0009" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1016" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0009" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0013" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1013" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0031" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1031" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1004" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1037" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0035" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0001" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0002" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0002" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-2003" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2003" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2010" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2011" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857017-0002" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7862034-0003" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2012" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2013" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7642133-01" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7724746-00" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0004" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0004" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776641-0006" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0002" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0001" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0002" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0002" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0002" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0006" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0004" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1035" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0008" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0038" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1036" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1036" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1010" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0008" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0001" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2020" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7863167-0002" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2004" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857017-0001" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7844963-00" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1030" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0033" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1033" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7860563-0001" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0004" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0001" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0004" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0006" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0006" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0006" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0006" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0006" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7781125-0003" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0001" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0003" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0001" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0006" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0002" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0002" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841031-0002" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0002" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7844739-0002" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0002" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0004" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0005" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0006" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1018" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1001" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1002" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0003" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7849084-0002" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7850236-0002" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1009" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0013" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1013" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0016" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1009" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0003" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0025" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0032" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1032" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0034" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1034" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1003" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1011" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7768763-00" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0002" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0006" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0004" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0001" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0001" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0008" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0007" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1007" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0018" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1008" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0035" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0002" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2003" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2010" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2011" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857017-0002" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2012" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2013" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0002" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0002" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0031" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1031" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0001" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0001" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0002" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0002" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0002" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0004" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0006" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1018" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0025" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0032" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1032" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0034" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1034" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1035" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0038" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0008" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2004" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857017-0001" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7844963-00" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1030" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0033" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1033" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J130"/>
+  <dimension ref="A1:J51"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="15.5703125" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="34.84765625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="30.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.27734375" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="166.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="162.41796875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="B2" t="s">
         <v>11</v>
       </c>
+      <c r="C2" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>17</v>
+      </c>
+      <c r="B3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="H3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="12.75">
+      <c r="A4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" t="s">
+        <v>25</v>
+      </c>
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
+        <v>26</v>
+      </c>
+      <c r="H4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="12.75">
+      <c r="A5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" t="s">
         <v>15</v>
       </c>
-    </row>
-[...44 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="H7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8" t="s">
+        <v>40</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
         <v>34</v>
       </c>
-      <c r="B8" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="D12" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="H12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="H13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
+        <v>59</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D14" t="s">
+        <v>60</v>
+      </c>
+      <c r="F14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" t="s">
         <v>54</v>
       </c>
-      <c r="B14" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>62</v>
+      </c>
+      <c r="C15" t="s">
+        <v>63</v>
       </c>
       <c r="D15" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="H15" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="D16" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="D17" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="H17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>72</v>
+      </c>
+      <c r="C18" t="s">
+        <v>73</v>
       </c>
       <c r="D18" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="H18" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>75</v>
+      </c>
+      <c r="C19" t="s">
+        <v>73</v>
       </c>
       <c r="D19" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>77</v>
+      </c>
+      <c r="C20" t="s">
+        <v>73</v>
       </c>
       <c r="D20" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>77</v>
       </c>
       <c r="H20" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" ht="12.75">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="B21" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" t="s">
+        <v>73</v>
+      </c>
+      <c r="D21" t="s">
         <v>78</v>
       </c>
-      <c r="C21" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D21" t="s">
+      <c r="F21" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" t="s">
         <v>79</v>
       </c>
-      <c r="F21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D22" t="s">
         <v>82</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="H22" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B23" t="s">
         <v>84</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="D23" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" t="s">
         <v>86</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C24" s="1" t="s">
+      <c r="D24" t="s">
         <v>88</v>
       </c>
-      <c r="D24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="H24" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" t="s">
+        <v>90</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D25" t="s">
         <v>91</v>
       </c>
-      <c r="B25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="H25" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C26" t="s">
+        <v>73</v>
+      </c>
+      <c r="D26" t="s">
+        <v>93</v>
+      </c>
+      <c r="F26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26" t="s">
         <v>94</v>
       </c>
-      <c r="B26" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C27" t="s">
+        <v>73</v>
+      </c>
+      <c r="D27" t="s">
+        <v>96</v>
+      </c>
+      <c r="F27" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" t="s">
+        <v>21</v>
+      </c>
+      <c r="H27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="12.75">
+      <c r="A28" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C28" t="s">
+        <v>73</v>
+      </c>
+      <c r="D28" t="s">
         <v>98</v>
       </c>
-      <c r="C27" s="1" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G28" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="H28" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>99</v>
+      </c>
+      <c r="C29" t="s">
+        <v>73</v>
       </c>
       <c r="D29" t="s">
-        <v>107</v>
+        <v>74</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G29" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="H29" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="B30" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="D30" t="s">
-        <v>110</v>
+        <v>82</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G30" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="H30" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="B31" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="D31" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="F31" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G31" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="H31" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="B32" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>116</v>
+        <v>19</v>
       </c>
       <c r="D32" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G32" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="H32" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="B33" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>116</v>
+        <v>24</v>
       </c>
       <c r="D33" t="s">
-        <v>121</v>
+        <v>104</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G33" t="s">
-        <v>118</v>
+        <v>26</v>
       </c>
       <c r="H33" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="B34" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="D34" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G34" t="s">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="B35" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="D35" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G35" t="s">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="B36" t="s">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>116</v>
+        <v>12</v>
       </c>
       <c r="D36" t="s">
-        <v>130</v>
+        <v>29</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G36" t="s">
-        <v>118</v>
+        <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="B37" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>116</v>
+        <v>32</v>
       </c>
       <c r="D37" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G37" t="s">
-        <v>118</v>
+        <v>34</v>
       </c>
       <c r="H37" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="B38" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>102</v>
+        <v>87</v>
       </c>
       <c r="D38" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G38" t="s">
-        <v>104</v>
+        <v>79</v>
       </c>
       <c r="H38" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="B39" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>116</v>
+        <v>87</v>
       </c>
       <c r="D39" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G39" t="s">
-        <v>118</v>
+        <v>79</v>
       </c>
       <c r="H39" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="B40" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D40" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G40" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="H40" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="B41" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>116</v>
+        <v>87</v>
       </c>
       <c r="D41" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G41" t="s">
-        <v>118</v>
+        <v>79</v>
       </c>
       <c r="H41" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="B42" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>133</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="D42" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G42" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="H42" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>151</v>
+        <v>135</v>
       </c>
       <c r="B43" t="s">
-        <v>152</v>
+        <v>136</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="D43" t="s">
-        <v>153</v>
+        <v>137</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G43" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="H43" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>154</v>
+        <v>138</v>
       </c>
       <c r="B44" t="s">
-        <v>101</v>
+        <v>139</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>102</v>
+        <v>87</v>
       </c>
       <c r="D44" t="s">
-        <v>103</v>
+        <v>140</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G44" t="s">
-        <v>104</v>
+        <v>79</v>
       </c>
       <c r="H44" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>155</v>
+        <v>141</v>
       </c>
       <c r="B45" t="s">
-        <v>156</v>
+        <v>142</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>102</v>
+        <v>32</v>
       </c>
       <c r="D45" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G45" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="H45" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>158</v>
+        <v>144</v>
       </c>
       <c r="B46" t="s">
-        <v>159</v>
+        <v>145</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>102</v>
+        <v>52</v>
       </c>
       <c r="D46" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G46" t="s">
-        <v>104</v>
+        <v>54</v>
       </c>
       <c r="H46" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>161</v>
+        <v>147</v>
       </c>
       <c r="B47" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>148</v>
+      </c>
+      <c r="C47" t="s">
+        <v>63</v>
       </c>
       <c r="D47" t="s">
-        <v>163</v>
+        <v>149</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G47" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="H47" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>164</v>
+        <v>150</v>
       </c>
       <c r="B48" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>151</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D48" t="s">
-        <v>166</v>
+        <v>152</v>
       </c>
       <c r="F48" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G48" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>15</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>167</v>
+        <v>154</v>
       </c>
       <c r="B49" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>155</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="D49" t="s">
-        <v>169</v>
+        <v>156</v>
       </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G49" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="H49" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
       <c r="B50" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>102</v>
+        <v>87</v>
       </c>
       <c r="D50" t="s">
-        <v>172</v>
+        <v>159</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G50" t="s">
-        <v>104</v>
+        <v>79</v>
       </c>
       <c r="H50" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>173</v>
+        <v>160</v>
       </c>
       <c r="B51" t="s">
-        <v>174</v>
+        <v>161</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>102</v>
+        <v>87</v>
       </c>
       <c r="D51" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G51" t="s">
-        <v>104</v>
+        <v>79</v>
       </c>
       <c r="H51" t="s">
-        <v>15</v>
-[...1882 lines deleted...]
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="CAP-M"/>
-[...242 lines deleted...]
-    <hyperlink ref="C130" r:id="rId244" display="Variant of CAP-L"/>
+    <hyperlink ref="A2" r:id="rId1" display="7825719-0004"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of CAP-H"/>
+    <hyperlink ref="A3" r:id="rId3" display="7830127-0001"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of CAP-MX"/>
+    <hyperlink ref="A4" r:id="rId5" display="7840984-0001"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of CAP-M"/>
+    <hyperlink ref="A5" r:id="rId7" display="7835476-0008"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of CAP-H"/>
+    <hyperlink ref="A6" r:id="rId9" display="7845390-0007"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of CAP-L2"/>
+    <hyperlink ref="A7" r:id="rId11" display="7845390-1007"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of CAP-L2"/>
+    <hyperlink ref="A8" r:id="rId13" display="7845390-0018"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of CAP-L2"/>
+    <hyperlink ref="A9" r:id="rId15" display="7845390-1008"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of CAP-L2"/>
+    <hyperlink ref="A10" r:id="rId17" display="7845390-0035"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of CAP-L2"/>
+    <hyperlink ref="A11" r:id="rId19" display="7840984-0002"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of CAP-M"/>
+    <hyperlink ref="A12" r:id="rId21" display="7856326-2003"/>
+    <hyperlink ref="C12" r:id="rId22" display="Variant of CAP-M2"/>
+    <hyperlink ref="A13" r:id="rId23" display="7856326-2010"/>
+    <hyperlink ref="C13" r:id="rId24" display="Variant of CAP-M2"/>
+    <hyperlink ref="A14" r:id="rId25" display="7856326-2011"/>
+    <hyperlink ref="C14" r:id="rId26" display="Variant of CAP-M2"/>
+    <hyperlink ref="A15" r:id="rId27" display="7857017-0002"/>
+    <hyperlink ref="A16" r:id="rId28" display="7856326-2012"/>
+    <hyperlink ref="C16" r:id="rId29" display="Variant of CAP-M2"/>
+    <hyperlink ref="A17" r:id="rId30" display="7856326-2013"/>
+    <hyperlink ref="C17" r:id="rId31" display="Variant of CAP-M2"/>
+    <hyperlink ref="A18" r:id="rId32" display="CAP-M"/>
+    <hyperlink ref="A19" r:id="rId33" display="CAP-H"/>
+    <hyperlink ref="A20" r:id="rId34" display="UAP"/>
+    <hyperlink ref="A21" r:id="rId35" display="UAP2"/>
+    <hyperlink ref="A22" r:id="rId36" display="7820478-0002"/>
+    <hyperlink ref="C22" r:id="rId37" display="Variant of CAP-M"/>
+    <hyperlink ref="A23" r:id="rId38" display="7825719-0002"/>
+    <hyperlink ref="C23" r:id="rId39" display="Variant of CAP-H"/>
+    <hyperlink ref="A24" r:id="rId40" display="7845389-0031"/>
+    <hyperlink ref="C24" r:id="rId41" display="Variant of UAP2"/>
+    <hyperlink ref="A25" r:id="rId42" display="7845389-1031"/>
+    <hyperlink ref="C25" r:id="rId43" display="Variant of UAP2"/>
+    <hyperlink ref="A26" r:id="rId44" display="CAP-L"/>
+    <hyperlink ref="A27" r:id="rId45" display="CAP-MX"/>
+    <hyperlink ref="A28" r:id="rId46" display="CAP-L2"/>
+    <hyperlink ref="A29" r:id="rId47" display="CAP-M2"/>
+    <hyperlink ref="A30" r:id="rId48" display="7820478-0001"/>
+    <hyperlink ref="C30" r:id="rId49" display="Variant of CAP-M"/>
+    <hyperlink ref="A31" r:id="rId50" display="7828333-0001"/>
+    <hyperlink ref="C31" r:id="rId51" display="Variant of CAP-M"/>
+    <hyperlink ref="A32" r:id="rId52" display="7830127-0002"/>
+    <hyperlink ref="C32" r:id="rId53" display="Variant of CAP-MX"/>
+    <hyperlink ref="A33" r:id="rId54" display="7828333-0002"/>
+    <hyperlink ref="C33" r:id="rId55" display="Variant of CAP-M"/>
+    <hyperlink ref="A34" r:id="rId56" display="7825730-0002"/>
+    <hyperlink ref="C34" r:id="rId57" display="Variant of CAP-H"/>
+    <hyperlink ref="A35" r:id="rId58" display="7825730-0004"/>
+    <hyperlink ref="C35" r:id="rId59" display="Variant of CAP-H"/>
+    <hyperlink ref="A36" r:id="rId60" display="7835476-0006"/>
+    <hyperlink ref="C36" r:id="rId61" display="Variant of CAP-H"/>
+    <hyperlink ref="A37" r:id="rId62" display="7845390-1018"/>
+    <hyperlink ref="C37" r:id="rId63" display="Variant of CAP-L2"/>
+    <hyperlink ref="A38" r:id="rId64" display="7845389-0025"/>
+    <hyperlink ref="C38" r:id="rId65" display="Variant of UAP2"/>
+    <hyperlink ref="A39" r:id="rId66" display="7845389-0032"/>
+    <hyperlink ref="C39" r:id="rId67" display="Variant of UAP2"/>
+    <hyperlink ref="A40" r:id="rId68" display="7845389-1032"/>
+    <hyperlink ref="C40" r:id="rId69" display="Variant of UAP2"/>
+    <hyperlink ref="A41" r:id="rId70" display="7845389-0034"/>
+    <hyperlink ref="C41" r:id="rId71" display="Variant of UAP2"/>
+    <hyperlink ref="A42" r:id="rId72" display="7845389-1034"/>
+    <hyperlink ref="C42" r:id="rId73" display="Variant of UAP2"/>
+    <hyperlink ref="A43" r:id="rId74" display="7845390-1035"/>
+    <hyperlink ref="C43" r:id="rId75" display="Variant of CAP-L2"/>
+    <hyperlink ref="A44" r:id="rId76" display="7845389-0038"/>
+    <hyperlink ref="C44" r:id="rId77" display="Variant of UAP2"/>
+    <hyperlink ref="A45" r:id="rId78" display="7845390-0008"/>
+    <hyperlink ref="C45" r:id="rId79" display="Variant of CAP-L2"/>
+    <hyperlink ref="A46" r:id="rId80" display="7856326-2004"/>
+    <hyperlink ref="C46" r:id="rId81" display="Variant of CAP-M2"/>
+    <hyperlink ref="A47" r:id="rId82" display="7857017-0001"/>
+    <hyperlink ref="A48" r:id="rId83" display="7844963-00"/>
+    <hyperlink ref="C48" r:id="rId84" display="Variant of CAP-H"/>
+    <hyperlink ref="A49" r:id="rId85" display="7845389-1030"/>
+    <hyperlink ref="C49" r:id="rId86" display="Variant of UAP2"/>
+    <hyperlink ref="A50" r:id="rId87" display="7845389-0033"/>
+    <hyperlink ref="C50" r:id="rId88" display="Variant of UAP2"/>
+    <hyperlink ref="A51" r:id="rId89" display="7845389-1033"/>
+    <hyperlink ref="C51" r:id="rId90" display="Variant of UAP2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId245"/>
+    <tablePart r:id="rId91"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>