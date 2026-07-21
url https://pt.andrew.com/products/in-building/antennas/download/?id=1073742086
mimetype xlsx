--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -196,63 +196,63 @@
   <si>
     <t>Under-the-seat stadium antenna</t>
   </si>
   <si>
     <t>VD-O-43-UWI53</t>
   </si>
   <si>
     <t>ValuDAS™ Low PIM Omni In-building Antenna, 600–6000 MHz</t>
   </si>
   <si>
     <t>VD-DMF-43-UWI53</t>
   </si>
   <si>
     <t>ValuDAS® Low PIM Directional MIMO In-Building Antenna, 600–960 MHz, 1427–4200 MHz, and 4900-6000 MHz</t>
   </si>
   <si>
     <t>CMAX-DMF4-43-WI53-O</t>
   </si>
   <si>
     <t>Low PIM Directional 4x4 MIMO Outdoor Antenna, 698–960 MHz, 1695–2700 MHz and 3300-4200MHz</t>
   </si>
   <si>
     <t>CMAX-OMUW-225-I53-O</t>
   </si>
   <si>
-    <t>Low PIM Directional High Capacity Venue Under the Seat Outdoor Antenna (2x2 MIMO),  617-806, 890-960, 1695–2700, 3300-4200 MHz, 5150-5925 MHz</t>
+    <t>Low PIM Directional High Capacity Venue Under the Seat Outdoor Antenna (2x2 MIMO),  617-960, 1695–2700, 3300-4200 MHz, 5150-5925 MHz</t>
   </si>
   <si>
     <t>CELLMAX-D-CPUSE</t>
   </si>
   <si>
     <t>Cell-Max™ Directional In-building Antenna, 698–960 MHz, 1710–2700 MHz</t>
   </si>
   <si>
     <t>CMAX-D-43-UW-I53</t>
   </si>
   <si>
-    <t>Low PIM Directional In-building Antenna, 617–960 MHz, 1695–2700, 3300-3800 and 4900-6000MHz</t>
+    <t>Low PIM Directional In-building Antenna, 617–960, 1695–2700, 3300-3800, and 4900-6000 MHz</t>
   </si>
   <si>
     <t>CMAX-D-TCPUSEI53</t>
   </si>
   <si>
     <t>Low PIM Directional In-building Antenna, 350-470 MHz, 617–960 MHz, 1710–2700 MHz</t>
   </si>
   <si>
     <t>CMAX-OMF6-43-UWI53</t>
   </si>
   <si>
     <t>CMAX-OUS-43-I53</t>
   </si>
   <si>
     <t>Cell-Max™ Low PIM Omni In-building Antenna, 698–960 MHz, 1695–2700 MHz and 3300-4200 MHz 4.3-10. Not Recommended for metal ceilings.</t>
   </si>
   <si>
     <t>CMAX-DMF-43-UW-I53</t>
   </si>
   <si>
     <t>Low PIM Directional MIMO In-Building Antenna, 617–960 MHz, 1695–2700 MHz, 3300-4200MHz, and 4800-6000MHz  4.3-10, (2 PORTS 617-960 and 1695-2700MHz, 2 PORTS 3300-4200 and 4800-6000MHz)</t>
   </si>
   <si>
     <t>CMAX-YG-CPUSEW-I53</t>
   </si>