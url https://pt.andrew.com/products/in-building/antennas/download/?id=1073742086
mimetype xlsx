--- v1 (2026-07-21)
+++ v2 (2026-10-19)
@@ -11,263 +11,290 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96" count="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115" count="204">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>DV35-011-01-A0-E</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>4-port CleanBeam™ Venue Antenna, 2x 1695-2690 and 2x 3300-4200 MHz, 35° HPBW, Fixed Tilt</t>
+  </si>
+  <si>
+    <t>Over-the-head stadium antenna</t>
+  </si>
+  <si>
+    <t>CMAX-EXT-43-I53</t>
+  </si>
+  <si>
+    <t>Variant of DIRECTIONAL-ANTENNAS</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Low PIM Directional Outdoor Antenna, 698–960 MHz and 1710–2700 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>CMAX-O-43-UW-I53</t>
+  </si>
+  <si>
+    <t>Variant of OMNI-ANTENNAS</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Low PIM Omni In-building Antenna, 617–6000 MHz (Recessed ceiling mount kit PN:7760591 sold separately)</t>
+  </si>
+  <si>
+    <t>In-building antenna</t>
+  </si>
+  <si>
+    <t>CMAX-HM4-60X1-I53</t>
+  </si>
+  <si>
+    <t>Low PIM Directional High Capacity Venue Under the Seat 4x4 MIMO Antenna,  1695–2700, 3400-4200 MHz</t>
+  </si>
+  <si>
+    <t>Under-the-seat stadium antenna</t>
+  </si>
+  <si>
+    <t>VD-O-43-UWI53</t>
+  </si>
+  <si>
+    <t>ValuDAS™ Low PIM Omni In-building Antenna, 600–6000 MHz</t>
+  </si>
+  <si>
+    <t>VD-DMF-43-UWI53</t>
+  </si>
+  <si>
+    <t>ValuDAS® Low PIM Directional MIMO In-Building Antenna, 600–960 MHz, 1427–4200 MHz, and 4900-6000 MHz</t>
+  </si>
+  <si>
+    <t>CMAX-DMF4-43-WI53-O</t>
+  </si>
+  <si>
+    <t>Low PIM Directional 4x4 MIMO Outdoor Antenna, 698–960 MHz, 1695–2700 MHz and 3300-4200MHz</t>
+  </si>
+  <si>
+    <t>Indoor/outdoor antenna</t>
+  </si>
+  <si>
+    <t>CMAX-OMUW-225-I53-O</t>
+  </si>
+  <si>
+    <t>Low PIM Directional High Capacity Venue Under the Seat Outdoor Antenna (2x2 MIMO),  617-960, 1695–2700, 3300-4200 MHz, 5150-5925 MHz</t>
+  </si>
+  <si>
+    <t>DV40-010-01-A0-E</t>
+  </si>
+  <si>
+    <t>2-port CleanBeam™ Venue Antenna, 2x 1710-2690 MHz, 40° HPBW, Fixed Tilt</t>
+  </si>
+  <si>
+    <t>CMAX-D-43-UW-I53-O</t>
+  </si>
+  <si>
+    <t>Low PIM Directional Antenna, Indoor/Outdoor, 617–960 MHz, 1695–2700 MHz, 3300-4200 MHz, and 4900-6000 MHz</t>
+  </si>
+  <si>
+    <t>DV35-012-01-A0-E</t>
+  </si>
+  <si>
+    <t>6-port CleanBeam™ Venue Antenna, 2x 1695-2690 and 4x 3300-4200 MHz, 35° HPBW, Fixed Tilt</t>
+  </si>
+  <si>
     <t>DIRECTIONAL-ANTENNAS</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>Directional DAS Antennas for enhanced wireless coverage</t>
   </si>
   <si>
     <t>OMNI-ANTENNAS</t>
   </si>
   <si>
     <t>Omni DAS Antennas for enhanced wireless coverage</t>
   </si>
   <si>
-    <t>CMAX-EXT-43-I53</t>
-[...22 lines deleted...]
-  <si>
     <t>CMAX-OMF7-43-UWI53</t>
   </si>
   <si>
     <t>Cell-Max™ Low PIM 4x4 Omni MIMO In-building Antenna, 617-6000 MHz</t>
   </si>
   <si>
     <t>CMAX-OMF8-43-UWI53</t>
   </si>
   <si>
     <t>Cell-Max™ Low PIM Omni MIMO In-building Antenna, 617-6000 MHz</t>
   </si>
   <si>
     <t>CMAX-OMF9-43-UWI53</t>
   </si>
   <si>
     <t>CMAX-OMF9-43-UWi53</t>
   </si>
   <si>
     <t>Cell-Max™ Low PIM Omni 4x4 MIMO In-building Antenna, 1695–2700MHz, 3300-4200MHz and 4600-6000MHz</t>
   </si>
   <si>
     <t>CMAX-OUS1-UW43-I53</t>
   </si>
   <si>
     <t>Cell-Max™ Low PIM Omni In-building Antenna, 617-960, 1400-1600, 1695-2700 MHz, 3300-4200 MHz and 4900-6000 MHz 4.3-10, Not recommended for metal ceilings</t>
   </si>
   <si>
     <t>CELLMAX-D-43-WI</t>
   </si>
   <si>
     <t>Low PIM Directional In-building Antenna, 698–960 MHz, 1710–2700, 3300-3800MHz</t>
   </si>
   <si>
     <t>CMAX-HM4-30-I53</t>
   </si>
   <si>
     <t>Cell-Max™ Low PIM Directional High Capacity Venue (4x4) MIMO Antenna,  1695–2700, 3300-4200MHz,</t>
   </si>
   <si>
     <t>CMAX-HM4-60-I53</t>
   </si>
   <si>
     <t>Cell-Max™ Low PIM Directional High Capacity Venue Over the Head (4x4 MIMO) Antenna,  1695–2700, 3300-4200 MHz</t>
   </si>
   <si>
+    <t>CMAX-LHM2-22-I53</t>
+  </si>
+  <si>
+    <t>Low PIM Directional High Capacity Venue MIMO Antenna 4G/5G/C-Band, 617–960 MHz, 1695–2700 MHz and 3300-4200 MHz, 22-Deg.</t>
+  </si>
+  <si>
+    <t>CMAX-OUS-TUW-43I</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Omni In-building Antenna, 350–520 MHz, 617-960 MHz, 1350-1550 MHz, 1695-2700 MHz, 3300-4200 MHz and 4900-6000 MHz</t>
+  </si>
+  <si>
+    <t>CMAX-O-43-UW-I53-01</t>
+  </si>
+  <si>
+    <t>CMAX™ Low PIM Omni Indoor Antenna, 617–5925 MHz</t>
+  </si>
+  <si>
+    <t>LOG-PERIODIC-ANTENNAS</t>
+  </si>
+  <si>
+    <t>Log Periodic DAS Antennas for enhanced wireless coverage</t>
+  </si>
+  <si>
+    <t>CELLMAX-O-43-WI</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Omni In-building Antenna, 698–960 MHz ,1695–2700 MHz and 3100-4200MHz</t>
+  </si>
+  <si>
     <t>CMAX-DMF2-43-WI53</t>
   </si>
   <si>
     <t>Low PIM Directional MIMO Antenna  4G/5G/C-Band, 698–960 MHz, 1695–2700 MHz and 3300-4200MHz</t>
   </si>
   <si>
-    <t>Indoor/outdoor antenna</t>
-[...64 lines deleted...]
-  <si>
     <t>CELLMAX-D-CPUSE</t>
   </si>
   <si>
     <t>Cell-Max™ Directional In-building Antenna, 698–960 MHz, 1710–2700 MHz</t>
   </si>
   <si>
     <t>CMAX-D-43-UW-I53</t>
   </si>
   <si>
     <t>Low PIM Directional In-building Antenna, 617–960, 1695–2700, 3300-3800, and 4900-6000 MHz</t>
   </si>
   <si>
     <t>CMAX-D-TCPUSEI53</t>
   </si>
   <si>
     <t>Low PIM Directional In-building Antenna, 350-470 MHz, 617–960 MHz, 1710–2700 MHz</t>
   </si>
   <si>
     <t>CMAX-OMF6-43-UWI53</t>
   </si>
   <si>
     <t>CMAX-OUS-43-I53</t>
   </si>
   <si>
-    <t>Cell-Max™ Low PIM Omni In-building Antenna, 698–960 MHz, 1695–2700 MHz and 3300-4200 MHz 4.3-10. Not Recommended for metal ceilings.</t>
+    <t>Cell-Max™ Low PIM Omni In-building Antenna, 698–960 MHz, 1695–2700 MHz and 3300-4200 MHz 4.3-10. Not Recommended for metal ceilings..</t>
   </si>
   <si>
     <t>CMAX-DMF-43-UW-I53</t>
   </si>
   <si>
     <t>Low PIM Directional MIMO In-Building Antenna, 617–960 MHz, 1695–2700 MHz, 3300-4200MHz, and 4800-6000MHz  4.3-10, (2 PORTS 617-960 and 1695-2700MHz, 2 PORTS 3300-4200 and 4800-6000MHz)</t>
   </si>
   <si>
     <t>CMAX-YG-CPUSEW-I53</t>
   </si>
   <si>
     <t>Variant of LOG-PERIODIC-ANTENNAS</t>
   </si>
   <si>
     <t>Cell-Max™ Log Periodic Outdoor Antenna 698-3800MHz</t>
   </si>
   <si>
     <t>CMAX-LHM2-60-I53</t>
   </si>
   <si>
     <t>Low PIM Directional High Capacity Venue MIMO Antenna 4G/5G/C-Band, 617–960 MHz 1695–2700 MHz and 3300-4200MHz 60-Deg, 4.3-10, (2 PORTS 617-4200MHz).</t>
   </si>
   <si>
     <t>CMAX-LHM2-30-I53</t>
   </si>
@@ -299,50 +326,80 @@
     <t>ValuDAS™ Low PIM Omni MIMO In-building Antenna, 617-6000 MHz</t>
   </si>
   <si>
     <t>VD-OUS-43-UWI53</t>
   </si>
   <si>
     <t>ValuDAS™ Low PIM Omni In-building Antenna, 617 - 6000 MHz 4.3-10</t>
   </si>
   <si>
     <t>VD-OM-43-UWI53</t>
   </si>
   <si>
     <t>ValuDAS™ Low PIM Omni MIMO In-building Antenna, 600-6000 MHz</t>
   </si>
   <si>
     <t>VD-D-43-UWI53</t>
   </si>
   <si>
     <t>ValuDAS® Low PIM Directional In-building Antenna, for Wall Mounting, 600-960, 1427-4200, 4900-6000 MHz</t>
   </si>
   <si>
     <t>CMAX-DMF-43-WI53-O</t>
   </si>
   <si>
     <t>Low PIM Directional 2x2 MIMO Outdoor Antenna, 698–960 MHz, 1695–2700 MHz and 3300-4200MHz</t>
+  </si>
+  <si>
+    <t>DV17-001-01-A0-E</t>
+  </si>
+  <si>
+    <t>2-port CleanBeam™ Venue Antenna, 2x 3300-4000 MHz, 17° HPBW, Fixed Tilt</t>
+  </si>
+  <si>
+    <t>DV17-010-01-A0-E</t>
+  </si>
+  <si>
+    <t>2-port CleanBeam™ Venue Antenna, 2x 1695-2690 MHz, 17º HPBW, Fixed Tilt</t>
+  </si>
+  <si>
+    <t>DV37-001-01-A0-E</t>
+  </si>
+  <si>
+    <t>2-port CleanBeam™ Venue Antenna, 3300-4000 MHz, 37° HPBW, Fixed Tilt</t>
+  </si>
+  <si>
+    <t>DV54-001-01-A0-E</t>
+  </si>
+  <si>
+    <t>2-port CleanBeam™ Venue Antenna, 3300-4000 MHz, 54° HPBW, Fixed Tilt</t>
+  </si>
+  <si>
+    <t>CMAX-D-43-WI53-O</t>
+  </si>
+  <si>
+    <t>Low PIM Directional Antenna, Indoor/Outdoor, 698–960 MHz, 1710–2700, 3300-4200 MHz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -443,75 +500,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J41" totalsRowShown="0">
-  <autoFilter ref="A1:J41"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J50" totalsRowShown="0">
+  <autoFilter ref="A1:J50"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ext-43-i53" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-o-43-uw-i53" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf7-43-uwi53" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf8-43-uwi53" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf9-43-uwi53" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous1-uw43-i53" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-d-43-wi" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-30-i53" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-60-i53" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf2-43-wi53" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-22-i53" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-tuw-43i" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-o-43-uw-i53-01" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/log-periodic-antennas" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-o-43-wi" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-60x1-i53" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-o-43-uwi53" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-dmf-43-uwi53" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf4-43-wi53-o" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omuw-225-i53-o" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-d-cpuse" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-d-43-uw-i53" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-d-tcpusei53" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf6-43-uwi53" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-43-i53" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-uw-i53" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-yg-cpusew-i53" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/log-periodic-antennas" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-60-i53" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-30-i53" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-3030-i53" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-uw-i53-01" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-tuw-i53" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-3030-i53" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-omf6-43-uwi53" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-ous-43-uwi53" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-om-43-uwi53" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-d-43-uwi53" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-wi53-o" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv35-011-01-a0-e" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ext-43-i53" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-o-43-uw-i53" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-60x1-i53" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-o-43-uwi53" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-dmf-43-uwi53" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf4-43-wi53-o" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omuw-225-i53-o" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv40-010-01-a0-e" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-d-43-uw-i53-o" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv35-012-01-a0-e" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf7-43-uwi53" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf8-43-uwi53" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf9-43-uwi53" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous1-uw43-i53" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-d-43-wi" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-30-i53" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-60-i53" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-22-i53" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-tuw-43i" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-o-43-uw-i53-01" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/log-periodic-antennas" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-o-43-wi" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf2-43-wi53" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-d-cpuse" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-d-43-uw-i53" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-d-tcpusei53" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf6-43-uwi53" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-43-i53" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-uw-i53" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-yg-cpusew-i53" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/log-periodic-antennas" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-60-i53" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-30-i53" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-3030-i53" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-uw-i53-01" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-tuw-i53" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-3030-i53" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-omf6-43-uwi53" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-ous-43-uwi53" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-om-43-uwi53" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-d-43-uwi53" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-wi53-o" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv17-001-01-a0-e" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv17-010-01-a0-e" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv37-001-01-a0-e" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv54-001-01-a0-e" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-d-43-wi53-o" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J41"/>
+  <dimension ref="A1:J50"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="180.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -519,686 +576,823 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="12.75">
+    <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="3" spans="1:4" ht="12.75">
+      <c r="H2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>14</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>15</v>
       </c>
       <c r="D3" t="s">
-        <v>14</v>
+        <v>16</v>
+      </c>
+      <c r="H3" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H6" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B8" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>29</v>
       </c>
       <c r="H8" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>33</v>
+      </c>
+      <c r="C10" t="s">
+        <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H10" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H11" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>37</v>
+      </c>
+      <c r="C12" t="s">
+        <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H12" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>39</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="H13" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="12.75">
+      <c r="A14" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" t="s">
         <v>40</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H15" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H16" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:4" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>48</v>
+      </c>
+      <c r="B17" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>50</v>
+      </c>
+      <c r="H17" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H18" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H19" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H20" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H21" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H22" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H23" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H24" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:8" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>65</v>
+      </c>
+      <c r="C25" t="s">
+        <v>40</v>
       </c>
       <c r="D25" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>66</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H26" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D27" t="s">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="H27" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D28" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="H28" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D29" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="H29" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="D30" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H30" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D31" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="H31" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D32" t="s">
         <v>79</v>
       </c>
       <c r="H32" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D33" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H33" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="D34" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="H34" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D35" t="s">
-        <v>44</v>
+        <v>86</v>
       </c>
       <c r="H35" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D36" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="H36" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D37" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H37" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D38" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H38" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D39" t="s">
-        <v>91</v>
+        <v>62</v>
       </c>
       <c r="H39" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D40" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H40" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D41" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H41" t="s">
-        <v>40</v>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="12.75">
+      <c r="A42" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D42" t="s">
+        <v>98</v>
+      </c>
+      <c r="H42" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="12.75">
+      <c r="A43" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D43" t="s">
+        <v>100</v>
+      </c>
+      <c r="H43" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="12.75">
+      <c r="A44" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D44" t="s">
+        <v>102</v>
+      </c>
+      <c r="H44" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="12.75">
+      <c r="A45" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D45" t="s">
+        <v>104</v>
+      </c>
+      <c r="H45" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="12.75">
+      <c r="A46" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C46" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" t="s">
+        <v>106</v>
+      </c>
+      <c r="H46" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="12.75">
+      <c r="A47" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C47" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" t="s">
+        <v>108</v>
+      </c>
+      <c r="H47" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="12.75">
+      <c r="A48" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C48" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" t="s">
+        <v>110</v>
+      </c>
+      <c r="H48" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="12.75">
+      <c r="A49" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C49" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" t="s">
+        <v>112</v>
+      </c>
+      <c r="H49" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="12.75">
+      <c r="A50" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D50" t="s">
+        <v>114</v>
+      </c>
+      <c r="H50" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="DIRECTIONAL-ANTENNAS"/>
-[...15 lines deleted...]
-    <hyperlink ref="A11" r:id="rId17" display="CMAX-HM4-30-I53"/>
+    <hyperlink ref="A2" r:id="rId1" display="DV35-011-01-A0-E"/>
+    <hyperlink ref="A3" r:id="rId2" display="CMAX-EXT-43-I53"/>
+    <hyperlink ref="C3" r:id="rId3" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A4" r:id="rId4" display="CMAX-O-43-UW-I53"/>
+    <hyperlink ref="C4" r:id="rId5" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A5" r:id="rId6" display="CMAX-HM4-60X1-I53"/>
+    <hyperlink ref="C5" r:id="rId7" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A6" r:id="rId8" display="VD-O-43-UWI53"/>
+    <hyperlink ref="C6" r:id="rId9" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A7" r:id="rId10" display="VD-DMF-43-UWI53"/>
+    <hyperlink ref="C7" r:id="rId11" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A8" r:id="rId12" display="CMAX-DMF4-43-WI53-O"/>
+    <hyperlink ref="C8" r:id="rId13" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A9" r:id="rId14" display="CMAX-OMUW-225-I53-O"/>
+    <hyperlink ref="C9" r:id="rId15" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A10" r:id="rId16" display="DV40-010-01-A0-E"/>
+    <hyperlink ref="A11" r:id="rId17" display="CMAX-D-43-UW-I53-O"/>
     <hyperlink ref="C11" r:id="rId18" display="Variant of DIRECTIONAL-ANTENNAS"/>
-    <hyperlink ref="A12" r:id="rId19" display="CMAX-HM4-60-I53"/>
-[...57 lines deleted...]
-    <hyperlink ref="C41" r:id="rId77" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A12" r:id="rId19" display="DV35-012-01-A0-E"/>
+    <hyperlink ref="A13" r:id="rId20" display="DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A14" r:id="rId21" display="OMNI-ANTENNAS"/>
+    <hyperlink ref="A15" r:id="rId22" display="CMAX-OMF7-43-UWI53"/>
+    <hyperlink ref="C15" r:id="rId23" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A16" r:id="rId24" display="CMAX-OMF8-43-UWI53"/>
+    <hyperlink ref="C16" r:id="rId25" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A17" r:id="rId26" display="CMAX-OMF9-43-UWI53"/>
+    <hyperlink ref="C17" r:id="rId27" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A18" r:id="rId28" display="CMAX-OUS1-UW43-I53"/>
+    <hyperlink ref="C18" r:id="rId29" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A19" r:id="rId30" display="CELLMAX-D-43-WI"/>
+    <hyperlink ref="C19" r:id="rId31" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A20" r:id="rId32" display="CMAX-HM4-30-I53"/>
+    <hyperlink ref="C20" r:id="rId33" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A21" r:id="rId34" display="CMAX-HM4-60-I53"/>
+    <hyperlink ref="C21" r:id="rId35" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A22" r:id="rId36" display="CMAX-LHM2-22-I53"/>
+    <hyperlink ref="C22" r:id="rId37" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A23" r:id="rId38" display="CMAX-OUS-TUW-43I"/>
+    <hyperlink ref="C23" r:id="rId39" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A24" r:id="rId40" display="CMAX-O-43-UW-I53-01"/>
+    <hyperlink ref="C24" r:id="rId41" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A25" r:id="rId42" display="LOG-PERIODIC-ANTENNAS"/>
+    <hyperlink ref="A26" r:id="rId43" display="CELLMAX-O-43-WI"/>
+    <hyperlink ref="C26" r:id="rId44" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A27" r:id="rId45" display="CMAX-DMF2-43-WI53"/>
+    <hyperlink ref="C27" r:id="rId46" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A28" r:id="rId47" display="CELLMAX-D-CPUSE"/>
+    <hyperlink ref="C28" r:id="rId48" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A29" r:id="rId49" display="CMAX-D-43-UW-I53"/>
+    <hyperlink ref="C29" r:id="rId50" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A30" r:id="rId51" display="CMAX-D-TCPUSEI53"/>
+    <hyperlink ref="C30" r:id="rId52" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A31" r:id="rId53" display="CMAX-OMF6-43-UWI53"/>
+    <hyperlink ref="C31" r:id="rId54" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A32" r:id="rId55" display="CMAX-OUS-43-I53"/>
+    <hyperlink ref="C32" r:id="rId56" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A33" r:id="rId57" display="CMAX-DMF-43-UW-I53"/>
+    <hyperlink ref="C33" r:id="rId58" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A34" r:id="rId59" display="CMAX-YG-CPUSEW-I53"/>
+    <hyperlink ref="C34" r:id="rId60" display="Variant of LOG-PERIODIC-ANTENNAS"/>
+    <hyperlink ref="A35" r:id="rId61" display="CMAX-LHM2-60-I53"/>
+    <hyperlink ref="C35" r:id="rId62" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A36" r:id="rId63" display="CMAX-LHM2-30-I53"/>
+    <hyperlink ref="C36" r:id="rId64" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A37" r:id="rId65" display="CMAX-LHM2-3030-I53"/>
+    <hyperlink ref="C37" r:id="rId66" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A38" r:id="rId67" display="CMAX-DMF-43-UW-I53-01"/>
+    <hyperlink ref="C38" r:id="rId68" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A39" r:id="rId69" display="CMAX-OUS-TUW-I53"/>
+    <hyperlink ref="C39" r:id="rId70" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A40" r:id="rId71" display="CMAX-HM4-3030-I53"/>
+    <hyperlink ref="C40" r:id="rId72" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A41" r:id="rId73" display="VD-OMF6-43-UWI53"/>
+    <hyperlink ref="C41" r:id="rId74" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A42" r:id="rId75" display="VD-OUS-43-UWI53"/>
+    <hyperlink ref="C42" r:id="rId76" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A43" r:id="rId77" display="VD-OM-43-UWI53"/>
+    <hyperlink ref="C43" r:id="rId78" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A44" r:id="rId79" display="VD-D-43-UWI53"/>
+    <hyperlink ref="C44" r:id="rId80" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A45" r:id="rId81" display="CMAX-DMF-43-WI53-O"/>
+    <hyperlink ref="C45" r:id="rId82" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A46" r:id="rId83" display="DV17-001-01-A0-E"/>
+    <hyperlink ref="A47" r:id="rId84" display="DV17-010-01-A0-E"/>
+    <hyperlink ref="A48" r:id="rId85" display="DV37-001-01-A0-E"/>
+    <hyperlink ref="A49" r:id="rId86" display="DV54-001-01-A0-E"/>
+    <hyperlink ref="A50" r:id="rId87" display="CMAX-D-43-WI53-O"/>
+    <hyperlink ref="C50" r:id="rId88" display="Variant of DIRECTIONAL-ANTENNAS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId78"/>
+    <tablePart r:id="rId89"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>