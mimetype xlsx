--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -43,150 +43,150 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>SURGE-ARRESTOR-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Surge Arrestor Accessories</t>
+  </si>
+  <si>
+    <t>HELIAX®</t>
+  </si>
+  <si>
+    <t>Surge arrestor accessory</t>
+  </si>
+  <si>
+    <t>GASTUBE-090</t>
+  </si>
+  <si>
+    <t>Variant of SURGE-ARRESTOR-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Gas Tube Replacement Kit for 90 V surge arrestor</t>
+  </si>
+  <si>
+    <t>GASTUBE-350</t>
+  </si>
+  <si>
+    <t>Gas Tube Replacement Kit for 350 V surge arrestor</t>
+  </si>
+  <si>
     <t>DM-CAPKIT</t>
   </si>
   <si>
-    <t>Variant of SURGE-ARRESTOR-ACCESSORIES</t>
-[...1 lines deleted...]
-  <si>
     <t>7-16 DIN Male End Cap Assembly</t>
   </si>
   <si>
-    <t>HELIAX®</t>
-[...4 lines deleted...]
-  <si>
     <t>JF-CAPKIT</t>
   </si>
   <si>
     <t>2.2-5 Female End Cap Assembly</t>
   </si>
   <si>
     <t>JM-CAPKIT</t>
   </si>
   <si>
     <t>2.2-5 Male End Cap Assembly</t>
   </si>
   <si>
     <t>SURGE-ARRESTORS</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>Arrestor Plus® Dual Band Quarterwave and Gas Tube Surge Arrestors</t>
   </si>
   <si>
     <t>Arrestor Plus®</t>
   </si>
   <si>
     <t>Surge arrestor</t>
   </si>
   <si>
     <t>ADCB-HFHM</t>
   </si>
   <si>
     <t>Variant</t>
   </si>
   <si>
     <t>DC Block, 555–2700 MHz, with interface types 4.3-10 Female and 4.3-10 Male</t>
   </si>
   <si>
     <t>dc Block</t>
   </si>
   <si>
     <t>APT-BDFDM-DB</t>
   </si>
   <si>
     <t>Variant of SURGE-ARRESTORS</t>
   </si>
   <si>
     <t>Arrestor Plus® Dual Band Quarterwave Surge Arrestor (T-shaped), 806–960 MHz and 1700–2170 MHz, with interface types DIN Female Bulkhead and DIN Male</t>
   </si>
   <si>
     <t>Quarter wave shorting stub</t>
   </si>
   <si>
     <t>APG-HFHM</t>
   </si>
   <si>
     <t>Arrestor Plus® Quarterwave Surge Arrestor 806-2170MHz, with interface types 4.3-10 Female and 4.3-10 Male</t>
   </si>
   <si>
     <t>APT-HFHM</t>
   </si>
   <si>
     <t>Arrestor Plus® Quarterwave Surge Arrestor 695-2700MHz, with interface types 4.3-10 Female and 4.3-10 Male</t>
   </si>
   <si>
     <t>APT-HFHM-CB</t>
   </si>
   <si>
     <t>Arrestor Plus® Quarterwave Surge Arrestor for C-Band 3400-4000MHz, with interface types 4.3-10 Female and 4.3-10 Male</t>
-  </si>
-[...16 lines deleted...]
-    <t>Gas Tube Replacement Kit for 350 V surge arrestor</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/item243951</t>
   </si>
   <si>
     <t>243951</t>
   </si>
   <si>
     <t>Mounting/Grounding Bracket</t>
   </si>
   <si>
     <t>DF-CAPKIT</t>
   </si>
   <si>
     <t>7-16 DIN Female End Cap Assembly</t>
   </si>
   <si>
     <t>APT-BDFDF-DB</t>
   </si>
   <si>
     <t>Arrestor Plus® Dual Band Quarterwave Surge Arrestor (T-shaped), 806–960 MHz and 1700–2170 MHz, with interface types DIN Female Bulkhead and DIN Female</t>
   </si>
   <si>
     <t>APG-BNFNM-350</t>
   </si>
@@ -383,51 +383,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J25" totalsRowShown="0">
   <autoFilter ref="A1:J25"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemdm-capkit" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemjf-capkit" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemjm-capkit" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemadcb-hfhm" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-bdfdm-db" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-hfhm" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-hfhm" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-hfhm-cb" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemgastube-090" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemgastube-350" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/item243951" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemdf-capkit" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-bdfdf-db" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-bnfnm-350" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-bnfnf-090" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-dfdm-db" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-dfdf-db" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-bnfnf-350" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-nfnf-db" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-nfnm-db" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-f4-nm-350" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemadcb-dfdm-db" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemgastube-090" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemgastube-350" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemdm-capkit" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemjf-capkit" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemjm-capkit" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemadcb-hfhm" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-bdfdm-db" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-hfhm" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-hfhm" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-hfhm-cb" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/item243951" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemdf-capkit" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-bdfdf-db" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-bnfnm-350" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-bnfnf-090" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-dfdm-db" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-dfdf-db" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-bnfnf-350" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-nfnf-db" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-nfnm-db" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-f4-nm-350" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemadcb-dfdm-db" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="34.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43.27734375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="141.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="25.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -445,468 +445,468 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="H4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C5" t="s">
         <v>20</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="H5" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>22</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>23</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
       </c>
       <c r="H6" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="C8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" t="s">
+        <v>28</v>
+      </c>
+      <c r="H8" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="C9" t="s">
+        <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H9" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" t="s">
         <v>36</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="F10" t="s">
+        <v>28</v>
+      </c>
+      <c r="H10" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C11" t="s">
-        <v>20</v>
+      <c r="C11" s="1" t="s">
+        <v>35</v>
       </c>
       <c r="D11" t="s">
         <v>39</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="H11" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>41</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="H12" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>43</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="H13" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>46</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="H14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>48</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="H15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
         <v>50</v>
       </c>
       <c r="F16" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H16" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
         <v>52</v>
       </c>
       <c r="F17" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H17" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
         <v>55</v>
       </c>
       <c r="F18" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
         <v>57</v>
       </c>
       <c r="F19" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H19" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="F20" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H20" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
         <v>61</v>
       </c>
       <c r="F21" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H21" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D22" t="s">
         <v>63</v>
       </c>
       <c r="F22" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H22" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D23" t="s">
         <v>65</v>
       </c>
       <c r="F23" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H23" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D24" t="s">
         <v>67</v>
       </c>
       <c r="H24" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C25" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D25" t="s">
         <v>69</v>
       </c>
       <c r="H25" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="DM-CAPKIT"/>
-[...19 lines deleted...]
-    <hyperlink ref="C13" r:id="rId21" display="Variant of SURGE-ARRESTOR-ACCESSORIES"/>
+    <hyperlink ref="A2" r:id="rId1" display="SURGE-ARRESTOR-ACCESSORIES"/>
+    <hyperlink ref="A3" r:id="rId2" display="GASTUBE-090"/>
+    <hyperlink ref="C3" r:id="rId3" display="Variant of SURGE-ARRESTOR-ACCESSORIES"/>
+    <hyperlink ref="A4" r:id="rId4" display="GASTUBE-350"/>
+    <hyperlink ref="C4" r:id="rId5" display="Variant of SURGE-ARRESTOR-ACCESSORIES"/>
+    <hyperlink ref="A5" r:id="rId6" display="DM-CAPKIT"/>
+    <hyperlink ref="C5" r:id="rId7" display="Variant of SURGE-ARRESTOR-ACCESSORIES"/>
+    <hyperlink ref="A6" r:id="rId8" display="JF-CAPKIT"/>
+    <hyperlink ref="C6" r:id="rId9" display="Variant of SURGE-ARRESTOR-ACCESSORIES"/>
+    <hyperlink ref="A7" r:id="rId10" display="JM-CAPKIT"/>
+    <hyperlink ref="C7" r:id="rId11" display="Variant of SURGE-ARRESTOR-ACCESSORIES"/>
+    <hyperlink ref="A8" r:id="rId12" display="SURGE-ARRESTORS"/>
+    <hyperlink ref="A9" r:id="rId13" display="ADCB-HFHM"/>
+    <hyperlink ref="A10" r:id="rId14" display="APT-BDFDM-DB"/>
+    <hyperlink ref="C10" r:id="rId15" display="Variant of SURGE-ARRESTORS"/>
+    <hyperlink ref="A11" r:id="rId16" display="APG-HFHM"/>
+    <hyperlink ref="C11" r:id="rId17" display="Variant of SURGE-ARRESTORS"/>
+    <hyperlink ref="A12" r:id="rId18" display="APT-HFHM"/>
+    <hyperlink ref="C12" r:id="rId19" display="Variant of SURGE-ARRESTORS"/>
+    <hyperlink ref="A13" r:id="rId20" display="APT-HFHM-CB"/>
+    <hyperlink ref="C13" r:id="rId21" display="Variant of SURGE-ARRESTORS"/>
     <hyperlink ref="A14" r:id="rId22" display="243951"/>
     <hyperlink ref="C14" r:id="rId23" display="Variant of SURGE-ARRESTOR-ACCESSORIES"/>
     <hyperlink ref="A15" r:id="rId24" display="DF-CAPKIT"/>
     <hyperlink ref="C15" r:id="rId25" display="Variant of SURGE-ARRESTOR-ACCESSORIES"/>
     <hyperlink ref="A16" r:id="rId26" display="APT-BDFDF-DB"/>
     <hyperlink ref="C16" r:id="rId27" display="Variant of SURGE-ARRESTORS"/>
     <hyperlink ref="A17" r:id="rId28" display="APG-BNFNM-350"/>
     <hyperlink ref="C17" r:id="rId29" display="Variant of SURGE-ARRESTORS"/>
     <hyperlink ref="A18" r:id="rId30" display="APG-BNFNF-090"/>
     <hyperlink ref="C18" r:id="rId31" display="Variant of SURGE-ARRESTORS"/>
     <hyperlink ref="A19" r:id="rId32" display="APT-DFDM-DB"/>
     <hyperlink ref="C19" r:id="rId33" display="Variant of SURGE-ARRESTORS"/>
     <hyperlink ref="A20" r:id="rId34" display="APT-DFDF-DB"/>
     <hyperlink ref="C20" r:id="rId35" display="Variant of SURGE-ARRESTORS"/>
     <hyperlink ref="A21" r:id="rId36" display="APG-BNFNF-350"/>
     <hyperlink ref="C21" r:id="rId37" display="Variant of SURGE-ARRESTORS"/>
     <hyperlink ref="A22" r:id="rId38" display="APT-NFNF-DB"/>
     <hyperlink ref="C22" r:id="rId39" display="Variant of SURGE-ARRESTORS"/>
     <hyperlink ref="A23" r:id="rId40" display="APT-NFNM-DB"/>
     <hyperlink ref="C23" r:id="rId41" display="Variant of SURGE-ARRESTORS"/>
     <hyperlink ref="A24" r:id="rId42" display="APG-F4-NM-350"/>
     <hyperlink ref="C24" r:id="rId43" display="Variant of SURGE-ARRESTORS"/>
     <hyperlink ref="A25" r:id="rId44" display="ADCB-DFDM-DB"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>