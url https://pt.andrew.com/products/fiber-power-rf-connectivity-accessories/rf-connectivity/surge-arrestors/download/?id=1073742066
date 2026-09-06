--- v1 (2026-07-22)
+++ v2 (2026-09-06)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70" count="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67" count="122">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
@@ -143,59 +143,50 @@
     <t>Variant of SURGE-ARRESTORS</t>
   </si>
   <si>
     <t>Arrestor Plus® Dual Band Quarterwave Surge Arrestor (T-shaped), 806–960 MHz and 1700–2170 MHz, with interface types DIN Female Bulkhead and DIN Male</t>
   </si>
   <si>
     <t>Quarter wave shorting stub</t>
   </si>
   <si>
     <t>APG-HFHM</t>
   </si>
   <si>
     <t>Arrestor Plus® Quarterwave Surge Arrestor 806-2170MHz, with interface types 4.3-10 Female and 4.3-10 Male</t>
   </si>
   <si>
     <t>APT-HFHM</t>
   </si>
   <si>
     <t>Arrestor Plus® Quarterwave Surge Arrestor 695-2700MHz, with interface types 4.3-10 Female and 4.3-10 Male</t>
   </si>
   <si>
     <t>APT-HFHM-CB</t>
   </si>
   <si>
     <t>Arrestor Plus® Quarterwave Surge Arrestor for C-Band 3400-4000MHz, with interface types 4.3-10 Female and 4.3-10 Male</t>
-  </si>
-[...7 lines deleted...]
-    <t>Mounting/Grounding Bracket</t>
   </si>
   <si>
     <t>DF-CAPKIT</t>
   </si>
   <si>
     <t>7-16 DIN Female End Cap Assembly</t>
   </si>
   <si>
     <t>APT-BDFDF-DB</t>
   </si>
   <si>
     <t>Arrestor Plus® Dual Band Quarterwave Surge Arrestor (T-shaped), 806–960 MHz and 1700–2170 MHz, with interface types DIN Female Bulkhead and DIN Female</t>
   </si>
   <si>
     <t>APG-BNFNM-350</t>
   </si>
   <si>
     <t>Arrestor Plus® Gas Tube Surge Arrestor (350 V), 45–2170 MHz, with interface types N Female Bulkhead and N Male</t>
   </si>
   <si>
     <t>Gas tube</t>
   </si>
   <si>
     <t>APG-BNFNF-090</t>
   </si>
@@ -365,75 +356,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J25" totalsRowShown="0">
-  <autoFilter ref="A1:J25"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J24" totalsRowShown="0">
+  <autoFilter ref="A1:J24"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemgastube-090" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemgastube-350" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemdm-capkit" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemjf-capkit" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemjm-capkit" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemadcb-hfhm" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-bdfdm-db" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-hfhm" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-hfhm" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-hfhm-cb" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/item243951" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemdf-capkit" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-bdfdf-db" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-bnfnm-350" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-bnfnf-090" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-dfdm-db" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-dfdf-db" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-bnfnf-350" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-nfnf-db" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-nfnm-db" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-f4-nm-350" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemadcb-dfdm-db" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemgastube-090" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemgastube-350" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemdm-capkit" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemjf-capkit" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemjm-capkit" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemadcb-hfhm" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-bdfdm-db" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-hfhm" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-hfhm" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-hfhm-cb" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemdf-capkit" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-bdfdf-db" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-bnfnm-350" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-bnfnf-090" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-dfdm-db" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-dfdf-db" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-bnfnf-350" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-nfnf-db" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-nfnm-db" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-f4-nm-350" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemadcb-dfdm-db" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J25"/>
+  <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="34.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43.27734375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="141.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="25.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -644,295 +635,276 @@
         <v>28</v>
       </c>
       <c r="H12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>43</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
       <c r="H13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="H14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" t="s">
         <v>47</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="H15" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" t="s">
         <v>49</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="F16" t="s">
+        <v>28</v>
+      </c>
+      <c r="H16" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D17" t="s">
         <v>52</v>
       </c>
       <c r="F17" t="s">
         <v>28</v>
       </c>
       <c r="H17" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" t="s">
         <v>54</v>
       </c>
-      <c r="C18" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" t="s">
         <v>28</v>
       </c>
       <c r="H18" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
       <c r="F19" t="s">
         <v>28</v>
       </c>
       <c r="H19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" t="s">
         <v>58</v>
       </c>
-      <c r="C20" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" t="s">
         <v>28</v>
       </c>
       <c r="H20" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" t="s">
         <v>60</v>
       </c>
-      <c r="C21" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" t="s">
         <v>28</v>
       </c>
       <c r="H21" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="F22" t="s">
         <v>28</v>
       </c>
       <c r="H22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23" t="s">
         <v>64</v>
       </c>
-      <c r="C23" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D24" t="s">
         <v>66</v>
       </c>
-      <c r="C24" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>29</v>
-[...12 lines deleted...]
-      <c r="H25" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="SURGE-ARRESTOR-ACCESSORIES"/>
     <hyperlink ref="A3" r:id="rId2" display="GASTUBE-090"/>
     <hyperlink ref="C3" r:id="rId3" display="Variant of SURGE-ARRESTOR-ACCESSORIES"/>
     <hyperlink ref="A4" r:id="rId4" display="GASTUBE-350"/>
     <hyperlink ref="C4" r:id="rId5" display="Variant of SURGE-ARRESTOR-ACCESSORIES"/>
     <hyperlink ref="A5" r:id="rId6" display="DM-CAPKIT"/>
     <hyperlink ref="C5" r:id="rId7" display="Variant of SURGE-ARRESTOR-ACCESSORIES"/>
     <hyperlink ref="A6" r:id="rId8" display="JF-CAPKIT"/>
     <hyperlink ref="C6" r:id="rId9" display="Variant of SURGE-ARRESTOR-ACCESSORIES"/>
     <hyperlink ref="A7" r:id="rId10" display="JM-CAPKIT"/>
     <hyperlink ref="C7" r:id="rId11" display="Variant of SURGE-ARRESTOR-ACCESSORIES"/>
     <hyperlink ref="A8" r:id="rId12" display="SURGE-ARRESTORS"/>
     <hyperlink ref="A9" r:id="rId13" display="ADCB-HFHM"/>
     <hyperlink ref="A10" r:id="rId14" display="APT-BDFDM-DB"/>
     <hyperlink ref="C10" r:id="rId15" display="Variant of SURGE-ARRESTORS"/>
     <hyperlink ref="A11" r:id="rId16" display="APG-HFHM"/>
     <hyperlink ref="C11" r:id="rId17" display="Variant of SURGE-ARRESTORS"/>
     <hyperlink ref="A12" r:id="rId18" display="APT-HFHM"/>
     <hyperlink ref="C12" r:id="rId19" display="Variant of SURGE-ARRESTORS"/>
     <hyperlink ref="A13" r:id="rId20" display="APT-HFHM-CB"/>
     <hyperlink ref="C13" r:id="rId21" display="Variant of SURGE-ARRESTORS"/>
-    <hyperlink ref="A14" r:id="rId22" display="243951"/>
+    <hyperlink ref="A14" r:id="rId22" display="DF-CAPKIT"/>
     <hyperlink ref="C14" r:id="rId23" display="Variant of SURGE-ARRESTOR-ACCESSORIES"/>
-    <hyperlink ref="A15" r:id="rId24" display="DF-CAPKIT"/>
-[...1 lines deleted...]
-    <hyperlink ref="A16" r:id="rId26" display="APT-BDFDF-DB"/>
+    <hyperlink ref="A15" r:id="rId24" display="APT-BDFDF-DB"/>
+    <hyperlink ref="C15" r:id="rId25" display="Variant of SURGE-ARRESTORS"/>
+    <hyperlink ref="A16" r:id="rId26" display="APG-BNFNM-350"/>
     <hyperlink ref="C16" r:id="rId27" display="Variant of SURGE-ARRESTORS"/>
-    <hyperlink ref="A17" r:id="rId28" display="APG-BNFNM-350"/>
+    <hyperlink ref="A17" r:id="rId28" display="APG-BNFNF-090"/>
     <hyperlink ref="C17" r:id="rId29" display="Variant of SURGE-ARRESTORS"/>
-    <hyperlink ref="A18" r:id="rId30" display="APG-BNFNF-090"/>
+    <hyperlink ref="A18" r:id="rId30" display="APT-DFDM-DB"/>
     <hyperlink ref="C18" r:id="rId31" display="Variant of SURGE-ARRESTORS"/>
-    <hyperlink ref="A19" r:id="rId32" display="APT-DFDM-DB"/>
+    <hyperlink ref="A19" r:id="rId32" display="APT-DFDF-DB"/>
     <hyperlink ref="C19" r:id="rId33" display="Variant of SURGE-ARRESTORS"/>
-    <hyperlink ref="A20" r:id="rId34" display="APT-DFDF-DB"/>
+    <hyperlink ref="A20" r:id="rId34" display="APG-BNFNF-350"/>
     <hyperlink ref="C20" r:id="rId35" display="Variant of SURGE-ARRESTORS"/>
-    <hyperlink ref="A21" r:id="rId36" display="APG-BNFNF-350"/>
+    <hyperlink ref="A21" r:id="rId36" display="APT-NFNF-DB"/>
     <hyperlink ref="C21" r:id="rId37" display="Variant of SURGE-ARRESTORS"/>
-    <hyperlink ref="A22" r:id="rId38" display="APT-NFNF-DB"/>
+    <hyperlink ref="A22" r:id="rId38" display="APT-NFNM-DB"/>
     <hyperlink ref="C22" r:id="rId39" display="Variant of SURGE-ARRESTORS"/>
-    <hyperlink ref="A23" r:id="rId40" display="APT-NFNM-DB"/>
+    <hyperlink ref="A23" r:id="rId40" display="APG-F4-NM-350"/>
     <hyperlink ref="C23" r:id="rId41" display="Variant of SURGE-ARRESTORS"/>
-    <hyperlink ref="A24" r:id="rId42" display="APG-F4-NM-350"/>
-[...1 lines deleted...]
-    <hyperlink ref="A25" r:id="rId44" display="ADCB-DFDM-DB"/>
+    <hyperlink ref="A24" r:id="rId42" display="ADCB-DFDM-DB"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId45"/>
+    <tablePart r:id="rId43"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>