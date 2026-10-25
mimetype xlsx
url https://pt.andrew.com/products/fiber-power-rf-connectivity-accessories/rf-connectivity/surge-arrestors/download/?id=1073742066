--- v2 (2026-09-06)
+++ v3 (2026-10-25)
@@ -145,117 +145,117 @@
   <si>
     <t>Arrestor Plus® Dual Band Quarterwave Surge Arrestor (T-shaped), 806–960 MHz and 1700–2170 MHz, with interface types DIN Female Bulkhead and DIN Male</t>
   </si>
   <si>
     <t>Quarter wave shorting stub</t>
   </si>
   <si>
     <t>APG-HFHM</t>
   </si>
   <si>
     <t>Arrestor Plus® Quarterwave Surge Arrestor 806-2170MHz, with interface types 4.3-10 Female and 4.3-10 Male</t>
   </si>
   <si>
     <t>APT-HFHM</t>
   </si>
   <si>
     <t>Arrestor Plus® Quarterwave Surge Arrestor 695-2700MHz, with interface types 4.3-10 Female and 4.3-10 Male</t>
   </si>
   <si>
     <t>APT-HFHM-CB</t>
   </si>
   <si>
     <t>Arrestor Plus® Quarterwave Surge Arrestor for C-Band 3400-4000MHz, with interface types 4.3-10 Female and 4.3-10 Male</t>
   </si>
   <si>
+    <t>APG-BNFNF-090</t>
+  </si>
+  <si>
+    <t>Arrestor Plus® Gas Tube Surge Arrestor (90 V), 45–2170 MHz, with interface types N Female Bulkhead and N Female</t>
+  </si>
+  <si>
+    <t>Gas tube</t>
+  </si>
+  <si>
+    <t>APT-DFDM-DB</t>
+  </si>
+  <si>
+    <t>Arrestor Plus® Dual Band Quarterwave Surge Arrestor (T-shaped), 806–960 MHz and 1700–2170 MHz, with interface types DIN Female and DIN Male</t>
+  </si>
+  <si>
+    <t>APT-DFDF-DB</t>
+  </si>
+  <si>
+    <t>Arrestor Plus® Dual Band Quarterwave Surge Arrestor (T-shaped) with interface types DIN Female and DIN Female</t>
+  </si>
+  <si>
+    <t>ADCB-DFDM-DB</t>
+  </si>
+  <si>
+    <t>Dual Band dc Block, 650–2700 MHz, with interface types DIN Female and DIN Male</t>
+  </si>
+  <si>
     <t>DF-CAPKIT</t>
   </si>
   <si>
     <t>7-16 DIN Female End Cap Assembly</t>
   </si>
   <si>
     <t>APT-BDFDF-DB</t>
   </si>
   <si>
     <t>Arrestor Plus® Dual Band Quarterwave Surge Arrestor (T-shaped), 806–960 MHz and 1700–2170 MHz, with interface types DIN Female Bulkhead and DIN Female</t>
   </si>
   <si>
     <t>APG-BNFNM-350</t>
   </si>
   <si>
     <t>Arrestor Plus® Gas Tube Surge Arrestor (350 V), 45–2170 MHz, with interface types N Female Bulkhead and N Male</t>
   </si>
   <si>
-    <t>Gas tube</t>
-[...19 lines deleted...]
-  <si>
     <t>APG-BNFNF-350</t>
   </si>
   <si>
     <t>Arrestor Plus® Gas Tube Surge Arrestor (350 V), 45–2170 MHz, with interface types N Female Bulkhead and N Female</t>
   </si>
   <si>
     <t>APT-NFNF-DB</t>
   </si>
   <si>
     <t>Arrestor Plus® Dual Band Quarterwave Surge Arrestor (T-shaped, Cylindrical), 800–2170 MHz, with interface types N Female and N Female</t>
   </si>
   <si>
     <t>APT-NFNM-DB</t>
   </si>
   <si>
     <t>Arrestor Plus® Dual Band Quarterwave Surge Arrestor (T-shaped, Cylindrical), 806–2170 MHz, with interface types N Female and N Male</t>
   </si>
   <si>
     <t>APG-F4-NM-350</t>
   </si>
   <si>
     <t>Arrestor Gas Tube Surge Arrestor (350 V), 2400–2500 MHz, with interface types N male for 1/2" Superflexible Foam Coaxial Cable</t>
-  </si>
-[...4 lines deleted...]
-    <t>Dual Band dc Block, 650–2700 MHz, with interface types DIN Female and DIN Male</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -374,51 +374,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J24" totalsRowShown="0">
   <autoFilter ref="A1:J24"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemgastube-090" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemgastube-350" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemdm-capkit" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemjf-capkit" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemjm-capkit" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemadcb-hfhm" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-bdfdm-db" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-hfhm" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-hfhm" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-hfhm-cb" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemdf-capkit" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-bdfdf-db" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-bnfnm-350" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-bnfnf-090" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-dfdm-db" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-dfdf-db" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-bnfnf-350" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-nfnf-db" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-nfnm-db" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-f4-nm-350" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemadcb-dfdm-db" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemgastube-090" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemgastube-350" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemdm-capkit" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemjf-capkit" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemjm-capkit" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemadcb-hfhm" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-bdfdm-db" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-hfhm" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-hfhm" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-hfhm-cb" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-bnfnf-090" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-dfdm-db" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-dfdf-db" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemadcb-dfdm-db" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemdf-capkit" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestor-accessories" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-bdfdf-db" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-bnfnm-350" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-bnfnf-350" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-nfnf-db" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapt-nfnm-db" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/itemapg-f4-nm-350" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/surge-arrestors/surge-arrestors" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="34.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43.27734375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="141.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="25.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -638,270 +638,270 @@
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>43</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
       <c r="H13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>45</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="H14" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F15" t="s">
         <v>28</v>
       </c>
       <c r="H15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F16" t="s">
         <v>28</v>
       </c>
       <c r="H16" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C17" s="1" t="s">
-        <v>35</v>
+      <c r="C17" t="s">
+        <v>31</v>
       </c>
       <c r="D17" t="s">
         <v>52</v>
       </c>
-      <c r="F17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
       <c r="F18" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="H18" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
       <c r="F19" t="s">
         <v>28</v>
       </c>
       <c r="H19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D20" t="s">
         <v>58</v>
       </c>
       <c r="F20" t="s">
         <v>28</v>
       </c>
       <c r="H20" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D21" t="s">
         <v>60</v>
       </c>
       <c r="F21" t="s">
         <v>28</v>
       </c>
       <c r="H21" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D22" t="s">
         <v>62</v>
       </c>
       <c r="F22" t="s">
         <v>28</v>
       </c>
       <c r="H22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D23" t="s">
         <v>64</v>
       </c>
+      <c r="F23" t="s">
+        <v>28</v>
+      </c>
       <c r="H23" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C24" t="s">
-        <v>31</v>
+      <c r="C24" s="1" t="s">
+        <v>35</v>
       </c>
       <c r="D24" t="s">
         <v>66</v>
       </c>
       <c r="H24" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="SURGE-ARRESTOR-ACCESSORIES"/>
     <hyperlink ref="A3" r:id="rId2" display="GASTUBE-090"/>
     <hyperlink ref="C3" r:id="rId3" display="Variant of SURGE-ARRESTOR-ACCESSORIES"/>
     <hyperlink ref="A4" r:id="rId4" display="GASTUBE-350"/>
     <hyperlink ref="C4" r:id="rId5" display="Variant of SURGE-ARRESTOR-ACCESSORIES"/>
     <hyperlink ref="A5" r:id="rId6" display="DM-CAPKIT"/>
     <hyperlink ref="C5" r:id="rId7" display="Variant of SURGE-ARRESTOR-ACCESSORIES"/>
     <hyperlink ref="A6" r:id="rId8" display="JF-CAPKIT"/>
     <hyperlink ref="C6" r:id="rId9" display="Variant of SURGE-ARRESTOR-ACCESSORIES"/>
     <hyperlink ref="A7" r:id="rId10" display="JM-CAPKIT"/>
     <hyperlink ref="C7" r:id="rId11" display="Variant of SURGE-ARRESTOR-ACCESSORIES"/>
     <hyperlink ref="A8" r:id="rId12" display="SURGE-ARRESTORS"/>
     <hyperlink ref="A9" r:id="rId13" display="ADCB-HFHM"/>
     <hyperlink ref="A10" r:id="rId14" display="APT-BDFDM-DB"/>
     <hyperlink ref="C10" r:id="rId15" display="Variant of SURGE-ARRESTORS"/>
     <hyperlink ref="A11" r:id="rId16" display="APG-HFHM"/>
     <hyperlink ref="C11" r:id="rId17" display="Variant of SURGE-ARRESTORS"/>
     <hyperlink ref="A12" r:id="rId18" display="APT-HFHM"/>
     <hyperlink ref="C12" r:id="rId19" display="Variant of SURGE-ARRESTORS"/>
     <hyperlink ref="A13" r:id="rId20" display="APT-HFHM-CB"/>
     <hyperlink ref="C13" r:id="rId21" display="Variant of SURGE-ARRESTORS"/>
-    <hyperlink ref="A14" r:id="rId22" display="DF-CAPKIT"/>
-[...1 lines deleted...]
-    <hyperlink ref="A15" r:id="rId24" display="APT-BDFDF-DB"/>
+    <hyperlink ref="A14" r:id="rId22" display="APG-BNFNF-090"/>
+    <hyperlink ref="C14" r:id="rId23" display="Variant of SURGE-ARRESTORS"/>
+    <hyperlink ref="A15" r:id="rId24" display="APT-DFDM-DB"/>
     <hyperlink ref="C15" r:id="rId25" display="Variant of SURGE-ARRESTORS"/>
-    <hyperlink ref="A16" r:id="rId26" display="APG-BNFNM-350"/>
+    <hyperlink ref="A16" r:id="rId26" display="APT-DFDF-DB"/>
     <hyperlink ref="C16" r:id="rId27" display="Variant of SURGE-ARRESTORS"/>
-    <hyperlink ref="A17" r:id="rId28" display="APG-BNFNF-090"/>
-[...13 lines deleted...]
-    <hyperlink ref="A24" r:id="rId42" display="ADCB-DFDM-DB"/>
+    <hyperlink ref="A17" r:id="rId28" display="ADCB-DFDM-DB"/>
+    <hyperlink ref="A18" r:id="rId29" display="DF-CAPKIT"/>
+    <hyperlink ref="C18" r:id="rId30" display="Variant of SURGE-ARRESTOR-ACCESSORIES"/>
+    <hyperlink ref="A19" r:id="rId31" display="APT-BDFDF-DB"/>
+    <hyperlink ref="C19" r:id="rId32" display="Variant of SURGE-ARRESTORS"/>
+    <hyperlink ref="A20" r:id="rId33" display="APG-BNFNM-350"/>
+    <hyperlink ref="C20" r:id="rId34" display="Variant of SURGE-ARRESTORS"/>
+    <hyperlink ref="A21" r:id="rId35" display="APG-BNFNF-350"/>
+    <hyperlink ref="C21" r:id="rId36" display="Variant of SURGE-ARRESTORS"/>
+    <hyperlink ref="A22" r:id="rId37" display="APT-NFNF-DB"/>
+    <hyperlink ref="C22" r:id="rId38" display="Variant of SURGE-ARRESTORS"/>
+    <hyperlink ref="A23" r:id="rId39" display="APT-NFNM-DB"/>
+    <hyperlink ref="C23" r:id="rId40" display="Variant of SURGE-ARRESTORS"/>
+    <hyperlink ref="A24" r:id="rId41" display="APG-F4-NM-350"/>
+    <hyperlink ref="C24" r:id="rId42" display="Variant of SURGE-ARRESTORS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId43"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 