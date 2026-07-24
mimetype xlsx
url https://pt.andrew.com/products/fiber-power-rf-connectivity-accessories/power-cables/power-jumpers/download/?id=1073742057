--- v0 (2026-06-09)
+++ v1 (2026-07-24)
@@ -43,198 +43,198 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>C42010018</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>TMA Power Cable, dual SMA male to receive multicoupler, 0.8 m</t>
+  </si>
+  <si>
+    <t>Power cable assembly</t>
+  </si>
+  <si>
+    <t>C61B01P32</t>
+  </si>
+  <si>
+    <t>Power Cable Assembly for Power Distribution Units, 5 m</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>C61L01P42</t>
+  </si>
+  <si>
+    <t>Power Cable Assembly, TMA, dual SMA male to receive multicoupler, 8 m</t>
+  </si>
+  <si>
+    <t>C61K01P28</t>
+  </si>
+  <si>
+    <t>Power Cable Assembly, TMA, power distribution unit to receive multicoupler, 8 m</t>
+  </si>
+  <si>
+    <t>C61L01P01</t>
+  </si>
+  <si>
+    <t>Power Cable Assembly, Bias Tee Harness, standard, 6 m</t>
+  </si>
+  <si>
     <t>DPJ-208-JUMPER</t>
   </si>
   <si>
     <t>Variant of DPJ-212-SERIES</t>
   </si>
   <si>
     <t>HELIAX® Direct, Power cable Assembly Nokia compatible power connector end 1, Ericsson compatible power connector end 2, 1 meter</t>
   </si>
   <si>
     <t>DPJ-208-PIGTAIL</t>
   </si>
   <si>
     <t>HELIAX® Direct, Power cable Assembly Blunt cut end 1, Ericsson compatible power connector end 2, 27 feet</t>
   </si>
   <si>
     <t>DPJ-212-380V</t>
   </si>
   <si>
     <t>PowerShift Metro® Power cable assembly from PFDC to Power Node, 2 x 12 AWG, shielded, End 1: DC connector, End 2: Blunt cut, available lengths (ft) 50, 100, 200, 400, 600, 800, 1000</t>
   </si>
   <si>
     <t>PowerShift Metro®</t>
   </si>
   <si>
     <t>DPJ</t>
   </si>
   <si>
-    <t>Power cable assembly</t>
-[...1 lines deleted...]
-  <si>
     <t>DPJ-212-48V-40</t>
   </si>
   <si>
     <t>PowerShift Metro® Power cable assembly from Remote Node to RRU, 2 x 12 AWG, shielded, End 1: RRU ready, End 2: Blunt cut, DC connector included, 40ft</t>
   </si>
   <si>
     <t>DPJ-206-SERIES</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>HELIAX® Direct, Power cable jumper, 2 x 6 AWG</t>
   </si>
   <si>
     <t>HELIAX®</t>
   </si>
   <si>
-    <t>C42010018</t>
-[...34 lines deleted...]
-  <si>
     <t>DPJ08-208-27F</t>
   </si>
   <si>
     <t>Variant of DPJ08-208-SERIES</t>
   </si>
   <si>
     <t>HELIAX® Remote Radio Head Power Y-Cable, OVP Top Enclosure End: one Red and one Black 8 AWG Conductors. RRU end: 2x8 AWG power cords with 1 Red and 1 Black conductors per cord.  RRU length 2 feet, OVP length 25 feet</t>
   </si>
   <si>
     <t>PWRT</t>
   </si>
   <si>
     <t>DPJ-206</t>
   </si>
   <si>
     <t>Variant of DPJ-206-SERIES</t>
   </si>
   <si>
     <t>HELIAX® Remote Radio Head Power Cable, 2 conductors with shield, 6 AWG, one red conductor and one black conductor</t>
   </si>
   <si>
     <t>PCA-16-25MM2-2C</t>
   </si>
   <si>
     <t>HELIAX® power adaptor, 2 Core DC Power Cable connection. Input Power Cable conductor size as 2.5mm2~25mm2 and Output Power Cable conductor size as 2.5mm2~16mm2. Shield contact size as 4~6mm2. Glands at both ends providing a IP67 weatherproof performance</t>
   </si>
   <si>
     <t>PCA</t>
   </si>
   <si>
     <t>Power adapter</t>
   </si>
   <si>
     <t>DPJ08-208-SERIES</t>
   </si>
   <si>
     <t>HELIAX® Power cable jumper</t>
   </si>
   <si>
     <t>DPJ-212-SERIES</t>
   </si>
   <si>
     <t>HELIAX® Direct, Power cable jumper, 2 x 12 AWG</t>
   </si>
   <si>
     <t>PCA-16-25MM2-2C-HL</t>
   </si>
   <si>
+    <t>C61L01P37</t>
+  </si>
+  <si>
+    <t>Power Cable Assembly, Bias Tee Harness, standard, 15.5 m</t>
+  </si>
+  <si>
     <t>C61L01P38</t>
   </si>
   <si>
     <t>Power Cable Assembly, Bias Tee Harness, standard, 10.5 m</t>
   </si>
   <si>
     <t>C61L01P43</t>
   </si>
   <si>
     <t>Power Cable Assembly, TMA, dual SMB female to receive multicoupler, 8 m</t>
-  </si>
-[...4 lines deleted...]
-    <t>Power Cable Assembly, Bias Tee Harness, standard, 15.5 m</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -353,51 +353,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J20" totalsRowShown="0">
   <autoFilter ref="A1:J20"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-208-jumper" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-208-pigtail" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-212-380v" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-212-48v-40" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-206-series" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc42010018" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61b01p32" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p42" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61k01p28" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p01" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj08-208-27f" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj08-208-series" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-206" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-206-series" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itempca-16-25mm2-2c" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj08-208-series" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itempca-16-25mm2-2c-hl" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p38" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p43" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p37" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc42010018" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61b01p32" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p42" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61k01p28" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p01" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-208-jumper" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-208-pigtail" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-212-380v" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-212-48v-40" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-206-series" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj08-208-27f" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj08-208-series" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-206" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-206-series" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itempca-16-25mm2-2c" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj08-208-series" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itempca-16-25mm2-2c-hl" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p37" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p38" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p43" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J20"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="28" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="235.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.27734375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="21.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -411,391 +411,391 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="12.75">
+    <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="3" spans="1:4" ht="12.75">
+      <c r="H2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="H3" t="s">
+        <v>13</v>
+      </c>
+      <c r="J3" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-      <c r="G4" t="s">
         <v>18</v>
       </c>
       <c r="H4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="H5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="12.75">
+      <c r="A6" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F5" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="1" t="s">
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
         <v>22</v>
       </c>
-      <c r="C6" t="s">
+      <c r="H6" t="s">
+        <v>13</v>
+      </c>
+      <c r="J6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="12.75">
+      <c r="A7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D6" t="s">
+      <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="F6" t="s">
+      <c r="D7" t="s">
         <v>25</v>
       </c>
-      <c r="G6" t="s">
-[...7 lines deleted...]
-      <c r="A7" s="1" t="s">
+    </row>
+    <row r="8" spans="1:4" ht="12.75">
+      <c r="A8" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
         <v>27</v>
-      </c>
-[...21 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>28</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>29</v>
+      </c>
+      <c r="F9" t="s">
+        <v>30</v>
+      </c>
+      <c r="G9" t="s">
+        <v>31</v>
       </c>
       <c r="H9" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" t="s">
+        <v>33</v>
+      </c>
+      <c r="F10" t="s">
+        <v>30</v>
+      </c>
+      <c r="G10" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="12.75">
+      <c r="A11" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="C11" t="s">
         <v>35</v>
       </c>
-      <c r="H10" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="D11" t="s">
         <v>36</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="F11" t="s">
         <v>37</v>
       </c>
+      <c r="G11" t="s">
+        <v>31</v>
+      </c>
       <c r="H11" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D12" t="s">
         <v>40</v>
       </c>
       <c r="G12" t="s">
         <v>41</v>
       </c>
       <c r="H12" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D13" t="s">
         <v>44</v>
       </c>
       <c r="F13" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G13" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="H13" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>46</v>
       </c>
       <c r="F14" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G14" t="s">
         <v>47</v>
       </c>
       <c r="H14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
         <v>50</v>
       </c>
       <c r="H15" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C16" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
         <v>52</v>
       </c>
       <c r="G16" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="H16" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>46</v>
       </c>
       <c r="F17" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G17" t="s">
         <v>47</v>
       </c>
       <c r="H17" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
         <v>55</v>
       </c>
       <c r="H18" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="J18" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C19" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>57</v>
       </c>
       <c r="H19" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J19" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C20" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="H20" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="DPJ-208-JUMPER"/>
-[...12 lines deleted...]
-    <hyperlink ref="A11" r:id="rId14" display="C61L01P01"/>
+    <hyperlink ref="A2" r:id="rId1" display="C42010018"/>
+    <hyperlink ref="A3" r:id="rId2" display="C61B01P32"/>
+    <hyperlink ref="A4" r:id="rId3" display="C61L01P42"/>
+    <hyperlink ref="A5" r:id="rId4" display="C61K01P28"/>
+    <hyperlink ref="A6" r:id="rId5" display="C61L01P01"/>
+    <hyperlink ref="A7" r:id="rId6" display="DPJ-208-JUMPER"/>
+    <hyperlink ref="C7" r:id="rId7" display="Variant of DPJ-212-SERIES"/>
+    <hyperlink ref="A8" r:id="rId8" display="DPJ-208-PIGTAIL"/>
+    <hyperlink ref="C8" r:id="rId9" display="Variant of DPJ-212-SERIES"/>
+    <hyperlink ref="A9" r:id="rId10" display="DPJ-212-380V"/>
+    <hyperlink ref="C9" r:id="rId11" display="Variant of DPJ-212-SERIES"/>
+    <hyperlink ref="A10" r:id="rId12" display="DPJ-212-48V-40"/>
+    <hyperlink ref="C10" r:id="rId13" display="Variant of DPJ-212-SERIES"/>
+    <hyperlink ref="A11" r:id="rId14" display="DPJ-206-SERIES"/>
     <hyperlink ref="A12" r:id="rId15" display="DPJ08-208-27F"/>
     <hyperlink ref="C12" r:id="rId16" display="Variant of DPJ08-208-SERIES"/>
     <hyperlink ref="A13" r:id="rId17" display="DPJ-206"/>
     <hyperlink ref="C13" r:id="rId18" display="Variant of DPJ-206-SERIES"/>
     <hyperlink ref="A14" r:id="rId19" display="PCA-16-25MM2-2C"/>
     <hyperlink ref="A15" r:id="rId20" display="DPJ08-208-SERIES"/>
     <hyperlink ref="A16" r:id="rId21" display="DPJ-212-SERIES"/>
     <hyperlink ref="A17" r:id="rId22" display="PCA-16-25MM2-2C-HL"/>
-    <hyperlink ref="A18" r:id="rId23" display="C61L01P38"/>
-[...1 lines deleted...]
-    <hyperlink ref="A20" r:id="rId25" display="C61L01P37"/>
+    <hyperlink ref="A18" r:id="rId23" display="C61L01P37"/>
+    <hyperlink ref="A19" r:id="rId24" display="C61L01P38"/>
+    <hyperlink ref="A20" r:id="rId25" display="C61L01P43"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId26"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 