--- v1 (2026-07-24)
+++ v2 (2026-09-08)
@@ -175,66 +175,66 @@
   <si>
     <t>HELIAX® power adaptor, 2 Core DC Power Cable connection. Input Power Cable conductor size as 2.5mm2~25mm2 and Output Power Cable conductor size as 2.5mm2~16mm2. Shield contact size as 4~6mm2. Glands at both ends providing a IP67 weatherproof performance</t>
   </si>
   <si>
     <t>PCA</t>
   </si>
   <si>
     <t>Power adapter</t>
   </si>
   <si>
     <t>DPJ08-208-SERIES</t>
   </si>
   <si>
     <t>HELIAX® Power cable jumper</t>
   </si>
   <si>
     <t>DPJ-212-SERIES</t>
   </si>
   <si>
     <t>HELIAX® Direct, Power cable jumper, 2 x 12 AWG</t>
   </si>
   <si>
     <t>PCA-16-25MM2-2C-HL</t>
   </si>
   <si>
+    <t>C61L01P38</t>
+  </si>
+  <si>
+    <t>Power Cable Assembly, Bias Tee Harness, standard, 10.5 m</t>
+  </si>
+  <si>
+    <t>C61L01P43</t>
+  </si>
+  <si>
+    <t>Power Cable Assembly, TMA, dual SMB female to receive multicoupler, 8 m</t>
+  </si>
+  <si>
     <t>C61L01P37</t>
   </si>
   <si>
     <t>Power Cable Assembly, Bias Tee Harness, standard, 15.5 m</t>
-  </si>
-[...10 lines deleted...]
-    <t>Power Cable Assembly, TMA, dual SMB female to receive multicoupler, 8 m</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -353,51 +353,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J20" totalsRowShown="0">
   <autoFilter ref="A1:J20"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc42010018" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61b01p32" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p42" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61k01p28" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p01" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-208-jumper" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-208-pigtail" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-212-380v" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-212-48v-40" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-206-series" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj08-208-27f" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj08-208-series" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-206" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-206-series" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itempca-16-25mm2-2c" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj08-208-series" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itempca-16-25mm2-2c-hl" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p37" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p38" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p43" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc42010018" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61b01p32" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p42" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61k01p28" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p01" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-208-jumper" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-208-pigtail" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-212-380v" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-212-48v-40" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-206-series" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj08-208-27f" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj08-208-series" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-206" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-206-series" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itempca-16-25mm2-2c" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj08-208-series" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itempca-16-25mm2-2c-hl" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p38" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p43" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p37" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J20"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="28" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="235.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.27734375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="21.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -694,108 +694,108 @@
       </c>
       <c r="G17" t="s">
         <v>47</v>
       </c>
       <c r="H17" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
         <v>55</v>
       </c>
       <c r="H18" t="s">
         <v>13</v>
       </c>
       <c r="J18" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="19" spans="1:10" ht="12.75">
+    <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>57</v>
       </c>
       <c r="H19" t="s">
         <v>13</v>
       </c>
-      <c r="J19" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:8" ht="12.75">
+    </row>
+    <row r="20" spans="1:10" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="H20" t="s">
         <v>13</v>
+      </c>
+      <c r="J20" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="C42010018"/>
     <hyperlink ref="A3" r:id="rId2" display="C61B01P32"/>
     <hyperlink ref="A4" r:id="rId3" display="C61L01P42"/>
     <hyperlink ref="A5" r:id="rId4" display="C61K01P28"/>
     <hyperlink ref="A6" r:id="rId5" display="C61L01P01"/>
     <hyperlink ref="A7" r:id="rId6" display="DPJ-208-JUMPER"/>
     <hyperlink ref="C7" r:id="rId7" display="Variant of DPJ-212-SERIES"/>
     <hyperlink ref="A8" r:id="rId8" display="DPJ-208-PIGTAIL"/>
     <hyperlink ref="C8" r:id="rId9" display="Variant of DPJ-212-SERIES"/>
     <hyperlink ref="A9" r:id="rId10" display="DPJ-212-380V"/>
     <hyperlink ref="C9" r:id="rId11" display="Variant of DPJ-212-SERIES"/>
     <hyperlink ref="A10" r:id="rId12" display="DPJ-212-48V-40"/>
     <hyperlink ref="C10" r:id="rId13" display="Variant of DPJ-212-SERIES"/>
     <hyperlink ref="A11" r:id="rId14" display="DPJ-206-SERIES"/>
     <hyperlink ref="A12" r:id="rId15" display="DPJ08-208-27F"/>
     <hyperlink ref="C12" r:id="rId16" display="Variant of DPJ08-208-SERIES"/>
     <hyperlink ref="A13" r:id="rId17" display="DPJ-206"/>
     <hyperlink ref="C13" r:id="rId18" display="Variant of DPJ-206-SERIES"/>
     <hyperlink ref="A14" r:id="rId19" display="PCA-16-25MM2-2C"/>
     <hyperlink ref="A15" r:id="rId20" display="DPJ08-208-SERIES"/>
     <hyperlink ref="A16" r:id="rId21" display="DPJ-212-SERIES"/>
     <hyperlink ref="A17" r:id="rId22" display="PCA-16-25MM2-2C-HL"/>
-    <hyperlink ref="A18" r:id="rId23" display="C61L01P37"/>
-[...1 lines deleted...]
-    <hyperlink ref="A20" r:id="rId25" display="C61L01P43"/>
+    <hyperlink ref="A18" r:id="rId23" display="C61L01P38"/>
+    <hyperlink ref="A19" r:id="rId24" display="C61L01P43"/>
+    <hyperlink ref="A20" r:id="rId25" display="C61L01P37"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId26"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 