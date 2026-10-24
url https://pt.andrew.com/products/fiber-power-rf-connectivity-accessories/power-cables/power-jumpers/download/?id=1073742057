--- v2 (2026-09-08)
+++ v3 (2026-10-24)
@@ -11,197 +11,212 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60" count="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65" count="112">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>DPJ-208-JUMPER</t>
+  </si>
+  <si>
+    <t>Variant of DPJ-212-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Direct, Power cable Assembly Nokia compatible power connector end 1, Ericsson compatible power connector end 2, 1 meter</t>
+  </si>
+  <si>
+    <t>DPJ-208-PIGTAIL</t>
+  </si>
+  <si>
+    <t>HELIAX® Direct, Power cable Assembly Blunt cut end 1, Ericsson compatible power connector end 2, 27 feet</t>
+  </si>
+  <si>
+    <t>DPJ-212-380V</t>
+  </si>
+  <si>
+    <t>PowerShift Metro® Power cable assembly from PFDC to Power Node, 2 x 12 AWG, shielded, End 1: DC connector, End 2: Blunt cut, available lengths (ft) 50, 100, 200, 400, 600, 800, 1000</t>
+  </si>
+  <si>
+    <t>PowerShift Metro®</t>
+  </si>
+  <si>
+    <t>DPJ</t>
+  </si>
+  <si>
+    <t>Power cable assembly</t>
+  </si>
+  <si>
+    <t>DPJ-212-48V-40</t>
+  </si>
+  <si>
+    <t>PowerShift Metro® Power cable assembly from Remote Node to RRU, 2 x 12 AWG, shielded, End 1: RRU ready, End 2: Blunt cut, DC connector included, 40ft</t>
+  </si>
+  <si>
+    <t>DPJ-206-SERIES</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>HELIAX® Direct, Power cable jumper, 2 x 6 AWG</t>
+  </si>
+  <si>
+    <t>HELIAX®</t>
+  </si>
+  <si>
+    <t>TRAY-TPCA-1-CNL</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>HELIAX® Tray for Toolless power adapter, for 1 unit, compatible with C Channel; includes hardware</t>
+  </si>
+  <si>
+    <t>Hanger kit</t>
+  </si>
+  <si>
+    <t>TPCA-6-25MM2-3C-GD</t>
+  </si>
+  <si>
+    <t>HELIAX® power adaptor, 2 Core + 1 grounding DC Power Cable connection. Input Power Cable conductor size as 6 to 25 mm² and Output Power Cable conductor size as 6 to 10 mm². Drain wire sizes 3 to 8 mm². Rubber boots at both ends providing an IP67 rating.</t>
+  </si>
+  <si>
+    <t>Power adapter</t>
+  </si>
+  <si>
     <t>C42010018</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>TMA Power Cable, dual SMA male to receive multicoupler, 0.8 m</t>
   </si>
   <si>
-    <t>Power cable assembly</t>
-[...1 lines deleted...]
-  <si>
     <t>C61B01P32</t>
   </si>
   <si>
     <t>Power Cable Assembly for Power Distribution Units, 5 m</t>
   </si>
   <si>
     <t>Discontinued</t>
   </si>
   <si>
     <t>C61L01P42</t>
   </si>
   <si>
     <t>Power Cable Assembly, TMA, dual SMA male to receive multicoupler, 8 m</t>
   </si>
   <si>
     <t>C61K01P28</t>
   </si>
   <si>
     <t>Power Cable Assembly, TMA, power distribution unit to receive multicoupler, 8 m</t>
   </si>
   <si>
     <t>C61L01P01</t>
   </si>
   <si>
     <t>Power Cable Assembly, Bias Tee Harness, standard, 6 m</t>
   </si>
   <si>
-    <t>DPJ-208-JUMPER</t>
-[...43 lines deleted...]
-  <si>
     <t>DPJ08-208-27F</t>
   </si>
   <si>
     <t>Variant of DPJ08-208-SERIES</t>
   </si>
   <si>
     <t>HELIAX® Remote Radio Head Power Y-Cable, OVP Top Enclosure End: one Red and one Black 8 AWG Conductors. RRU end: 2x8 AWG power cords with 1 Red and 1 Black conductors per cord.  RRU length 2 feet, OVP length 25 feet</t>
   </si>
   <si>
     <t>PWRT</t>
   </si>
   <si>
     <t>DPJ-206</t>
   </si>
   <si>
     <t>Variant of DPJ-206-SERIES</t>
   </si>
   <si>
     <t>HELIAX® Remote Radio Head Power Cable, 2 conductors with shield, 6 AWG, one red conductor and one black conductor</t>
   </si>
   <si>
     <t>PCA-16-25MM2-2C</t>
   </si>
   <si>
     <t>HELIAX® power adaptor, 2 Core DC Power Cable connection. Input Power Cable conductor size as 2.5mm2~25mm2 and Output Power Cable conductor size as 2.5mm2~16mm2. Shield contact size as 4~6mm2. Glands at both ends providing a IP67 weatherproof performance</t>
   </si>
   <si>
     <t>PCA</t>
-  </si>
-[...1 lines deleted...]
-    <t>Power adapter</t>
   </si>
   <si>
     <t>DPJ08-208-SERIES</t>
   </si>
   <si>
     <t>HELIAX® Power cable jumper</t>
   </si>
   <si>
     <t>DPJ-212-SERIES</t>
   </si>
   <si>
     <t>HELIAX® Direct, Power cable jumper, 2 x 12 AWG</t>
   </si>
   <si>
     <t>PCA-16-25MM2-2C-HL</t>
   </si>
   <si>
     <t>C61L01P38</t>
   </si>
   <si>
     <t>Power Cable Assembly, Bias Tee Harness, standard, 10.5 m</t>
   </si>
   <si>
     <t>C61L01P43</t>
   </si>
@@ -335,470 +350,506 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J20" totalsRowShown="0">
-  <autoFilter ref="A1:J20"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J22" totalsRowShown="0">
+  <autoFilter ref="A1:J22"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc42010018" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61b01p32" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p42" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61k01p28" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p01" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-208-jumper" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-208-pigtail" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-212-380v" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-212-48v-40" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-206-series" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj08-208-27f" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj08-208-series" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-206" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-206-series" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itempca-16-25mm2-2c" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj08-208-series" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itempca-16-25mm2-2c-hl" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p38" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p43" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p37" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-208-jumper" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-208-pigtail" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-212-380v" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-212-48v-40" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-206-series" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemtray-tpca-1-cnl" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemtpca-6-25mm2-3c-gd" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc42010018" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61b01p32" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p42" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61k01p28" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p01" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj08-208-27f" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj08-208-series" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemdpj-206" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-206-series" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itempca-16-25mm2-2c" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj08-208-series" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/dpj-212-series" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itempca-16-25mm2-2c-hl" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p38" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p43" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-jumpers/itemc61l01p37" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J20"/>
+  <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="22" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="22.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="28" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="235.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.27734375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="21.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="12.75">
+    <row r="2" spans="1:4" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="H2" t="s">
+    </row>
+    <row r="3" spans="1:4" ht="12.75">
+      <c r="A3" s="1" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" t="s">
         <v>17</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="G4" t="s">
         <v>18</v>
       </c>
       <c r="H4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>21</v>
+      </c>
+      <c r="F5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" t="s">
+        <v>18</v>
       </c>
       <c r="H5" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:10" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>24</v>
+      </c>
+      <c r="F6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" t="s">
+        <v>18</v>
       </c>
       <c r="H6" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:4" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>26</v>
+      </c>
+      <c r="C7" t="s">
+        <v>27</v>
       </c>
       <c r="D7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" t="s">
         <v>25</v>
       </c>
-    </row>
-    <row r="8" spans="1:4" ht="12.75">
+      <c r="H7" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>30</v>
+      </c>
+      <c r="C8" t="s">
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="F8" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>33</v>
+      </c>
+      <c r="C9" t="s">
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="H9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>35</v>
+      </c>
+      <c r="C10" t="s">
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="H10" t="s">
-        <v>13</v>
+        <v>19</v>
+      </c>
+      <c r="J10" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="H11" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>40</v>
+      </c>
+      <c r="C12" t="s">
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="G12" t="s">
         <v>41</v>
       </c>
       <c r="H12" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="C13" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" t="s">
         <v>43</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="F13" t="s">
+      <c r="H13" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>46</v>
       </c>
-      <c r="F14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" t="s">
         <v>47</v>
       </c>
       <c r="H14" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="D15" t="s">
         <v>50</v>
       </c>
+      <c r="F15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G15" t="s">
+        <v>18</v>
+      </c>
       <c r="H15" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>52</v>
       </c>
+      <c r="F16" t="s">
+        <v>25</v>
+      </c>
       <c r="G16" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="H16" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="H17" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C18" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>57</v>
+      </c>
+      <c r="G18" t="s">
+        <v>18</v>
       </c>
       <c r="H18" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C19" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>57</v>
+        <v>52</v>
+      </c>
+      <c r="F19" t="s">
+        <v>25</v>
+      </c>
+      <c r="G19" t="s">
+        <v>53</v>
       </c>
       <c r="H19" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H20" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J20" t="s">
-        <v>16</v>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="12.75">
+      <c r="A21" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" t="s">
+        <v>62</v>
+      </c>
+      <c r="H21" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="12.75">
+      <c r="A22" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" t="s">
+        <v>27</v>
+      </c>
+      <c r="D22" t="s">
+        <v>64</v>
+      </c>
+      <c r="H22" t="s">
+        <v>19</v>
+      </c>
+      <c r="J22" t="s">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="C42010018"/>
-[...23 lines deleted...]
-    <hyperlink ref="A20" r:id="rId25" display="C61L01P37"/>
+    <hyperlink ref="A2" r:id="rId1" display="DPJ-208-JUMPER"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of DPJ-212-SERIES"/>
+    <hyperlink ref="A3" r:id="rId3" display="DPJ-208-PIGTAIL"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of DPJ-212-SERIES"/>
+    <hyperlink ref="A4" r:id="rId5" display="DPJ-212-380V"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of DPJ-212-SERIES"/>
+    <hyperlink ref="A5" r:id="rId7" display="DPJ-212-48V-40"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of DPJ-212-SERIES"/>
+    <hyperlink ref="A6" r:id="rId9" display="DPJ-206-SERIES"/>
+    <hyperlink ref="A7" r:id="rId10" display="TRAY-TPCA-1-CNL"/>
+    <hyperlink ref="A8" r:id="rId11" display="TPCA-6-25MM2-3C-GD"/>
+    <hyperlink ref="A9" r:id="rId12" display="C42010018"/>
+    <hyperlink ref="A10" r:id="rId13" display="C61B01P32"/>
+    <hyperlink ref="A11" r:id="rId14" display="C61L01P42"/>
+    <hyperlink ref="A12" r:id="rId15" display="C61K01P28"/>
+    <hyperlink ref="A13" r:id="rId16" display="C61L01P01"/>
+    <hyperlink ref="A14" r:id="rId17" display="DPJ08-208-27F"/>
+    <hyperlink ref="C14" r:id="rId18" display="Variant of DPJ08-208-SERIES"/>
+    <hyperlink ref="A15" r:id="rId19" display="DPJ-206"/>
+    <hyperlink ref="C15" r:id="rId20" display="Variant of DPJ-206-SERIES"/>
+    <hyperlink ref="A16" r:id="rId21" display="PCA-16-25MM2-2C"/>
+    <hyperlink ref="A17" r:id="rId22" display="DPJ08-208-SERIES"/>
+    <hyperlink ref="A18" r:id="rId23" display="DPJ-212-SERIES"/>
+    <hyperlink ref="A19" r:id="rId24" display="PCA-16-25MM2-2C-HL"/>
+    <hyperlink ref="A20" r:id="rId25" display="C61L01P38"/>
+    <hyperlink ref="A21" r:id="rId26" display="C61L01P43"/>
+    <hyperlink ref="A22" r:id="rId27" display="C61L01P37"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId26"/>
+    <tablePart r:id="rId28"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>