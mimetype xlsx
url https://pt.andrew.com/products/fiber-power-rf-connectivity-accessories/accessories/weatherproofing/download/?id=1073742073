--- v0 (2026-06-02)
+++ v1 (2026-07-17)
@@ -11,275 +11,281 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75" count="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77" count="147">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>FA-FWS-E-250</t>
+  </si>
+  <si>
+    <t>Variant of FA-SERIES-SHROUD-BOOTS</t>
+  </si>
+  <si>
+    <t>HELIAX® Weatherproofing Shroud Boot 250mm length, protection for fiber connectors from dust and water for RRUs and FTTA connectivity, compatible with Ericsson fiber interfaces, UL94 V0, PPS material</t>
+  </si>
+  <si>
+    <t>HELIAX®</t>
+  </si>
+  <si>
+    <t>Weatherproofing shroud</t>
+  </si>
+  <si>
+    <t>FA-FWS-E-250-1C</t>
+  </si>
+  <si>
+    <t>HELIAX® Weatherproofing Shroud Boot 250mm length, protection for fiber connectors from dust and water for RRUs and FTTA connectivity, compatible with Ericsson fiber interfaces, UL94 V0, PPS material, dust cap included</t>
+  </si>
+  <si>
+    <t>FA-R2CT</t>
+  </si>
+  <si>
+    <t>HELIAX® Weatherproofing Shroud Boot, protection for fiber connectors from dust and water for RRUs and FTTA connectivity, compatible with ALU fiber interfaces, dust cap included</t>
+  </si>
+  <si>
+    <t>FA-FWS-E-1</t>
+  </si>
+  <si>
+    <t>HELIAX® Weatherproofing Shroud Boot, protection for fiber connectors from dust and water for RRUs and FTTA connectivity, compatible with Ericsson fiber interfaces, UL94 V0, PPS material</t>
+  </si>
+  <si>
+    <t>FA-FWS-OCTIS</t>
+  </si>
+  <si>
+    <t>HELIAX® Weatherproofing Shroud Boot for SFP+ OCTIS, protection for fiber connectors from dust and water for RRUs and FTTA connectivity, compatible with OCTIS fiber interfaces, dust cap included</t>
+  </si>
+  <si>
+    <t>241475-13</t>
+  </si>
+  <si>
+    <t>Variant of COLD-SHRINK-SERIES</t>
+  </si>
+  <si>
+    <t>Cold shrink Kit for 0.87 in (22.1 mm) to 0.29 in (7.37 mm) product diameters; includes foam tape to achieve minimum sealing requirements</t>
+  </si>
+  <si>
+    <t>Cold shrink kit</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245172</t>
+  </si>
+  <si>
+    <t>245172</t>
+  </si>
+  <si>
+    <t>Cold shrink Kit for 0.29 in (7.37 mm) to 2.48 in (63 mm) product diameters; includes foam tape to achieve minimum sealing requirements</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245174</t>
+  </si>
+  <si>
+    <t>245174</t>
+  </si>
+  <si>
+    <t>Cold shrink Kit for 1.1 in (27.99 mm) to 0.53 in (13.46 mm) product diameters; includes foam tape to achieve minimum sealing requirements</t>
+  </si>
+  <si>
     <t>WEATHERPROOFING-TAPE-SERIES</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>Weatherproofing Tape</t>
   </si>
   <si>
-    <t>HELIAX®</t>
-[...1 lines deleted...]
-  <si>
     <t>Weatherproofing tape</t>
   </si>
   <si>
     <t>42615-10</t>
   </si>
   <si>
     <t>Variant of WEATHERPROOFING-TAPE-SERIES</t>
   </si>
   <si>
     <t>Butyl Rubber Tape, 24 in</t>
   </si>
   <si>
     <t>FA-SERIES-SHROUD-BOOTS</t>
   </si>
   <si>
     <t>HELIAX® Weatherproofing Shroud Boot</t>
   </si>
   <si>
-    <t>Weatherproofing shroud</t>
-[...1 lines deleted...]
-  <si>
     <t>HSG-ADAPTER-SERIES</t>
   </si>
   <si>
     <t>HELIAX® SureGuard® sealing adpapter for fully threaded device ports.</t>
   </si>
   <si>
     <t>HELIAX® | SureGuard®</t>
   </si>
   <si>
     <t>Weatherproofing boot</t>
   </si>
   <si>
-    <t>FA-FWS-E-250</t>
-[...56 lines deleted...]
-    <t>Cold shrink Kit for 1.1 in (27.99 mm) to 0.53 in (13.46 mm) product diameters; includes foam tape to achieve minimum sealing requirements</t>
+    <t>HSG-M29-ADPT</t>
+  </si>
+  <si>
+    <t>Variant of HSG-ADAPTER-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® SureGuard® sealing adpapter for fully threaded device ports that will form a weather seal with the HELIAX® SureGuard Boots (HSG-LDF4, HSG-LDF4-DR, HSG-FSJ4 and HSG-FSJ4-DR)</t>
+  </si>
+  <si>
+    <t>HSG-M29-ADPT-L</t>
+  </si>
+  <si>
+    <t>FA-FWS-E-1C</t>
+  </si>
+  <si>
+    <t>HELIAX® Weatherproofing Shroud Boot, protection for fiber connectors from dust and water for RRUs and FTTA connectivity, compatible with Ericsson fiber interfaces, UL94 V0, PPS material, dust cap included</t>
+  </si>
+  <si>
+    <t>WPB-F1XM-HS</t>
+  </si>
+  <si>
+    <t>HELIAX® SureGuard® Boot for 1/4 in jumpers to antennas or devices</t>
+  </si>
+  <si>
+    <t>COLD-SHRINK-SERIES</t>
+  </si>
+  <si>
+    <t>Cold Shrink Kits for Coaxial Connections</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245171</t>
+  </si>
+  <si>
+    <t>245171</t>
+  </si>
+  <si>
+    <t>Cold shrink Kit for 0.29 in (7.37 mm) to 1.81in (46 mm) product diameters; includes foam tape to achieve minimum sealing requirements</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245173</t>
+  </si>
+  <si>
+    <t>245173</t>
+  </si>
+  <si>
+    <t>Cold shrink Kit for 0.62 in (16 mm) to 0.41 in (10.54 mm) product diameters; includes two foam tapes to achieve minimum sealing requirements</t>
+  </si>
+  <si>
+    <t>CS-PWRCN</t>
+  </si>
+  <si>
+    <t>Cold shrink Kit for 0.41 in (10.4 mm) to 1.185 in (30.1 mm) product diameters</t>
+  </si>
+  <si>
+    <t>CS-PWRCN-XL</t>
+  </si>
+  <si>
+    <t>Cold shrink Kit for 0.5 in (12.7 mm) to 1.575 in (40 mm) product diameters; fits over Ericsson larger RRU power connector</t>
   </si>
   <si>
     <t>FT-TB</t>
   </si>
   <si>
     <t>Black Self-fusing Tape, 15 ft</t>
   </si>
   <si>
     <t>WK-CNT</t>
   </si>
   <si>
     <t>Weatherproofing Kit for Connectors and Splices, includes butyl rubber and PVC tape</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item221213</t>
   </si>
   <si>
     <t>221213</t>
   </si>
   <si>
     <t>9905-41</t>
   </si>
   <si>
     <t>Black 3/4 in PVC Tape, 66 ft</t>
   </si>
   <si>
     <t>9905-71</t>
   </si>
   <si>
     <t>Black 2 in PVC Tape, 20 ft</t>
-  </si>
-[...58 lines deleted...]
-    <t>Cold shrink Kit for 0.5 in (12.7 mm) to 1.575 in (40 mm) product diameters; fits over Ericsson larger RRU power connector</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -380,75 +386,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J26" totalsRowShown="0">
-  <autoFilter ref="A1:J26"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J27" totalsRowShown="0">
+  <autoFilter ref="A1:J27"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item42615-10" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-250" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-250-1c" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-r2ct" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-1" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item241475-13" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245172" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245174" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemft-tb" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemwk-cnt" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item221213" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item9905-41" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item9905-71" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemhsg-m29-adpt" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemhsg-m29-adpt-l" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-1c" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemwpb-f1xm-hs" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245171" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245173" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemcs-pwrcn" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemcs-pwrcn-xl" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-250" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-250-1c" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-r2ct" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-1" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-octis" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item241475-13" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245172" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245174" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item42615-10" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemhsg-m29-adpt" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemhsg-m29-adpt-l" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-1c" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemwpb-f1xm-hs" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245171" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245173" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemcs-pwrcn" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemcs-pwrcn-xl" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemft-tb" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemwk-cnt" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item221213" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item9905-41" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item9905-71" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J26"/>
+  <dimension ref="A1:J27"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="191.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -459,528 +465,547 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>18</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="H4" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H5" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="12.75">
+      <c r="A7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" t="s">
         <v>25</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" t="s">
         <v>26</v>
       </c>
-      <c r="D6" t="s">
+      <c r="J7" t="s">
         <v>27</v>
-      </c>
-[...21 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
         <v>30</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>33</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" ht="12.75">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="C10" t="s">
         <v>35</v>
       </c>
       <c r="D10" t="s">
         <v>36</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="H10" t="s">
         <v>37</v>
       </c>
-      <c r="J10" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="C12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="H12" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" t="s">
+        <v>44</v>
+      </c>
+      <c r="F13" t="s">
         <v>45</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="H13" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="D14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="H14" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="H15" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>52</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="H16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
         <v>54</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="H17" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="C18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" t="s">
         <v>56</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H18" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="D19" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F19" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="12.75">
+      <c r="A20" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>24</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="C20" s="1" t="s">
+      <c r="D20" t="s">
+        <v>62</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="H20" t="s">
         <v>26</v>
       </c>
-      <c r="D20" t="s">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="J20" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="H21" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>65</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>24</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="H22" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="H23" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="12.75">
+    <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D24" t="s">
         <v>70</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="H24" t="s">
         <v>37</v>
       </c>
-      <c r="J24" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D25" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="H25" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D26" t="s">
         <v>74</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="H26" t="s">
         <v>37</v>
       </c>
     </row>
+    <row r="27" spans="1:8" ht="12.75">
+      <c r="A27" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27" t="s">
+        <v>76</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="H27" t="s">
+        <v>37</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="WEATHERPROOFING-TAPE-SERIES"/>
-[...44 lines deleted...]
-    <hyperlink ref="C26" r:id="rId46" display="Variant of COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A2" r:id="rId1" display="FA-FWS-E-250"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of FA-SERIES-SHROUD-BOOTS"/>
+    <hyperlink ref="A3" r:id="rId3" display="FA-FWS-E-250-1C"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of FA-SERIES-SHROUD-BOOTS"/>
+    <hyperlink ref="A4" r:id="rId5" display="FA-R2CT"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of FA-SERIES-SHROUD-BOOTS"/>
+    <hyperlink ref="A5" r:id="rId7" display="FA-FWS-E-1"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of FA-SERIES-SHROUD-BOOTS"/>
+    <hyperlink ref="A6" r:id="rId9" display="FA-FWS-OCTIS"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of FA-SERIES-SHROUD-BOOTS"/>
+    <hyperlink ref="A7" r:id="rId11" display="241475-13"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A8" r:id="rId13" display="245172"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A9" r:id="rId15" display="245174"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A10" r:id="rId17" display="WEATHERPROOFING-TAPE-SERIES"/>
+    <hyperlink ref="A11" r:id="rId18" display="42615-10"/>
+    <hyperlink ref="C11" r:id="rId19" display="Variant of WEATHERPROOFING-TAPE-SERIES"/>
+    <hyperlink ref="A12" r:id="rId20" display="FA-SERIES-SHROUD-BOOTS"/>
+    <hyperlink ref="A13" r:id="rId21" display="HSG-ADAPTER-SERIES"/>
+    <hyperlink ref="A14" r:id="rId22" display="HSG-M29-ADPT"/>
+    <hyperlink ref="C14" r:id="rId23" display="Variant of HSG-ADAPTER-SERIES"/>
+    <hyperlink ref="A15" r:id="rId24" display="HSG-M29-ADPT-L"/>
+    <hyperlink ref="C15" r:id="rId25" display="Variant of HSG-ADAPTER-SERIES"/>
+    <hyperlink ref="A16" r:id="rId26" display="FA-FWS-E-1C"/>
+    <hyperlink ref="C16" r:id="rId27" display="Variant of FA-SERIES-SHROUD-BOOTS"/>
+    <hyperlink ref="A17" r:id="rId28" display="WPB-F1XM-HS"/>
+    <hyperlink ref="C17" r:id="rId29" display="Variant of HSG-ADAPTER-SERIES"/>
+    <hyperlink ref="A18" r:id="rId30" display="COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A19" r:id="rId31" display="245171"/>
+    <hyperlink ref="C19" r:id="rId32" display="Variant of COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A20" r:id="rId33" display="245173"/>
+    <hyperlink ref="C20" r:id="rId34" display="Variant of COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A21" r:id="rId35" display="CS-PWRCN"/>
+    <hyperlink ref="C21" r:id="rId36" display="Variant of COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A22" r:id="rId37" display="CS-PWRCN-XL"/>
+    <hyperlink ref="C22" r:id="rId38" display="Variant of COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A23" r:id="rId39" display="FT-TB"/>
+    <hyperlink ref="C23" r:id="rId40" display="Variant of WEATHERPROOFING-TAPE-SERIES"/>
+    <hyperlink ref="A24" r:id="rId41" display="WK-CNT"/>
+    <hyperlink ref="C24" r:id="rId42" display="Variant of WEATHERPROOFING-TAPE-SERIES"/>
+    <hyperlink ref="A25" r:id="rId43" display="221213"/>
+    <hyperlink ref="C25" r:id="rId44" display="Variant of WEATHERPROOFING-TAPE-SERIES"/>
+    <hyperlink ref="A26" r:id="rId45" display="9905-41"/>
+    <hyperlink ref="C26" r:id="rId46" display="Variant of WEATHERPROOFING-TAPE-SERIES"/>
+    <hyperlink ref="A27" r:id="rId47" display="9905-71"/>
+    <hyperlink ref="C27" r:id="rId48" display="Variant of WEATHERPROOFING-TAPE-SERIES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId47"/>
+    <tablePart r:id="rId49"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>