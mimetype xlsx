--- v1 (2026-07-17)
+++ v2 (2026-10-15)
@@ -11,281 +11,290 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77" count="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80" count="157">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>WEATHERPROOFING-TAPE-SERIES</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Weatherproofing Tape</t>
+  </si>
+  <si>
+    <t>HELIAX®</t>
+  </si>
+  <si>
+    <t>Weatherproofing tape</t>
+  </si>
+  <si>
+    <t>42615-10</t>
+  </si>
+  <si>
+    <t>Variant of WEATHERPROOFING-TAPE-SERIES</t>
+  </si>
+  <si>
+    <t>Butyl Rubber Tape, 24 in</t>
+  </si>
+  <si>
+    <t>FA-SERIES-SHROUD-BOOTS</t>
+  </si>
+  <si>
+    <t>HELIAX® Weatherproofing Shroud Boot</t>
+  </si>
+  <si>
+    <t>Weatherproofing shroud</t>
+  </si>
+  <si>
+    <t>HSG-ADAPTER-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® SureGuard® sealing adpapter for fully threaded device ports.</t>
+  </si>
+  <si>
+    <t>HELIAX® | SureGuard®</t>
+  </si>
+  <si>
+    <t>Weatherproofing boot</t>
+  </si>
+  <si>
     <t>FA-FWS-E-250</t>
   </si>
   <si>
     <t>Variant of FA-SERIES-SHROUD-BOOTS</t>
   </si>
   <si>
     <t>HELIAX® Weatherproofing Shroud Boot 250mm length, protection for fiber connectors from dust and water for RRUs and FTTA connectivity, compatible with Ericsson fiber interfaces, UL94 V0, PPS material</t>
   </si>
   <si>
-    <t>HELIAX®</t>
-[...4 lines deleted...]
-  <si>
     <t>FA-FWS-E-250-1C</t>
   </si>
   <si>
     <t>HELIAX® Weatherproofing Shroud Boot 250mm length, protection for fiber connectors from dust and water for RRUs and FTTA connectivity, compatible with Ericsson fiber interfaces, UL94 V0, PPS material, dust cap included</t>
   </si>
   <si>
     <t>FA-R2CT</t>
   </si>
   <si>
     <t>HELIAX® Weatherproofing Shroud Boot, protection for fiber connectors from dust and water for RRUs and FTTA connectivity, compatible with ALU fiber interfaces, dust cap included</t>
   </si>
   <si>
     <t>FA-FWS-E-1</t>
   </si>
   <si>
     <t>HELIAX® Weatherproofing Shroud Boot, protection for fiber connectors from dust and water for RRUs and FTTA connectivity, compatible with Ericsson fiber interfaces, UL94 V0, PPS material</t>
   </si>
   <si>
     <t>FA-FWS-OCTIS</t>
   </si>
   <si>
     <t>HELIAX® Weatherproofing Shroud Boot for SFP+ OCTIS, protection for fiber connectors from dust and water for RRUs and FTTA connectivity, compatible with OCTIS fiber interfaces, dust cap included</t>
   </si>
   <si>
+    <t>FA-FWS-E6</t>
+  </si>
+  <si>
     <t>241475-13</t>
   </si>
   <si>
     <t>Variant of COLD-SHRINK-SERIES</t>
   </si>
   <si>
     <t>Cold shrink Kit for 0.87 in (22.1 mm) to 0.29 in (7.37 mm) product diameters; includes foam tape to achieve minimum sealing requirements</t>
   </si>
   <si>
     <t>Cold shrink kit</t>
   </si>
   <si>
     <t>Discontinued</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245172</t>
   </si>
   <si>
     <t>245172</t>
   </si>
   <si>
     <t>Cold shrink Kit for 0.29 in (7.37 mm) to 2.48 in (63 mm) product diameters; includes foam tape to achieve minimum sealing requirements</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245174</t>
   </si>
   <si>
     <t>245174</t>
   </si>
   <si>
     <t>Cold shrink Kit for 1.1 in (27.99 mm) to 0.53 in (13.46 mm) product diameters; includes foam tape to achieve minimum sealing requirements</t>
   </si>
   <si>
-    <t>WEATHERPROOFING-TAPE-SERIES</t>
-[...35 lines deleted...]
-    <t>Weatherproofing boot</t>
+    <t>FT-TB</t>
+  </si>
+  <si>
+    <t>Black Self-fusing Tape, 15 ft</t>
+  </si>
+  <si>
+    <t>WK-CNT</t>
+  </si>
+  <si>
+    <t>Weatherproofing Kit for Connectors and Splices, includes butyl rubber and PVC tape</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item221213</t>
+  </si>
+  <si>
+    <t>221213</t>
+  </si>
+  <si>
+    <t>9905-41</t>
+  </si>
+  <si>
+    <t>Black 3/4 in PVC Tape, 66 ft</t>
+  </si>
+  <si>
+    <t>9905-71</t>
+  </si>
+  <si>
+    <t>Black 2 in PVC Tape, 20 ft</t>
   </si>
   <si>
     <t>HSG-M29-ADPT</t>
   </si>
   <si>
     <t>Variant of HSG-ADAPTER-SERIES</t>
   </si>
   <si>
     <t>HELIAX® SureGuard® sealing adpapter for fully threaded device ports that will form a weather seal with the HELIAX® SureGuard Boots (HSG-LDF4, HSG-LDF4-DR, HSG-FSJ4 and HSG-FSJ4-DR)</t>
   </si>
   <si>
     <t>HSG-M29-ADPT-L</t>
   </si>
   <si>
     <t>FA-FWS-E-1C</t>
   </si>
   <si>
     <t>HELIAX® Weatherproofing Shroud Boot, protection for fiber connectors from dust and water for RRUs and FTTA connectivity, compatible with Ericsson fiber interfaces, UL94 V0, PPS material, dust cap included</t>
   </si>
   <si>
     <t>WPB-F1XM-HS</t>
   </si>
   <si>
     <t>HELIAX® SureGuard® Boot for 1/4 in jumpers to antennas or devices</t>
   </si>
   <si>
+    <t>FA-FWS-AOPC</t>
+  </si>
+  <si>
+    <t>HELIAX® Weatherproofing Shroud Boot for NOKIA AOPC, protection for fiber connectors from dust and water for RRUs and FTTA connectivity</t>
+  </si>
+  <si>
     <t>COLD-SHRINK-SERIES</t>
   </si>
   <si>
     <t>Cold Shrink Kits for Coaxial Connections</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245171</t>
   </si>
   <si>
     <t>245171</t>
   </si>
   <si>
     <t>Cold shrink Kit for 0.29 in (7.37 mm) to 1.81in (46 mm) product diameters; includes foam tape to achieve minimum sealing requirements</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245173</t>
   </si>
   <si>
     <t>245173</t>
   </si>
   <si>
     <t>Cold shrink Kit for 0.62 in (16 mm) to 0.41 in (10.54 mm) product diameters; includes two foam tapes to achieve minimum sealing requirements</t>
   </si>
   <si>
     <t>CS-PWRCN</t>
   </si>
   <si>
     <t>Cold shrink Kit for 0.41 in (10.4 mm) to 1.185 in (30.1 mm) product diameters</t>
   </si>
   <si>
     <t>CS-PWRCN-XL</t>
   </si>
   <si>
     <t>Cold shrink Kit for 0.5 in (12.7 mm) to 1.575 in (40 mm) product diameters; fits over Ericsson larger RRU power connector</t>
-  </si>
-[...28 lines deleted...]
-    <t>Black 2 in PVC Tape, 20 ft</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -386,75 +395,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J27" totalsRowShown="0">
-  <autoFilter ref="A1:J27"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J29" totalsRowShown="0">
+  <autoFilter ref="A1:J29"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-250" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-250-1c" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-r2ct" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-1" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-octis" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item241475-13" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245172" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245174" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item42615-10" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemhsg-m29-adpt" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemhsg-m29-adpt-l" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-1c" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemwpb-f1xm-hs" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245171" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245173" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemcs-pwrcn" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemcs-pwrcn-xl" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemft-tb" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemwk-cnt" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item221213" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item9905-41" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item9905-71" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item42615-10" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-250" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-250-1c" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-r2ct" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-1" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-octis" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e6" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item241475-13" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245172" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245174" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemft-tb" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemwk-cnt" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item221213" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item9905-41" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item9905-71" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemhsg-m29-adpt" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemhsg-m29-adpt-l" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-1c" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemwpb-f1xm-hs" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-aopc" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245171" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245173" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemcs-pwrcn" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemcs-pwrcn-xl" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J27"/>
+  <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="191.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -465,547 +474,585 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="C4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="H4" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H5" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="H6" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="H8" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>33</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
         <v>35</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="H10" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="12.75">
+      <c r="A12" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="D12" t="s">
         <v>39</v>
       </c>
-      <c r="D11" t="s">
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" t="s">
         <v>40</v>
       </c>
-      <c r="F11" t="s">
-[...7 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="J12" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C13" t="s">
-        <v>35</v>
+      <c r="C13" s="1" t="s">
+        <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>44</v>
       </c>
       <c r="F13" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="H13" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" t="s">
         <v>47</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="H14" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>49</v>
       </c>
       <c r="F15" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="H15" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="H16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="H17" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
         <v>55</v>
       </c>
-      <c r="C18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="H18" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>57</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="12.75">
+      <c r="A20" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="C20" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D20" t="s">
+        <v>60</v>
+      </c>
+      <c r="F20" t="s">
+        <v>23</v>
+      </c>
+      <c r="H20" t="s">
         <v>24</v>
-      </c>
-[...27 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D21" t="s">
+        <v>60</v>
+      </c>
+      <c r="F21" t="s">
+        <v>23</v>
+      </c>
+      <c r="H21" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D22" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="H22" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="D23" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="H23" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="H24" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>68</v>
+      </c>
+      <c r="C25" t="s">
+        <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="H25" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D26" t="s">
+        <v>72</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="H26" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="12.75">
+      <c r="A27" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="F26" t="s">
-[...7 lines deleted...]
-      <c r="A27" s="1" t="s">
+      <c r="C27" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27" t="s">
         <v>75</v>
       </c>
-      <c r="C27" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="H27" t="s">
+        <v>40</v>
+      </c>
+      <c r="J27" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="12.75">
+      <c r="A28" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="F27" t="s">
-[...3 lines deleted...]
-        <v>37</v>
+      <c r="C28" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="12.75">
+      <c r="A29" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29" t="s">
+        <v>79</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="FA-FWS-E-250"/>
-[...46 lines deleted...]
-    <hyperlink ref="C27" r:id="rId48" display="Variant of WEATHERPROOFING-TAPE-SERIES"/>
+    <hyperlink ref="A2" r:id="rId1" display="WEATHERPROOFING-TAPE-SERIES"/>
+    <hyperlink ref="A3" r:id="rId2" display="42615-10"/>
+    <hyperlink ref="C3" r:id="rId3" display="Variant of WEATHERPROOFING-TAPE-SERIES"/>
+    <hyperlink ref="A4" r:id="rId4" display="FA-SERIES-SHROUD-BOOTS"/>
+    <hyperlink ref="A5" r:id="rId5" display="HSG-ADAPTER-SERIES"/>
+    <hyperlink ref="A6" r:id="rId6" display="FA-FWS-E-250"/>
+    <hyperlink ref="C6" r:id="rId7" display="Variant of FA-SERIES-SHROUD-BOOTS"/>
+    <hyperlink ref="A7" r:id="rId8" display="FA-FWS-E-250-1C"/>
+    <hyperlink ref="C7" r:id="rId9" display="Variant of FA-SERIES-SHROUD-BOOTS"/>
+    <hyperlink ref="A8" r:id="rId10" display="FA-R2CT"/>
+    <hyperlink ref="C8" r:id="rId11" display="Variant of FA-SERIES-SHROUD-BOOTS"/>
+    <hyperlink ref="A9" r:id="rId12" display="FA-FWS-E-1"/>
+    <hyperlink ref="C9" r:id="rId13" display="Variant of FA-SERIES-SHROUD-BOOTS"/>
+    <hyperlink ref="A10" r:id="rId14" display="FA-FWS-OCTIS"/>
+    <hyperlink ref="C10" r:id="rId15" display="Variant of FA-SERIES-SHROUD-BOOTS"/>
+    <hyperlink ref="A11" r:id="rId16" display="FA-FWS-E6"/>
+    <hyperlink ref="C11" r:id="rId17" display="Variant of FA-SERIES-SHROUD-BOOTS"/>
+    <hyperlink ref="A12" r:id="rId18" display="241475-13"/>
+    <hyperlink ref="C12" r:id="rId19" display="Variant of COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A13" r:id="rId20" display="245172"/>
+    <hyperlink ref="C13" r:id="rId21" display="Variant of COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A14" r:id="rId22" display="245174"/>
+    <hyperlink ref="C14" r:id="rId23" display="Variant of COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A15" r:id="rId24" display="FT-TB"/>
+    <hyperlink ref="C15" r:id="rId25" display="Variant of WEATHERPROOFING-TAPE-SERIES"/>
+    <hyperlink ref="A16" r:id="rId26" display="WK-CNT"/>
+    <hyperlink ref="C16" r:id="rId27" display="Variant of WEATHERPROOFING-TAPE-SERIES"/>
+    <hyperlink ref="A17" r:id="rId28" display="221213"/>
+    <hyperlink ref="C17" r:id="rId29" display="Variant of WEATHERPROOFING-TAPE-SERIES"/>
+    <hyperlink ref="A18" r:id="rId30" display="9905-41"/>
+    <hyperlink ref="C18" r:id="rId31" display="Variant of WEATHERPROOFING-TAPE-SERIES"/>
+    <hyperlink ref="A19" r:id="rId32" display="9905-71"/>
+    <hyperlink ref="C19" r:id="rId33" display="Variant of WEATHERPROOFING-TAPE-SERIES"/>
+    <hyperlink ref="A20" r:id="rId34" display="HSG-M29-ADPT"/>
+    <hyperlink ref="C20" r:id="rId35" display="Variant of HSG-ADAPTER-SERIES"/>
+    <hyperlink ref="A21" r:id="rId36" display="HSG-M29-ADPT-L"/>
+    <hyperlink ref="C21" r:id="rId37" display="Variant of HSG-ADAPTER-SERIES"/>
+    <hyperlink ref="A22" r:id="rId38" display="FA-FWS-E-1C"/>
+    <hyperlink ref="C22" r:id="rId39" display="Variant of FA-SERIES-SHROUD-BOOTS"/>
+    <hyperlink ref="A23" r:id="rId40" display="WPB-F1XM-HS"/>
+    <hyperlink ref="C23" r:id="rId41" display="Variant of HSG-ADAPTER-SERIES"/>
+    <hyperlink ref="A24" r:id="rId42" display="FA-FWS-AOPC"/>
+    <hyperlink ref="C24" r:id="rId43" display="Variant of FA-SERIES-SHROUD-BOOTS"/>
+    <hyperlink ref="A25" r:id="rId44" display="COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A26" r:id="rId45" display="245171"/>
+    <hyperlink ref="C26" r:id="rId46" display="Variant of COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A27" r:id="rId47" display="245173"/>
+    <hyperlink ref="C27" r:id="rId48" display="Variant of COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A28" r:id="rId49" display="CS-PWRCN"/>
+    <hyperlink ref="C28" r:id="rId50" display="Variant of COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A29" r:id="rId51" display="CS-PWRCN-XL"/>
+    <hyperlink ref="C29" r:id="rId52" display="Variant of COLD-SHRINK-SERIES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId49"/>
+    <tablePart r:id="rId53"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>