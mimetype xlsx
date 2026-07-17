--- v0 (2026-06-02)
+++ v1 (2026-07-17)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202" count="446">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201" count="446">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
@@ -355,50 +355,137 @@
   <si>
     <t>Grounding Vault with lid, 17 in x 30 in</t>
   </si>
   <si>
     <t>Grounding vault</t>
   </si>
   <si>
     <t>Discontinued</t>
   </si>
   <si>
     <t>GROUNDING-LUG-SERIES</t>
   </si>
   <si>
     <t>Universal Grounding Lugs, two-hole for 6 AWG (7 strand) cable, 4.65mm to 5.1mm bundled strand</t>
   </si>
   <si>
     <t>245529-10</t>
   </si>
   <si>
     <t>Variant of GROUNDING-LUG-SERIES</t>
   </si>
   <si>
     <t>Grounding lug</t>
   </si>
   <si>
+    <t>MT-584-250</t>
+  </si>
+  <si>
+    <t>Ground Wire, #2 AWG, stranded insulated, black jacket, 250 ft roll</t>
+  </si>
+  <si>
+    <t>MT-584G-250</t>
+  </si>
+  <si>
+    <t>Ground Wire, #2 AWG, stranded insulated, green jacket, 250 ft roll</t>
+  </si>
+  <si>
+    <t>MT-585T-250</t>
+  </si>
+  <si>
+    <t>Ground Wire, #2 AWG, solid tinned copper, 250 ft roll</t>
+  </si>
+  <si>
+    <t>MT-586-250</t>
+  </si>
+  <si>
+    <t>Ground Wire, #6 AWG, stranded insulated, black jacket, 250 ft roll</t>
+  </si>
+  <si>
+    <t>MT-584G-500</t>
+  </si>
+  <si>
+    <t>Ground Wire, #2 AWG, stranded insulated, green jacket, 500 ft roll</t>
+  </si>
+  <si>
+    <t>MT-585T-100</t>
+  </si>
+  <si>
+    <t>Ground Wire, #2 AWG, solid tinned copper, 100 ft roll</t>
+  </si>
+  <si>
+    <t>MT-585T-500</t>
+  </si>
+  <si>
+    <t>Ground Wire, #2 AWG, solid tinned copper, 500 ft roll</t>
+  </si>
+  <si>
+    <t>MT-585T-60</t>
+  </si>
+  <si>
+    <t>Ground Wire, #2 AWG, solid tinned copper, 60 ft roll</t>
+  </si>
+  <si>
+    <t>MT-586G-100</t>
+  </si>
+  <si>
+    <t>Ground Wire, #6 AWG, stranded insulated, green jacket, 100 ft roll</t>
+  </si>
+  <si>
+    <t>MT-586G-500</t>
+  </si>
+  <si>
+    <t>Ground Wire, #6 AWG, stranded insulated, green jacket, 500 ft roll</t>
+  </si>
+  <si>
+    <t>MT-585T-001</t>
+  </si>
+  <si>
+    <t>Ground Wire, #2 AWG, solid tinned copper, 1 ft</t>
+  </si>
+  <si>
+    <t>GK-SUNV-1M</t>
+  </si>
+  <si>
+    <t>Universal Grounding Kit for 1/4 in through 5/8 in corrugated coaxial cable, 1 m</t>
+  </si>
+  <si>
+    <t>GND-1M</t>
+  </si>
+  <si>
+    <t>Ground Lead with Lugs, 1.08  meter</t>
+  </si>
+  <si>
+    <t>SG114-06B2A</t>
+  </si>
+  <si>
+    <t>SureGround® Grounding Kit for 1-1/4 in coaxial cable</t>
+  </si>
+  <si>
+    <t>SG114-12B2U</t>
+  </si>
+  <si>
     <t>SG12-06B2A</t>
   </si>
   <si>
     <t>UG12158-15B4-T</t>
   </si>
   <si>
     <t>Universal Grounding Kit for HELIAX® 1/2 in through 1-5/8 in corrugated and smoothwall coaxial cable, elliptical waveguide 63 through 180 and Hybrid cables</t>
   </si>
   <si>
     <t>204989-10</t>
   </si>
   <si>
     <t>Standard Grounding Kit for elliptical waveguide 43</t>
   </si>
   <si>
     <t>223700-724</t>
   </si>
   <si>
     <t>Standard Grounding Kit for 2-1/4 in and 3 in corrugated coaxial cable and elliptical waveguide 28 and 37</t>
   </si>
   <si>
     <t>241088-2</t>
   </si>
   <si>
     <t>241088-3</t>
@@ -527,140 +614,50 @@
     <t>Copper Ground Buss Bar, 1/4 in x 4 in x 12 in with Universal HW</t>
   </si>
   <si>
     <t>MTC6715T</t>
   </si>
   <si>
     <t>Tinned Copper Lower Buss Bar, 1/4 in x 4 in x 18 in</t>
   </si>
   <si>
     <t>CBB-0210T-1MU</t>
   </si>
   <si>
     <t>Tinned Copper Ground Buss Bar, 1/4 in x 2 in x 10 in with Universal HW</t>
   </si>
   <si>
     <t>MTC97681</t>
   </si>
   <si>
     <t>Grounding Vault with lid</t>
   </si>
   <si>
     <t>MTC97681324</t>
   </si>
   <si>
     <t>Grounding Vault with lid, 13 in x 24 in</t>
-  </si>
-[...88 lines deleted...]
-    <t>0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -779,51 +776,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J92" totalsRowShown="0">
   <autoFilter ref="A1:J92"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586g-250" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-584-800" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-584g-100" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586-5000" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586g-001" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemgk-sunv" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg12-12b2u" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg78-06b2a" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg158-06b2a" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg78-12b2u" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg158-12b2u" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item204989-7" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item220497" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item220498" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item223158-2" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item223158-4" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241088-4" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241088-60" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item242948" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcsg12-06b1a" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcsg78-06b1a" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcsg78-12b2u" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0210" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0212-t" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0420" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0214-t" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0412" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0424" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-2" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-2t" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemgb-hk-dpu" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0214-g" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugb-0420-g" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugb-0412-g" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcbb-0412t-1mu" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcbb-0424n-1mu" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc6714t" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc99920420t" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc97681730" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mtc97681" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-lug-series" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item245529-10" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-lug-series" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg12-06b2a" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemug12158-15b4-t" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item204989-10" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item223700-724" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241088-2" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241088-3" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241545" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241088-1" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcsg12-12b2u" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcsg158-12b2u" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0412-t" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0210-t" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0414" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0212" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0414-t" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0214" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0420-t" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0424-t" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-t" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0210-g" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0412-g" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0420-g" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugb-0214-g" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugb-0210-g" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc9748" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcbb-0210n-1pu" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcbb-0412n-1mu" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc6715t" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcbb-0210t-1mu" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mtc97681" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc97681324" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mtc97681" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-584-250" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-584g-250" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-585t-250" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586-250" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-584g-500" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-585t-100" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-585t-500" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-585t-60" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586g-100" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586g-500" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-585t-001" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemgk-sunv-1m" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemgnd-1m" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg114-06b2a" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg114-12b2u" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586g-250" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-584-800" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-584g-100" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586-5000" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586g-001" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemgk-sunv" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg12-12b2u" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg78-06b2a" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg158-06b2a" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg78-12b2u" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg158-12b2u" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item204989-7" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item220497" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item220498" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item223158-2" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item223158-4" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241088-4" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241088-60" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item242948" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcsg12-06b1a" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcsg78-06b1a" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcsg78-12b2u" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0210" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0212-t" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0420" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0214-t" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0412" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0424" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-2" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-2t" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemgb-hk-dpu" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0214-g" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugb-0420-g" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugb-0412-g" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcbb-0412t-1mu" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcbb-0424n-1mu" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc6714t" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc99920420t" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc97681730" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mtc97681" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-lug-series" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item245529-10" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-lug-series" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-584-250" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-584g-250" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-585t-250" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586-250" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-584g-500" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-585t-100" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-585t-500" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-585t-60" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586g-100" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586g-500" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-585t-001" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemgk-sunv-1m" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemgnd-1m" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg114-06b2a" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg114-12b2u" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg12-06b2a" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemug12158-15b4-t" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item204989-10" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item223700-724" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241088-2" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241088-3" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241545" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241088-1" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcsg12-12b2u" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcsg158-12b2u" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0412-t" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0210-t" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0414" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0212" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0414-t" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0214" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0420-t" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0424-t" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-t" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0210-g" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0412-g" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0420-g" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugb-0214-g" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugb-0210-g" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc9748" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcbb-0210n-1pu" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcbb-0412n-1mu" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc6715t" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcbb-0210t-1mu" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mtc97681" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc97681324" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mtc97681" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J92"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="36.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="134.41796875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1580,783 +1577,783 @@
         <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D46" t="s">
         <v>110</v>
       </c>
       <c r="H46" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="D47" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>115</v>
       </c>
       <c r="H47" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D48" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>117</v>
       </c>
       <c r="H48" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D49" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>119</v>
       </c>
       <c r="H49" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D50" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>121</v>
       </c>
       <c r="H50" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D51" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>123</v>
       </c>
       <c r="H51" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D52" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>125</v>
       </c>
       <c r="H52" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D53" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>127</v>
       </c>
       <c r="H53" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D54" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>129</v>
       </c>
       <c r="H54" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="D55" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="H55" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="D56" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>133</v>
       </c>
       <c r="H56" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="D57" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>135</v>
       </c>
       <c r="H57" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="D58" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="F58" t="s">
         <v>31</v>
       </c>
       <c r="H58" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="D59" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="F59" t="s">
         <v>31</v>
       </c>
       <c r="H59" t="s">
-        <v>69</v>
+        <v>113</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="D60" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F60" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="H60" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="D61" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F61" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="H61" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="D62" t="s">
-        <v>141</v>
+        <v>37</v>
       </c>
       <c r="F62" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="H62" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="D63" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F63" t="s">
         <v>31</v>
       </c>
       <c r="H63" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="D64" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F64" t="s">
         <v>31</v>
       </c>
       <c r="H64" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="D65" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="F65" t="s">
         <v>31</v>
       </c>
       <c r="H65" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="D66" t="s">
-        <v>149</v>
+        <v>48</v>
       </c>
       <c r="F66" t="s">
         <v>31</v>
       </c>
       <c r="H66" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="D67" t="s">
-        <v>151</v>
+        <v>58</v>
       </c>
       <c r="F67" t="s">
         <v>31</v>
       </c>
       <c r="H67" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="D68" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F68" t="s">
         <v>31</v>
       </c>
       <c r="H68" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D69" t="s">
         <v>154</v>
       </c>
-      <c r="C69" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F69" t="s">
         <v>31</v>
       </c>
       <c r="H69" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="D70" t="s">
-        <v>157</v>
+        <v>63</v>
       </c>
       <c r="F70" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="H70" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71" t="s">
         <v>158</v>
       </c>
-      <c r="C71" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F71" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="H71" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D72" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="F72" t="s">
         <v>31</v>
       </c>
       <c r="H72" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D73" t="s">
         <v>162</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="F73" t="s">
         <v>31</v>
       </c>
       <c r="H73" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D74" t="s">
         <v>164</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
       <c r="F74" t="s">
         <v>31</v>
       </c>
       <c r="H74" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D75" t="s">
         <v>166</v>
       </c>
-      <c r="C75" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D75" t="s">
+      <c r="F75" t="s">
+        <v>31</v>
+      </c>
+      <c r="H75" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="12.75">
+      <c r="A76" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="F75" t="s">
-[...7 lines deleted...]
-      <c r="A76" s="1" t="s">
+      <c r="C76" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D76" t="s">
         <v>168</v>
       </c>
-      <c r="C76" t="s">
-[...3 lines deleted...]
-        <v>169</v>
+      <c r="F76" t="s">
+        <v>31</v>
+      </c>
+      <c r="H76" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D77" t="s">
         <v>170</v>
       </c>
-      <c r="C77" s="1" t="s">
-[...3 lines deleted...]
-        <v>171</v>
+      <c r="F77" t="s">
+        <v>31</v>
       </c>
       <c r="H77" t="s">
-        <v>107</v>
+        <v>69</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D78" t="s">
         <v>172</v>
       </c>
-      <c r="C78" s="1" t="s">
-[...3 lines deleted...]
-        <v>173</v>
+      <c r="F78" t="s">
+        <v>31</v>
       </c>
       <c r="H78" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D79" t="s">
         <v>174</v>
       </c>
-      <c r="C79" s="1" t="s">
-[...3 lines deleted...]
-        <v>175</v>
+      <c r="F79" t="s">
+        <v>31</v>
       </c>
       <c r="H79" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D80" t="s">
         <v>176</v>
       </c>
-      <c r="C80" s="1" t="s">
-[...3 lines deleted...]
-        <v>177</v>
+      <c r="F80" t="s">
+        <v>31</v>
       </c>
       <c r="H80" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D81" t="s">
         <v>178</v>
       </c>
-      <c r="C81" s="1" t="s">
-[...3 lines deleted...]
-        <v>179</v>
+      <c r="F81" t="s">
+        <v>31</v>
       </c>
       <c r="H81" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D82" t="s">
         <v>180</v>
       </c>
-      <c r="C82" s="1" t="s">
-[...3 lines deleted...]
-        <v>181</v>
+      <c r="F82" t="s">
+        <v>31</v>
       </c>
       <c r="H82" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D83" t="s">
         <v>182</v>
       </c>
-      <c r="C83" s="1" t="s">
-[...3 lines deleted...]
-        <v>183</v>
+      <c r="F83" t="s">
+        <v>31</v>
       </c>
       <c r="H83" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D84" t="s">
         <v>184</v>
       </c>
-      <c r="C84" s="1" t="s">
-[...3 lines deleted...]
-        <v>185</v>
+      <c r="F84" t="s">
+        <v>31</v>
       </c>
       <c r="H84" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D85" t="s">
         <v>186</v>
       </c>
-      <c r="C85" s="1" t="s">
-[...3 lines deleted...]
-        <v>187</v>
+      <c r="F85" t="s">
+        <v>31</v>
       </c>
       <c r="H85" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D86" t="s">
         <v>188</v>
       </c>
-      <c r="C86" s="1" t="s">
-[...3 lines deleted...]
-        <v>189</v>
+      <c r="F86" t="s">
+        <v>31</v>
       </c>
       <c r="H86" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D87" t="s">
         <v>190</v>
       </c>
-      <c r="C87" s="1" t="s">
-[...3 lines deleted...]
-        <v>191</v>
+      <c r="F87" t="s">
+        <v>31</v>
       </c>
       <c r="H87" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D88" t="s">
         <v>192</v>
       </c>
-      <c r="C88" s="1" t="s">
-[...3 lines deleted...]
-        <v>193</v>
+      <c r="F88" t="s">
+        <v>31</v>
       </c>
       <c r="H88" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D89" t="s">
         <v>194</v>
       </c>
-      <c r="C89" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F89" t="s">
         <v>31</v>
       </c>
       <c r="H89" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D90" t="s">
         <v>196</v>
       </c>
-      <c r="C90" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D90" t="s">
+      <c r="F90" t="s">
+        <v>31</v>
+      </c>
+      <c r="H90" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" ht="12.75">
+      <c r="A91" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="F90" t="s">
-[...7 lines deleted...]
-      <c r="A91" s="1" t="s">
+      <c r="C91" t="s">
+        <v>11</v>
+      </c>
+      <c r="D91" t="s">
         <v>198</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D92" t="s">
         <v>200</v>
       </c>
-      <c r="C92" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H92" t="s">
-        <v>28</v>
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="MT-58-GROUND-WIRE-SERIES"/>
     <hyperlink ref="A3" r:id="rId2" display="MT-586G-250"/>
     <hyperlink ref="C3" r:id="rId3" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
     <hyperlink ref="A4" r:id="rId4" display="MT-584-800"/>
     <hyperlink ref="C4" r:id="rId5" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
     <hyperlink ref="A5" r:id="rId6" display="MT-584G-100"/>
     <hyperlink ref="C5" r:id="rId7" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
     <hyperlink ref="A6" r:id="rId8" display="MT-586-5000"/>
     <hyperlink ref="C6" r:id="rId9" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
     <hyperlink ref="A7" r:id="rId10" display="MT-586G-001"/>
     <hyperlink ref="C7" r:id="rId11" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
     <hyperlink ref="A8" r:id="rId12" display="SUREGROUND-GROUNDING-SERIES"/>
     <hyperlink ref="A9" r:id="rId13" display="GROUNDING-SERIES"/>
     <hyperlink ref="A10" r:id="rId14" display="GK-SUNV"/>
     <hyperlink ref="C10" r:id="rId15" display="Variant of GROUNDING-SERIES"/>
     <hyperlink ref="A11" r:id="rId16" display="SG12-12B2U"/>
     <hyperlink ref="C11" r:id="rId17" display="Variant of SUREGROUND-GROUNDING-SERIES"/>
     <hyperlink ref="A12" r:id="rId18" display="SG78-06B2A"/>
     <hyperlink ref="C12" r:id="rId19" display="Variant of SUREGROUND-GROUNDING-SERIES"/>
     <hyperlink ref="A13" r:id="rId20" display="SG158-06B2A"/>
     <hyperlink ref="C13" r:id="rId21" display="Variant of SUREGROUND-GROUNDING-SERIES"/>
@@ -2402,141 +2399,141 @@
     <hyperlink ref="A34" r:id="rId61" display="UGBKIT-2"/>
     <hyperlink ref="C34" r:id="rId62" display="Variant of GROUNDING-BUSS-SERIES"/>
     <hyperlink ref="A35" r:id="rId63" display="UGBKIT-2T"/>
     <hyperlink ref="C35" r:id="rId64" display="Variant of GROUNDING-BUSS-SERIES"/>
     <hyperlink ref="A36" r:id="rId65" display="GB-HK-DPU"/>
     <hyperlink ref="C36" r:id="rId66" display="Variant of GROUNDING-BUSS-SERIES"/>
     <hyperlink ref="A37" r:id="rId67" display="UGBKIT-0214-G"/>
     <hyperlink ref="C37" r:id="rId68" display="Variant of GROUNDING-BUSS-SERIES"/>
     <hyperlink ref="A38" r:id="rId69" display="UGB-0420-G"/>
     <hyperlink ref="C38" r:id="rId70" display="Variant of GROUNDING-BUSS-SERIES"/>
     <hyperlink ref="A39" r:id="rId71" display="UGB-0412-G"/>
     <hyperlink ref="C39" r:id="rId72" display="Variant of GROUNDING-BUSS-SERIES"/>
     <hyperlink ref="A40" r:id="rId73" display="CBB-0412T-1MU"/>
     <hyperlink ref="C40" r:id="rId74" display="Variant of GROUNDING-BUSS-SERIES"/>
     <hyperlink ref="A41" r:id="rId75" display="CBB-0424N-1MU"/>
     <hyperlink ref="C41" r:id="rId76" display="Variant of GROUNDING-BUSS-SERIES"/>
     <hyperlink ref="A42" r:id="rId77" display="MTC6714T"/>
     <hyperlink ref="C42" r:id="rId78" display="Variant of GROUNDING-BUSS-SERIES"/>
     <hyperlink ref="A43" r:id="rId79" display="MTC99920420T"/>
     <hyperlink ref="C43" r:id="rId80" display="Variant of GROUNDING-BUSS-SERIES"/>
     <hyperlink ref="A44" r:id="rId81" display="MTC97681730"/>
     <hyperlink ref="C44" r:id="rId82" display="Variant of MTC97681"/>
     <hyperlink ref="A45" r:id="rId83" display="GROUNDING-LUG-SERIES"/>
     <hyperlink ref="A46" r:id="rId84" display="245529-10"/>
     <hyperlink ref="C46" r:id="rId85" display="Variant of GROUNDING-LUG-SERIES"/>
-    <hyperlink ref="A47" r:id="rId86" display="SG12-06B2A"/>
-[...49 lines deleted...]
-    <hyperlink ref="A72" r:id="rId136" display="CBB-0210N-1PU"/>
+    <hyperlink ref="A47" r:id="rId86" display="MT-584-250"/>
+    <hyperlink ref="C47" r:id="rId87" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A48" r:id="rId88" display="MT-584G-250"/>
+    <hyperlink ref="C48" r:id="rId89" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A49" r:id="rId90" display="MT-585T-250"/>
+    <hyperlink ref="C49" r:id="rId91" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A50" r:id="rId92" display="MT-586-250"/>
+    <hyperlink ref="C50" r:id="rId93" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A51" r:id="rId94" display="MT-584G-500"/>
+    <hyperlink ref="C51" r:id="rId95" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A52" r:id="rId96" display="MT-585T-100"/>
+    <hyperlink ref="C52" r:id="rId97" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A53" r:id="rId98" display="MT-585T-500"/>
+    <hyperlink ref="C53" r:id="rId99" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A54" r:id="rId100" display="MT-585T-60"/>
+    <hyperlink ref="C54" r:id="rId101" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A55" r:id="rId102" display="MT-586G-100"/>
+    <hyperlink ref="C55" r:id="rId103" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A56" r:id="rId104" display="MT-586G-500"/>
+    <hyperlink ref="C56" r:id="rId105" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A57" r:id="rId106" display="MT-585T-001"/>
+    <hyperlink ref="C57" r:id="rId107" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A58" r:id="rId108" display="GK-SUNV-1M"/>
+    <hyperlink ref="C58" r:id="rId109" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A59" r:id="rId110" display="GND-1M"/>
+    <hyperlink ref="C59" r:id="rId111" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A60" r:id="rId112" display="SG114-06B2A"/>
+    <hyperlink ref="C60" r:id="rId113" display="Variant of SUREGROUND-GROUNDING-SERIES"/>
+    <hyperlink ref="A61" r:id="rId114" display="SG114-12B2U"/>
+    <hyperlink ref="C61" r:id="rId115" display="Variant of SUREGROUND-GROUNDING-SERIES"/>
+    <hyperlink ref="A62" r:id="rId116" display="SG12-06B2A"/>
+    <hyperlink ref="C62" r:id="rId117" display="Variant of SUREGROUND-GROUNDING-SERIES"/>
+    <hyperlink ref="A63" r:id="rId118" display="UG12158-15B4-T"/>
+    <hyperlink ref="C63" r:id="rId119" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A64" r:id="rId120" display="204989-10"/>
+    <hyperlink ref="C64" r:id="rId121" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A65" r:id="rId122" display="223700-724"/>
+    <hyperlink ref="C65" r:id="rId123" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A66" r:id="rId124" display="241088-2"/>
+    <hyperlink ref="C66" r:id="rId125" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A67" r:id="rId126" display="241088-3"/>
+    <hyperlink ref="C67" r:id="rId127" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A68" r:id="rId128" display="241545"/>
+    <hyperlink ref="C68" r:id="rId129" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A69" r:id="rId130" display="241088-1"/>
+    <hyperlink ref="C69" r:id="rId131" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A70" r:id="rId132" display="CSG12-12B2U"/>
+    <hyperlink ref="C70" r:id="rId133" display="Variant of SUREGROUND-GROUNDING-SERIES"/>
+    <hyperlink ref="A71" r:id="rId134" display="CSG158-12B2U"/>
+    <hyperlink ref="C71" r:id="rId135" display="Variant of SUREGROUND-GROUNDING-SERIES"/>
+    <hyperlink ref="A72" r:id="rId136" display="UGBKIT-0412-T"/>
     <hyperlink ref="C72" r:id="rId137" display="Variant of GROUNDING-BUSS-SERIES"/>
-    <hyperlink ref="A73" r:id="rId138" display="CBB-0412N-1MU"/>
+    <hyperlink ref="A73" r:id="rId138" display="UGBKIT-0210-T"/>
     <hyperlink ref="C73" r:id="rId139" display="Variant of GROUNDING-BUSS-SERIES"/>
-    <hyperlink ref="A74" r:id="rId140" display="MTC6715T"/>
+    <hyperlink ref="A74" r:id="rId140" display="UGBKIT-0414"/>
     <hyperlink ref="C74" r:id="rId141" display="Variant of GROUNDING-BUSS-SERIES"/>
-    <hyperlink ref="A75" r:id="rId142" display="CBB-0210T-1MU"/>
+    <hyperlink ref="A75" r:id="rId142" display="UGBKIT-0212"/>
     <hyperlink ref="C75" r:id="rId143" display="Variant of GROUNDING-BUSS-SERIES"/>
-    <hyperlink ref="A76" r:id="rId144" display="MTC97681"/>
-[...31 lines deleted...]
-    <hyperlink ref="C92" r:id="rId176" display="Variant of SUREGROUND-GROUNDING-SERIES"/>
+    <hyperlink ref="A76" r:id="rId144" display="UGBKIT-0414-T"/>
+    <hyperlink ref="C76" r:id="rId145" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A77" r:id="rId146" display="UGBKIT-0214"/>
+    <hyperlink ref="C77" r:id="rId147" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A78" r:id="rId148" display="UGBKIT-0420-T"/>
+    <hyperlink ref="C78" r:id="rId149" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A79" r:id="rId150" display="UGBKIT-0424-T"/>
+    <hyperlink ref="C79" r:id="rId151" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A80" r:id="rId152" display="UGBKIT-T"/>
+    <hyperlink ref="C80" r:id="rId153" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A81" r:id="rId154" display="UGBKIT-0210-G"/>
+    <hyperlink ref="C81" r:id="rId155" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A82" r:id="rId156" display="UGBKIT-0412-G"/>
+    <hyperlink ref="C82" r:id="rId157" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A83" r:id="rId158" display="UGBKIT-0420-G"/>
+    <hyperlink ref="C83" r:id="rId159" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A84" r:id="rId160" display="UGB-0214-G"/>
+    <hyperlink ref="C84" r:id="rId161" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A85" r:id="rId162" display="UGB-0210-G"/>
+    <hyperlink ref="C85" r:id="rId163" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A86" r:id="rId164" display="MTC9748"/>
+    <hyperlink ref="C86" r:id="rId165" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A87" r:id="rId166" display="CBB-0210N-1PU"/>
+    <hyperlink ref="C87" r:id="rId167" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A88" r:id="rId168" display="CBB-0412N-1MU"/>
+    <hyperlink ref="C88" r:id="rId169" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A89" r:id="rId170" display="MTC6715T"/>
+    <hyperlink ref="C89" r:id="rId171" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A90" r:id="rId172" display="CBB-0210T-1MU"/>
+    <hyperlink ref="C90" r:id="rId173" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A91" r:id="rId174" display="MTC97681"/>
+    <hyperlink ref="A92" r:id="rId175" display="MTC97681324"/>
+    <hyperlink ref="C92" r:id="rId176" display="Variant of MTC97681"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId177"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 