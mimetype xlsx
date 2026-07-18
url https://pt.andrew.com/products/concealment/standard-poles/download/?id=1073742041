--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -43,195 +43,195 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860641110</t>
+  </si>
+  <si>
+    <t>860641110</t>
+  </si>
+  <si>
+    <t>Round Straight 8.625" Diameter with 24' Lum mount</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>8.625" diameter pole that accomodates Small Cell equipment and Smart City devices</t>
+  </si>
+  <si>
+    <t>Standard poles</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860662430</t>
+  </si>
+  <si>
+    <t>860662430</t>
+  </si>
+  <si>
+    <t>Round Straight 8.625" Ladder Height Ports</t>
+  </si>
+  <si>
+    <t>8.625" diameter pole that accomodates ladder height enclosure installation</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860651965</t>
+  </si>
+  <si>
+    <t>860651965</t>
+  </si>
+  <si>
+    <t>Round Straight 8.625" with multiple Lum mounts</t>
+  </si>
+  <si>
+    <t>8.625" diameter pole that accomodates Small Cell equipment and Smart City devices with alternative luminaire mounting elevations</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860648037</t>
+  </si>
+  <si>
+    <t>860648037</t>
+  </si>
+  <si>
+    <t>Round Tapered</t>
+  </si>
+  <si>
+    <t>25' Tall Round Tapered pole that accomodates Small Cell equipment and Smart City devices</t>
+  </si>
+  <si>
     <t>https://www.andrew.com/products/concealment/standard-poles/item860666746</t>
   </si>
   <si>
     <t>860666746</t>
   </si>
   <si>
     <t>Monopole for Small Cell and Macro Cell Deployments</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Monopole that accomodates Small Cell equipment and Smart City devices</t>
   </si>
   <si>
     <t>Monopole</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/concealment/standard-poles/item860660020</t>
   </si>
   <si>
     <t>860660020</t>
   </si>
   <si>
     <t>Round Straight 10.75" Pole with Ladder Ht Ports</t>
   </si>
   <si>
     <t>10.75" Diameter Pole with Ports for Enclosure Mounting at Ladder Height Access for Small Cell Equipment and Smart City Devices</t>
   </si>
   <si>
-    <t>Standard poles</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/concealment/standard-poles/item860678542</t>
   </si>
   <si>
     <t>860678542</t>
   </si>
   <si>
     <t>MID CELL POLE 12.75-IN OD</t>
   </si>
   <si>
     <t>12.75" diameter pole that accomodates Mid Cell equipment</t>
   </si>
   <si>
-    <t>https://www.andrew.com/products/concealment/standard-poles/item860641110</t>
-[...44 lines deleted...]
-    <t>25' Tall Round Tapered pole that accomodates Small Cell equipment and Smart City devices</t>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860649813</t>
+  </si>
+  <si>
+    <t>860649813</t>
+  </si>
+  <si>
+    <t>Round Straight 10.75" Diameter Pole 24' Lum mount</t>
+  </si>
+  <si>
+    <t>10.75" diameter pole that accomodates Small Cell equipment and Smart City devices</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860658566</t>
+  </si>
+  <si>
+    <t>860658566</t>
+  </si>
+  <si>
+    <t>Round Straight 10.75" Multiple Lum. Mounting Point</t>
+  </si>
+  <si>
+    <t>10.75" diameter pole 37' tall that accomodates Small Cell equipment and Smart City devices with multiple luminaire mounting elevations</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860649750</t>
+  </si>
+  <si>
+    <t>860649750</t>
+  </si>
+  <si>
+    <t>Round Tapered Fluted</t>
+  </si>
+  <si>
+    <t>28' tall Tapered Fluted pole that accomodates Small Cell equipment and Smart City devices</t>
   </si>
   <si>
     <t>860670691-030</t>
   </si>
   <si>
     <t>Fluted Tapered Monopole that accomodates Small Cell equipment and Smart City devices - 30m/96ft Tall (Other heights available on request)</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/concealment/standard-poles/item760263224</t>
   </si>
   <si>
     <t>760263224</t>
   </si>
   <si>
     <t>MID CELL POLE  SOLUTIONS</t>
   </si>
   <si>
     <t>Mid Cell Pole Solution - 12.75-in OD x 40-ft Pole plus Equipment Mounting Spool (antenna mounts sold separately)</t>
-  </si>
-[...34 lines deleted...]
-    <t>28' tall Tapered Fluted pole that accomodates Small Cell equipment and Smart City devices</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -350,51 +350,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J13" totalsRowShown="0">
   <autoFilter ref="A1:J13"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860666746" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860660020" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860678542" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860641110" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860662430" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860651965" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860648037" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860670691-030" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item760263224" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860649813" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860658566" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860649750" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860641110" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860662430" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860651965" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860648037" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860666746" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860660020" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860678542" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860649813" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860658566" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860649750" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860670691-030" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item760263224" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="15.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="47.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="121.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -439,234 +439,234 @@
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
         <v>22</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
         <v>27</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
         <v>30</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
         <v>31</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="H6" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" t="s">
         <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>39</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8" t="s">
         <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>43</v>
       </c>
       <c r="C9" t="s">
         <v>13</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="H9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H10" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H11" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12" t="s">
         <v>54</v>
       </c>
       <c r="H12" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13" t="s">
         <v>58</v>
       </c>
       <c r="H13" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="860666746"/>
-[...10 lines deleted...]
-    <hyperlink ref="A13" r:id="rId12" display="860649750"/>
+    <hyperlink ref="A2" r:id="rId1" display="860641110"/>
+    <hyperlink ref="A3" r:id="rId2" display="860662430"/>
+    <hyperlink ref="A4" r:id="rId3" display="860651965"/>
+    <hyperlink ref="A5" r:id="rId4" display="860648037"/>
+    <hyperlink ref="A6" r:id="rId5" display="860666746"/>
+    <hyperlink ref="A7" r:id="rId6" display="860660020"/>
+    <hyperlink ref="A8" r:id="rId7" display="860678542"/>
+    <hyperlink ref="A9" r:id="rId8" display="860649813"/>
+    <hyperlink ref="A10" r:id="rId9" display="860658566"/>
+    <hyperlink ref="A11" r:id="rId10" display="860649750"/>
+    <hyperlink ref="A12" r:id="rId11" display="860670691-030"/>
+    <hyperlink ref="A13" r:id="rId12" display="760263224"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId13"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 