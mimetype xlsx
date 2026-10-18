--- v1 (2026-07-18)
+++ v2 (2026-10-18)
@@ -43,141 +43,141 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860648037</t>
+  </si>
+  <si>
+    <t>860648037</t>
+  </si>
+  <si>
+    <t>Round Tapered</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>25' Tall Round Tapered pole that accomodates Small Cell equipment and Smart City devices</t>
+  </si>
+  <si>
+    <t>Standard poles</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860666746</t>
+  </si>
+  <si>
+    <t>860666746</t>
+  </si>
+  <si>
+    <t>Monopole for Small Cell and Macro Cell Deployments</t>
+  </si>
+  <si>
+    <t>Monopole that accomodates Small Cell equipment and Smart City devices</t>
+  </si>
+  <si>
+    <t>Monopole</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860660020</t>
+  </si>
+  <si>
+    <t>860660020</t>
+  </si>
+  <si>
+    <t>Round Straight 10.75" Pole with Ladder Ht Ports</t>
+  </si>
+  <si>
+    <t>10.75" Diameter Pole with Ports for Enclosure Mounting at Ladder Height Access for Small Cell Equipment and Smart City Devices</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860678542</t>
+  </si>
+  <si>
+    <t>860678542</t>
+  </si>
+  <si>
+    <t>MID CELL POLE 12.75-IN OD</t>
+  </si>
+  <si>
+    <t>12.75" diameter pole that accomodates Mid Cell equipment</t>
+  </si>
+  <si>
     <t>https://www.andrew.com/products/concealment/standard-poles/item860641110</t>
   </si>
   <si>
     <t>860641110</t>
   </si>
   <si>
     <t>Round Straight 8.625" Diameter with 24' Lum mount</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>8.625" diameter pole that accomodates Small Cell equipment and Smart City devices</t>
   </si>
   <si>
-    <t>Standard poles</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/concealment/standard-poles/item860662430</t>
   </si>
   <si>
     <t>860662430</t>
   </si>
   <si>
     <t>Round Straight 8.625" Ladder Height Ports</t>
   </si>
   <si>
     <t>8.625" diameter pole that accomodates ladder height enclosure installation</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/concealment/standard-poles/item860651965</t>
   </si>
   <si>
     <t>860651965</t>
   </si>
   <si>
     <t>Round Straight 8.625" with multiple Lum mounts</t>
   </si>
   <si>
     <t>8.625" diameter pole that accomodates Small Cell equipment and Smart City devices with alternative luminaire mounting elevations</t>
-  </si>
-[...49 lines deleted...]
-    <t>12.75" diameter pole that accomodates Mid Cell equipment</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/concealment/standard-poles/item860649813</t>
   </si>
   <si>
     <t>860649813</t>
   </si>
   <si>
     <t>Round Straight 10.75" Diameter Pole 24' Lum mount</t>
   </si>
   <si>
     <t>10.75" diameter pole that accomodates Small Cell equipment and Smart City devices</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/concealment/standard-poles/item860658566</t>
   </si>
   <si>
     <t>860658566</t>
   </si>
   <si>
     <t>Round Straight 10.75" Multiple Lum. Mounting Point</t>
   </si>
   <si>
     <t>10.75" diameter pole 37' tall that accomodates Small Cell equipment and Smart City devices with multiple luminaire mounting elevations</t>
   </si>
@@ -350,51 +350,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J13" totalsRowShown="0">
   <autoFilter ref="A1:J13"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860641110" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860662430" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860651965" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860648037" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860666746" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860660020" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860678542" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860649813" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860658566" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860649750" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860670691-030" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item760263224" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860648037" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860666746" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860660020" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860678542" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860641110" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860662430" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860651965" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860649813" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860658566" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860649750" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860670691-030" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item760263224" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="15.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="47.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="121.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -439,102 +439,102 @@
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" t="s">
         <v>36</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>39</v>
@@ -589,79 +589,79 @@
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
       <c r="D11" t="s">
         <v>52</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12" t="s">
         <v>54</v>
       </c>
       <c r="H12" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13" t="s">
         <v>58</v>
       </c>
       <c r="H13" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="860641110"/>
-[...5 lines deleted...]
-    <hyperlink ref="A8" r:id="rId7" display="860678542"/>
+    <hyperlink ref="A2" r:id="rId1" display="860648037"/>
+    <hyperlink ref="A3" r:id="rId2" display="860666746"/>
+    <hyperlink ref="A4" r:id="rId3" display="860660020"/>
+    <hyperlink ref="A5" r:id="rId4" display="860678542"/>
+    <hyperlink ref="A6" r:id="rId5" display="860641110"/>
+    <hyperlink ref="A7" r:id="rId6" display="860662430"/>
+    <hyperlink ref="A8" r:id="rId7" display="860651965"/>
     <hyperlink ref="A9" r:id="rId8" display="860649813"/>
     <hyperlink ref="A10" r:id="rId9" display="860658566"/>
     <hyperlink ref="A11" r:id="rId10" display="860649750"/>
     <hyperlink ref="A12" r:id="rId11" display="860670691-030"/>
     <hyperlink ref="A13" r:id="rId12" display="760263224"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId13"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>