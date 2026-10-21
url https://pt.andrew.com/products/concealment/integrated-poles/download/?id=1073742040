--- v0 (2026-06-07)
+++ v1 (2026-10-21)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59" count="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59" count="89">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
@@ -462,116 +462,125 @@
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>21</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
       <c r="J4" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="12.75">
+    <row r="5" spans="1:10" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
+      </c>
+      <c r="J5" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>30</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>31</v>
       </c>
       <c r="H6" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="12.75">
+    <row r="7" spans="1:10" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>34</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" t="s">
         <v>35</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="8" spans="1:8" ht="12.75">
+      <c r="J7" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8" t="s">
         <v>38</v>
       </c>
       <c r="H8" t="s">
         <v>15</v>
+      </c>
+      <c r="J8" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
         <v>13</v>
       </c>
       <c r="D9" t="s">
         <v>42</v>
       </c>
       <c r="H9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
@@ -615,65 +624,68 @@
       </c>
       <c r="D12" t="s">
         <v>53</v>
       </c>
       <c r="H12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13" t="s">
         <v>57</v>
       </c>
       <c r="H13" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="12.75">
+    <row r="14" spans="1:10" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>37</v>
       </c>
       <c r="C14" t="s">
         <v>13</v>
       </c>
       <c r="D14" t="s">
         <v>38</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
+      </c>
+      <c r="J14" t="s">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="760252850"/>
     <hyperlink ref="A3" r:id="rId2" display="760252850D"/>
     <hyperlink ref="A4" r:id="rId3" display="760250808"/>
     <hyperlink ref="A5" r:id="rId4" display="760239237"/>
     <hyperlink ref="A6" r:id="rId5" display="760239946"/>
     <hyperlink ref="A7" r:id="rId6" display="760242715"/>
     <hyperlink ref="A8" r:id="rId7" display="760251611XYS"/>
     <hyperlink ref="A9" r:id="rId8" display="760242726"/>
     <hyperlink ref="A10" r:id="rId9" display="760242726XD"/>
     <hyperlink ref="A11" r:id="rId10" display="760252001"/>
     <hyperlink ref="A12" r:id="rId11" display="760243184"/>
     <hyperlink ref="A13" r:id="rId12" display="760242261"/>
     <hyperlink ref="A14" r:id="rId13" display="760251611XYP"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId14"/>
   </tableParts>
   <extLst/>
 </worksheet>