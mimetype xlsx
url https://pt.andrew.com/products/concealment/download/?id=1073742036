--- v0 (2026-06-02)
+++ v1 (2026-07-17)
@@ -43,768 +43,936 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>SCSM2</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Small Cell Antenna Side Pole Mount with 24" Standoff</t>
+  </si>
+  <si>
+    <t>Stand-off mount | Wood pole mount</t>
+  </si>
+  <si>
+    <t>SCSMRU-301-T</t>
+  </si>
+  <si>
+    <t>Small Cell Ring Mount for Poles 6" to 13". Includes (3) 2.375" OD x 63" Mounting Pipes. Pole Top Mount sold separately.</t>
+  </si>
+  <si>
+    <t>SCPTRU-100-T</t>
+  </si>
+  <si>
+    <t>Small Cell Antenna Pole Top Mount (for use with SCSMRU-301-T Small Cell Ring Mount)</t>
+  </si>
+  <si>
+    <t>Pole mount kit | Wood pole mount</t>
+  </si>
+  <si>
+    <t>SCPTRU-201-T</t>
+  </si>
+  <si>
+    <t>Small Cell Pole Top Mount for 18" Radio Concealment &amp; Antenna (for use with SCSMRU-301-T Small Cell Ring Mount)</t>
+  </si>
+  <si>
+    <t>SCSMRU-302-M</t>
+  </si>
+  <si>
+    <t>Small Cell Ring Mount for Poles 3.5" to 6". Includes (3) 2.375" OD x 63" Mounting Pipes. Pole Top Mount sold separately.</t>
+  </si>
+  <si>
+    <t>MTC9313</t>
+  </si>
+  <si>
+    <t>Three Sector Ring Mount for Wood Poles 9" to 21" OD - includes U-Bolts for 2-3/8" Pipe (Pipe not included)</t>
+  </si>
+  <si>
+    <t>Universal ring mount</t>
+  </si>
+  <si>
+    <t>MTC8743</t>
+  </si>
+  <si>
+    <t>Small Cell Wood Pole Side Mount</t>
+  </si>
+  <si>
+    <t>860651492-10</t>
+  </si>
+  <si>
+    <t>10FT EMBEDDED POLE FOR ANDREW 10" DIAMETER POLES</t>
+  </si>
+  <si>
+    <t>10FT Embedded Pole for ANDREW 10.75" Diameter Poles</t>
+  </si>
+  <si>
+    <t>Pole Accessory</t>
+  </si>
+  <si>
+    <t>SSC-760237600</t>
+  </si>
+  <si>
+    <t>Radio Enclosure Micro - Samsung, Ericsson or Nokia</t>
+  </si>
+  <si>
+    <t>Middle of Pole Micro Concealment Enclosure for Low, Mid, and High Power Samsung, Ericsson, and Nokia Radios</t>
+  </si>
+  <si>
+    <t>Mid pole</t>
+  </si>
+  <si>
+    <t>SSC-760248838</t>
+  </si>
+  <si>
+    <t>Radio Enclosure Pico for Nokia or Ericsson</t>
+  </si>
+  <si>
+    <t>Middle of Pole Pico Concealment Enclosure for Ericsson and Nokia Radios</t>
+  </si>
+  <si>
+    <t>SSC-760251532E1</t>
+  </si>
+  <si>
+    <t>Radio Enclosure DBHP  for Ericsson radios</t>
+  </si>
+  <si>
+    <t>Middle of Pole Concealment Enclosure for Ericsson radios</t>
+  </si>
+  <si>
+    <t>SSC-760249586X1</t>
+  </si>
+  <si>
+    <t>Radio Enclosure MV2</t>
+  </si>
+  <si>
+    <t>Future Ready Middle of the Pole Concealment for Samsung, Nokia, and Ericsson equipment</t>
+  </si>
+  <si>
+    <t>SSC-760251532S1</t>
+  </si>
+  <si>
+    <t>Radio Enclosure DBHP  for Samsung &amp; O-RAN radios</t>
+  </si>
+  <si>
+    <t>Middle of Pole Concealment Enclosure for Samsung radios</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/middle-of-the-pole/item860663466</t>
+  </si>
+  <si>
+    <t>860663466</t>
+  </si>
+  <si>
+    <t>Radio Enclosure Micro for Nokia AHLBBA and AHFIB</t>
+  </si>
+  <si>
+    <t>Middle of Pole Micro Concealment Enclosure for AHLBBA and AHFIB Nokia Radios</t>
+  </si>
+  <si>
+    <t>SSC-760241465N4</t>
+  </si>
+  <si>
+    <t>12 in Pole Top for Nokia or Samsung</t>
+  </si>
+  <si>
+    <t>Top of Pole 12in Dia Concealment Enclosure for up to two Airscale Micro radios and/or LAA/CBRS radios or one Samsung LAA or CBRS</t>
+  </si>
+  <si>
+    <t>Pole top</t>
+  </si>
+  <si>
+    <t>860658169-C</t>
+  </si>
+  <si>
+    <t>MMW Concealment for Ericsson 6701/6705</t>
+  </si>
+  <si>
+    <t>Modular Concealment for Ericsson 6701 or 6705 mmWave 5G radio</t>
+  </si>
+  <si>
+    <t>5G/mmWave</t>
+  </si>
+  <si>
+    <t>860658169-E</t>
+  </si>
+  <si>
+    <t>mmWave Concealment for Ericsson 1281</t>
+  </si>
+  <si>
+    <t>Modular Concealment for Ericsson 1281 mmWave 5G radio</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/bottom-of-the-pole/item760253133</t>
+  </si>
+  <si>
+    <t>760253133</t>
+  </si>
+  <si>
+    <t>30" Pole Cab 90" Tall Base With Round Shaft</t>
+  </si>
+  <si>
+    <t>Bottom of the Pole, 30in Square by 90" tall  4G/5G capable Multi Carrier Concealment Enclosure to house and conceal multiple low to high power radios and any other wireless infrastructure equipment in a cabinet at the base of the pole.</t>
+  </si>
+  <si>
+    <t>Pole cab</t>
+  </si>
+  <si>
+    <t>SSC-760233122X6</t>
+  </si>
+  <si>
+    <t>18 in Pole Top for C-Band</t>
+  </si>
+  <si>
+    <t>Top of Pole 18in Dia Concealment Enclosure for C-Band and power supply</t>
+  </si>
+  <si>
+    <t>SSC-760242536CK</t>
+  </si>
+  <si>
+    <t>SPOOL FOR 8" AND 10" ANDREW POLES</t>
+  </si>
+  <si>
+    <t>SPOOL FOR 8" AND 10" ANDREW POLES FOR mmWave AND PANEL ANTENNA MOUNTING</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/bottom-of-the-pole/item760253648</t>
+  </si>
+  <si>
+    <t>760253648</t>
+  </si>
+  <si>
+    <t>26" Pole Cab with Tapered Fluted Shaft</t>
+  </si>
+  <si>
+    <t>Bottom of the Pole, 26in Square base with round tapered fluted shaft 4G/5G/mmWave Concealment Enclosure to house and conceal multiple low to high power radios and other wireless infrastructure equipment in a cabinet at the base of the pole.</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/bottom-of-the-pole/item760253649</t>
+  </si>
+  <si>
+    <t>760253649</t>
+  </si>
+  <si>
+    <t>30" Pole Cab with Tapered Fluted Shaft</t>
+  </si>
+  <si>
+    <t>Bottom of the Pole 30in Square base with round tapered fluted shaft 4G/5G/mmWave Concealment Enclosure to house and conceal multiple low to high power radios and other wireless infrastructure equipment in a cabinet at the base of the pole.</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860666746</t>
+  </si>
+  <si>
+    <t>860666746</t>
+  </si>
+  <si>
+    <t>Monopole for Small Cell and Macro Cell Deployments</t>
+  </si>
+  <si>
+    <t>Monopole that accomodates Small Cell equipment and Smart City devices</t>
+  </si>
+  <si>
+    <t>Monopole</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860660020</t>
+  </si>
+  <si>
+    <t>860660020</t>
+  </si>
+  <si>
+    <t>Round Straight 10.75" Pole with Ladder Ht Ports</t>
+  </si>
+  <si>
+    <t>10.75" Diameter Pole with Ports for Enclosure Mounting at Ladder Height Access for Small Cell Equipment and Smart City Devices</t>
+  </si>
+  <si>
+    <t>Standard poles</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860678542</t>
+  </si>
+  <si>
+    <t>860678542</t>
+  </si>
+  <si>
+    <t>MID CELL POLE 12.75-IN OD</t>
+  </si>
+  <si>
+    <t>12.75" diameter pole that accomodates Mid Cell equipment</t>
+  </si>
+  <si>
+    <t>SSC-760239913</t>
+  </si>
+  <si>
+    <t>WOOD POLE BRACKET FOR 8843 OR 4449 RADIOS</t>
+  </si>
+  <si>
+    <t>Shrouded Wood Pole bracket for Ericsson 8843 or 4449 radios and supporting PSU's/Diplexer</t>
+  </si>
+  <si>
+    <t>Wood pole mount</t>
+  </si>
+  <si>
+    <t>SSC-760239913NS</t>
+  </si>
+  <si>
+    <t>Wood Pole bracket for Ericsson 8843 or 4449 or 4490/4890 radios and supporting PSU's/Diplexer</t>
+  </si>
+  <si>
+    <t>Wood pole brackets</t>
+  </si>
+  <si>
+    <t>SSC760242657NS</t>
+  </si>
+  <si>
+    <t>WOOD POLE BRACKET FOR HIGH POWER RADIOS</t>
+  </si>
+  <si>
+    <t>Wood Pole Combo bracket for high power radio and canister antenna</t>
+  </si>
+  <si>
+    <t>SSC-760239211NS</t>
+  </si>
+  <si>
+    <t>WOOD POLE COMBO BRACKET</t>
+  </si>
+  <si>
+    <t>Wood Pole Bracket for Canister antennas and Ericsson 220x/440x radios</t>
+  </si>
+  <si>
+    <t>860636779-WP2</t>
+  </si>
+  <si>
+    <t>POLE MOUNT FOR POLE TOPS, WOOD,5"-9" DIAMETER</t>
+  </si>
+  <si>
+    <t>Supports the ANDREW Pole Top Products</t>
+  </si>
+  <si>
+    <t>860636779-1</t>
+  </si>
+  <si>
+    <t>POLE MOUNT FOR POLE TOPS, METAL 3.5"-6" DIAMETER</t>
+  </si>
+  <si>
+    <t>860636779-CP</t>
+  </si>
+  <si>
+    <t>POLE MOUNT FOR POLE TOPS, CONCRETE 8"-13" DIAMETER</t>
+  </si>
+  <si>
+    <t>860641110-WA</t>
+  </si>
+  <si>
+    <t>DECORATIVE BASE FOR ANDREW 8" DIAMETER POLE</t>
+  </si>
+  <si>
+    <t>DECORATIVE BASE FOR ANDREW 8" DIAMETER POLES</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/mounts-accessories/item860655390</t>
+  </si>
+  <si>
+    <t>860655390</t>
+  </si>
+  <si>
+    <t>LUMINAIRE ARM CLAMP ON ADAPTER</t>
+  </si>
+  <si>
+    <t>Luminaire Arm for ANDREW Poles</t>
+  </si>
+  <si>
+    <t>MTM100528</t>
+  </si>
+  <si>
+    <t>STANDARD POLE ANTENNA MOUNT, "K" COMPATIBILITY</t>
+  </si>
+  <si>
+    <t>Antenna mount and transition supporting multiple antenna manufacturers that is compatible with 8" and 10" ANDREW poles</t>
+  </si>
+  <si>
+    <t>MTM100529</t>
+  </si>
+  <si>
+    <t>STANDARD POLE ANTENNA MOUNT, "B" COMPATIBILITY</t>
+  </si>
+  <si>
+    <t>860639396-B</t>
+  </si>
+  <si>
+    <t>LUMINAIRE ARM, BOX</t>
+  </si>
+  <si>
+    <t>Box Luminaire arm for ANDREW Poles</t>
+  </si>
+  <si>
+    <t>CS2FX-2A2NB-BAAA</t>
+  </si>
+  <si>
+    <t>Lighted Sign Concealment for Small Cell and WIFI</t>
+  </si>
+  <si>
+    <t>Lighted sign with custom logos that accomodates small cell equipment</t>
+  </si>
+  <si>
+    <t>SSC-760236966E1</t>
+  </si>
+  <si>
+    <t>12 in Pole Top for Ericsson</t>
+  </si>
+  <si>
+    <t>Top of Pole 12in Dia Concealment Enclosure for up to four Ericsson 220x/440x/4435 radios and Power Distribution or Diplexer</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/integrated-poles/item760252850</t>
+  </si>
+  <si>
+    <t>760252850</t>
+  </si>
+  <si>
+    <t>20" Pole Base 4G/5G, Round</t>
+  </si>
+  <si>
+    <t>Round 20 inch diameter, Integrated Pole Base Concealment Pole  for 4G/5G deployments, to house and conceal multiple radios and any other wireless infrastructure equipment in the base of the pole</t>
+  </si>
+  <si>
+    <t>Integrated pole</t>
+  </si>
+  <si>
+    <t>760252850D</t>
+  </si>
+  <si>
+    <t>20" Multi Carrier Integrated Pole</t>
+  </si>
+  <si>
+    <t>Multi Carrier Round 20 inch diameter, Integrated Pole Base Concealment Pole for 4G/5G deployments, to house and conceal multiple radios and any other wireless infrastructure equipment in the base of the pole</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860641110</t>
+  </si>
+  <si>
+    <t>860641110</t>
+  </si>
+  <si>
+    <t>Round Straight 8.625" Diameter with 24' Lum mount</t>
+  </si>
+  <si>
+    <t>8.625" diameter pole that accomodates Small Cell equipment and Smart City devices</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860662430</t>
+  </si>
+  <si>
+    <t>860662430</t>
+  </si>
+  <si>
+    <t>Round Straight 8.625" Ladder Height Ports</t>
+  </si>
+  <si>
+    <t>8.625" diameter pole that accomodates ladder height enclosure installation</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860651965</t>
+  </si>
+  <si>
+    <t>860651965</t>
+  </si>
+  <si>
+    <t>Round Straight 8.625" with multiple Lum mounts</t>
+  </si>
+  <si>
+    <t>8.625" diameter pole that accomodates Small Cell equipment and Smart City devices with alternative luminaire mounting elevations</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860648037</t>
+  </si>
+  <si>
+    <t>860648037</t>
+  </si>
+  <si>
+    <t>Round Tapered</t>
+  </si>
+  <si>
+    <t>25' Tall Round Tapered pole that accomodates Small Cell equipment and Smart City devices</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/integrated-poles/item760250808</t>
+  </si>
+  <si>
+    <t>760250808</t>
+  </si>
+  <si>
+    <t>20" 4G and mmWave base - 68" Tall Base</t>
+  </si>
+  <si>
+    <t>Round 20 inch diameter by 68" Tall, Integrated Pole Base Concealment Pole  for 4G/5G deployments, to house and conceal multiple radios and any other wireless infrastructure equipment in the base of the pole.</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/integrated-poles/item760239237</t>
+  </si>
+  <si>
+    <t>760239237</t>
+  </si>
+  <si>
+    <t>12" Pole Base 4G/5G, Round</t>
+  </si>
+  <si>
+    <t>Round 12 inch diameter, Integrated Pole Base Concealment Pole for 4G/5G deployments, to house and conceal multiple radios and any other wireless infrastructure equipment in the base of the pole.</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/integrated-poles/item760239946</t>
+  </si>
+  <si>
+    <t>760239946</t>
+  </si>
+  <si>
+    <t>18" Pole Base 4G/5G, Round</t>
+  </si>
+  <si>
+    <t>Round 18 inch diameter, Integrated Pole Base Concealment Pole  for 4G/5G deployments, to house and conceal multiple radios and any other wireless infrastructure equipment in the base of the pole.</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/integrated-poles/item760242715</t>
+  </si>
+  <si>
+    <t>760242715</t>
+  </si>
+  <si>
+    <t>12" Straight Integrated Pole 4G/5G</t>
+  </si>
+  <si>
+    <t>Straight 12inch diameter, Integrated 4G/5G capable, Concealment Pole, to house and conceal four low-power radios and any other wireless infrastructure equipment inside pole modules.</t>
+  </si>
+  <si>
+    <t>760251611XYS</t>
+  </si>
+  <si>
+    <t>12" Pole Base 4G/5G w/ Fluted Riser Shaft</t>
+  </si>
+  <si>
+    <t>Round 12 inch diameter, Integrated Pole Base Concealment Pole for 4G/5G deployments, with Straight Fluted riser shaft to house and conceal multiple radios and other wireless infrastructure equipment in the base of the pole.</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/bottom-of-the-pole/item760237427</t>
+  </si>
+  <si>
+    <t>760237427</t>
+  </si>
+  <si>
+    <t>26" Pole Cab with Round Shaft</t>
+  </si>
+  <si>
+    <t>Bottom of the Pole, 26in Square 4G/5G capable Concealment Enclosure to house and conceal multiple low to high power radios and any other wireless infrastructure equipment in a cabinet at the base of the pole.</t>
+  </si>
+  <si>
     <t>https://www.andrew.com/products/concealment/bottom-of-the-pole/item760240957</t>
   </si>
   <si>
     <t>760240957</t>
   </si>
   <si>
     <t>30" Pole Cab with Round Shaft</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Bottom of the Pole, 30in Square 4G/5G capable Concealment Enclosure to house and conceal multiple low to high power radios and any other wireless infrastructure equipment in a cabinet at the base of the pole</t>
   </si>
   <si>
-    <t>Pole cab</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/concealment/bottom-of-the-pole/item760249191</t>
   </si>
   <si>
     <t>760249191</t>
   </si>
   <si>
     <t>26" Pole Cab with 12"  Integrated Pole Shaft</t>
   </si>
   <si>
     <t>Pole Cab with an Integrated Pole supporting 4G/5G/mmWave technologies as well as smart devices</t>
   </si>
   <si>
-    <t>Discontinued</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/concealment/integrated-poles/item760242726</t>
   </si>
   <si>
     <t>760242726</t>
   </si>
   <si>
     <t>12" Straight Integrated Pole 4G only</t>
   </si>
   <si>
     <t>Straight 12inch diameter, Integrated 4G only, Concealment Pole, to house and conceal four low-power radios and any other wireless infrastructure equipment inside pole modules. Accommodates ANDREW Cap-H in separate radio module.</t>
   </si>
   <si>
-    <t>Integrated pole</t>
-[...1 lines deleted...]
-  <si>
     <t>SSC-760233122E2</t>
   </si>
   <si>
     <t>18" Dia Pole Top for Wood or Metal Poles, 16" Tall</t>
   </si>
   <si>
     <t>Short Top of Pole 18in Dia Concealment Enclosure for up to three Ericsson 220x/440x radios</t>
   </si>
   <si>
-    <t>Pole top</t>
-[...1 lines deleted...]
-  <si>
     <t>SSC-760236577N2</t>
   </si>
   <si>
     <t>18 in Pole Top for Nokia or Samsung</t>
   </si>
   <si>
     <t>Top of Pole 18in Dia Concealment Enclosure for up to three Nokia Metro Cell radios Or Samsung LAA/CBRS</t>
   </si>
   <si>
     <t>SSC-760236966E2</t>
   </si>
   <si>
-    <t>12 in Pole Top for Ericsson</t>
-[...1 lines deleted...]
-  <si>
     <t>Top of Pole 12in Dia Concealment Enclosure for up to three Ericsson 220x/440x radios</t>
   </si>
   <si>
     <t>SSC-760236966E4</t>
   </si>
   <si>
     <t>12 in Pole Top for Ericsson Radio</t>
   </si>
   <si>
     <t>Top of Pole 12in Dia Concealment Enclosure for one Ericsson 220x or 440x radio</t>
   </si>
   <si>
-    <t>SSC-760237600</t>
-[...161 lines deleted...]
-    <t>12.75" diameter pole that accomodates Mid Cell equipment</t>
+    <t>860662983-1</t>
+  </si>
+  <si>
+    <t>WOOD POLE MOUNT FOR mmWave AND 4G / POLE TOP</t>
+  </si>
+  <si>
+    <t>Mount for 5G mmWave and 4G equipment at the top of a wood pole 7"-14" diameter</t>
+  </si>
+  <si>
+    <t>Pole mount kit</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/mounts-accessories/item860645491</t>
+  </si>
+  <si>
+    <t>860645491</t>
+  </si>
+  <si>
+    <t>LUMINAIRE ARM, STANDARD GOOSENECK, 3.5' RISE</t>
+  </si>
+  <si>
+    <t>Standard Luminaire Arm for ANDREW Poles 3.5'  Rise</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/mounts-accessories/item860641257</t>
+  </si>
+  <si>
+    <t>860641257</t>
+  </si>
+  <si>
+    <t>BREAKAWAY BOLT AND COVER KIT</t>
+  </si>
+  <si>
+    <t>Break away bolt kit for poles with less than 930 pounds total mass, per AASHTO</t>
+  </si>
+  <si>
+    <t>MTM100527</t>
+  </si>
+  <si>
+    <t>STANDARD POLE ANTENNA MOUNT, "L" COMPATIBILITY</t>
+  </si>
+  <si>
+    <t>860636943-12</t>
+  </si>
+  <si>
+    <t>EMBEDDED POLE FOR ANDREW 8" DIAMETER POLES</t>
+  </si>
+  <si>
+    <t>SSC-760235296</t>
+  </si>
+  <si>
+    <t>WOOD POLE BRACKET FOR NOKIA RADIOS, SHROUDED</t>
+  </si>
+  <si>
+    <t>Wood Pole Bracket for Nokia Dual Band and Tri Band Radios -Shrouded</t>
+  </si>
+  <si>
+    <t>SSC-760235296NS</t>
+  </si>
+  <si>
+    <t>WOOD POLE BRACKET FOR NOKIA RADIOS</t>
+  </si>
+  <si>
+    <t>Wood Pole Bracket for Nokia Dual Band and Tri Band Radios</t>
+  </si>
+  <si>
+    <t>860667698-DL3</t>
+  </si>
+  <si>
+    <t>Decorative Cover for 18-in OD Integrated Poles - Light-weight Non-metallic Option</t>
+  </si>
+  <si>
+    <t>860658567-WA</t>
+  </si>
+  <si>
+    <t>Decorative Cover for 18-in OD Integrated Poles</t>
+  </si>
+  <si>
+    <t>SSC-760254722NS</t>
+  </si>
+  <si>
+    <t>Wood Pole Bracket for Nokia AZHL &amp; AHFIB Dual Band Radio and APAM Rectifier -No Shroud</t>
+  </si>
+  <si>
+    <t>SCPTW</t>
+  </si>
+  <si>
+    <t>Small Cell Antenna Pole Top Mount with 37" Standoff (for Poles 8in to 10in OD)</t>
+  </si>
+  <si>
+    <t>SCPTWL16</t>
+  </si>
+  <si>
+    <t>Small Cell Antenna Pole Top Mount with 16" Standoff (for Poles 10in to 16in OD)</t>
+  </si>
+  <si>
+    <t>SCSM-5G</t>
+  </si>
+  <si>
+    <t>Small Cell 4G-5G Side Pole Mount - One Sector (1 antenna / 1 radio)</t>
+  </si>
+  <si>
+    <t>SCSM-5GT</t>
+  </si>
+  <si>
+    <t>Small Cell 4G-5G Side Pole Mount - Three Sector (1 antenna / 3 radios)</t>
+  </si>
+  <si>
+    <t>WP-TM-B</t>
+  </si>
+  <si>
+    <t>Wood Pole Top Mast, 7 in to 14 in wood poles</t>
+  </si>
+  <si>
+    <t>WP-TM-CH</t>
+  </si>
+  <si>
+    <t>Wood Pole Cluster Support Bracket, 3 Hole</t>
   </si>
   <si>
     <t>860644677-5GKIT</t>
   </si>
   <si>
     <t>Mount for 5G mmWave equipment at the top of a wood pole 8"-14" diameter</t>
   </si>
   <si>
-    <t>SSC-760239913</t>
-[...458 lines deleted...]
-    <t>Bottom of the Pole, 30in Square by 90" tall  4G/5G capable Multi Carrier Concealment Enclosure to house and conceal multiple low to high power radios and any other wireless infrastructure equipment in a cabinet at the base of the pole.</t>
+    <t>SCSM1</t>
+  </si>
+  <si>
+    <t>Small Cell Antenna Side Pole Mount with 15" Standoff</t>
+  </si>
+  <si>
+    <t>WP-TH12-B</t>
+  </si>
+  <si>
+    <t>Wood Pole Top Hat, 12 ft 6 in face, 7 in to 14 in wood poles</t>
+  </si>
+  <si>
+    <t>SCPTW26-5GT</t>
+  </si>
+  <si>
+    <t>Small Cell Wrap Around - Antenna Pole Top Mount plus Trisector pipe mounts for 5G Radios (for Poles 7in to 11in OD)</t>
+  </si>
+  <si>
+    <t>SCPTRU-200-T</t>
+  </si>
+  <si>
+    <t>Small Cell Pole Top Mount for 12" Radio Concealment &amp; Antenna (for use with SCSMRU-301-T Small Cell Ring Mount)</t>
+  </si>
+  <si>
+    <t>MTC9313613</t>
+  </si>
+  <si>
+    <t>Three Sector Ring Mount for Wood Poles 6" to 13" OD - includes U-Bolts for 2-3/8" Pipe (Pipe not included)</t>
+  </si>
+  <si>
+    <t>860641110-FK</t>
+  </si>
+  <si>
+    <t>FOUNDATION KIT FOR 8" AND 10" ANDREW POLES</t>
+  </si>
+  <si>
+    <t>860651492-14</t>
+  </si>
+  <si>
+    <t>14FT EMBEDDED POLE FOR ANDREW 10" DIAMETER POLES</t>
+  </si>
+  <si>
+    <t>14FT Embedded Pole for ANDREW 10.75" Diameter Poles</t>
+  </si>
+  <si>
+    <t>860649813-WA</t>
+  </si>
+  <si>
+    <t>DECORATIVE BASE FOR ANDREW 10.75" DIAMETER POLE</t>
+  </si>
+  <si>
+    <t>DECORATIVE BASE FOR ANDREW 10.75" DIAMETER POLES</t>
+  </si>
+  <si>
+    <t>MTC3985PT40</t>
+  </si>
+  <si>
+    <t>STANDARD POLE ANTENNA MOUNT, "A" COMPATIBILITY</t>
+  </si>
+  <si>
+    <t>MTM100526</t>
+  </si>
+  <si>
+    <t>STANDARD POLE ANTENNA MOUNT, "H" COMPATIBILITY</t>
+  </si>
+  <si>
+    <t>MTM100530</t>
+  </si>
+  <si>
+    <t>STANDARD POLE ANTENNA MOUNT, "W" COMPATIBILITY</t>
+  </si>
+  <si>
+    <t>860639396-A</t>
+  </si>
+  <si>
+    <t>LUMINAIRE ARM, ACORN &amp; CARRIAGE &amp; LANTERN</t>
+  </si>
+  <si>
+    <t>Acorn / Lantern Luminaire arm for ANDREW Poles</t>
+  </si>
+  <si>
+    <t>MTC4060SM</t>
+  </si>
+  <si>
+    <t>Wood Pole Side Mount for Pole Top Concealment</t>
+  </si>
+  <si>
+    <t>860639396-S</t>
+  </si>
+  <si>
+    <t>LUMINAIRE ARM, SCROLL</t>
+  </si>
+  <si>
+    <t>860641110-CK</t>
+  </si>
+  <si>
+    <t>BASE COVER FOR ANDREW 8" AND 860641110 POLES</t>
+  </si>
+  <si>
+    <t>860644785-CK</t>
+  </si>
+  <si>
+    <t>BASE COVER FOR ANDREW 10" AND 860649813 POLES</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/mounts-accessories/item860667280</t>
+  </si>
+  <si>
+    <t>860667280</t>
+  </si>
+  <si>
+    <t>EMBEDDED POLE FOR ANDREW 12" DIAMETER POLES</t>
+  </si>
+  <si>
+    <t>Embedded Pole Base for  ANDREW 12" Diameter Poles</t>
+  </si>
+  <si>
+    <t>860655389-WA</t>
+  </si>
+  <si>
+    <t>Decorative Cover for 12-in OD Integrated Poles</t>
+  </si>
+  <si>
+    <t>SCSTSX-301-S</t>
+  </si>
+  <si>
+    <t>Small Cell Strand Mount for 4G and 5G Applications (X = Radio configuration per model numbers below)</t>
+  </si>
+  <si>
+    <t>Strand mount</t>
+  </si>
+  <si>
+    <t>SSC-760254722</t>
+  </si>
+  <si>
+    <t>Wood Pole Bracket for Nokia AZHL &amp; AHFIB Dual Band Radio and APAM Rectifier -Shrouded</t>
+  </si>
+  <si>
+    <t>SCSM3</t>
+  </si>
+  <si>
+    <t>Small Cell Antenna Side Pole Mount with 36" Standoff</t>
+  </si>
+  <si>
+    <t>SCPT</t>
+  </si>
+  <si>
+    <t>Small Cell Antenna Pole Top Mount (for Ameron 12" Poles)</t>
+  </si>
+  <si>
+    <t>SCU</t>
+  </si>
+  <si>
+    <t>Small Cell Antenna Universal Mount with Vertical Pipe Standoff</t>
+  </si>
+  <si>
+    <t>SCPTW16</t>
+  </si>
+  <si>
+    <t>Small Cell Antenna Pole Top Mount with 16" Standoff (for Poles 8in to 10in OD)</t>
+  </si>
+  <si>
+    <t>SCPTWL</t>
+  </si>
+  <si>
+    <t>Small Cell Antenna Pole Top Mount with 37" Standoff (for Poles 10in to 16in OD)</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/concealment/top-of-the-pole/item760252888</t>
   </si>
   <si>
     <t>760252888</t>
   </si>
   <si>
     <t>PT22 - 4G and 5G C-Band Concealment</t>
   </si>
   <si>
     <t>PT22: 22 in OD  x 84"  Pole Top Concealment for 5G and 4G Equipment</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/concealment/standard-poles/item860649813</t>
   </si>
   <si>
     <t>860649813</t>
   </si>
   <si>
     <t>Round Straight 10.75" Diameter Pole 24' Lum mount</t>
   </si>
   <si>
     <t>10.75" diameter pole that accomodates Small Cell equipment and Smart City devices</t>
   </si>
@@ -922,354 +1090,186 @@
   <si>
     <t>Radio Enclosure for Nokia Radios</t>
   </si>
   <si>
     <t>Middle of Pole Pico Concealment Enclosure for Nokia Radios</t>
   </si>
   <si>
     <t>SSC-760236114E5</t>
   </si>
   <si>
     <t>Radio Enclosure Pico for Ericsson Radios</t>
   </si>
   <si>
     <t>Middle of Pole Pico Concealment Enclosure for 4455, 4435, and 220x/440x radios</t>
   </si>
   <si>
     <t>860658169-G</t>
   </si>
   <si>
     <t>mmWave Concealment for Samsung AT1K01</t>
   </si>
   <si>
     <t>Modular Concealment for Samsung AT1K01 mmWave 5G radio</t>
   </si>
   <si>
+    <t>SSC-760251532N1</t>
+  </si>
+  <si>
+    <t>Radio Enclosure DBHP for Nokia radios</t>
+  </si>
+  <si>
+    <t>Middle of Pole Concealment Enclosure DBHP for Nokia AHLBBA / AHFIB radios</t>
+  </si>
+  <si>
+    <t>860670691-030</t>
+  </si>
+  <si>
+    <t>Fluted Tapered Monopole that accomodates Small Cell equipment and Smart City devices - 30m/96ft Tall (Other heights available on request)</t>
+  </si>
+  <si>
+    <t>860670696-002</t>
+  </si>
+  <si>
+    <t>PT22: 22 in OD x 65" Tall Pole Top Concealment for 5G and 4G Equipment</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/top-of-the-pole/item860682997</t>
+  </si>
+  <si>
+    <t>860682997</t>
+  </si>
+  <si>
+    <t>PT22: 22 in OD x 33" Tall Pole Top Concealment for 5G and 4G Equipment with mounting and transition kit to KKV4S4SS-360A-BF antenna</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/top-of-the-pole/item860685489</t>
+  </si>
+  <si>
+    <t>860685489</t>
+  </si>
+  <si>
+    <t>7FT SPOOL FOR 12.75” ANDREW MID CELL POLES</t>
+  </si>
+  <si>
+    <t>7FT TALL SPOOL FOR 12.75” ANDREW MID CELL POLES FOR ACTIVE AND PASSIVE PANEL ANTENNA OR RRU MOUNTING</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item760263224</t>
+  </si>
+  <si>
+    <t>760263224</t>
+  </si>
+  <si>
+    <t>MID CELL POLE  SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Mid Cell Pole Solution - 12.75-in OD x 40-ft Pole plus Equipment Mounting Spool (antenna mounts sold separately)</t>
+  </si>
+  <si>
+    <t>SSC-760250953S-XX</t>
+  </si>
+  <si>
+    <t>WOOD POLE BRACKET FOR SAMSUNG RADIOS</t>
+  </si>
+  <si>
+    <t>Wood Pole Bracket for Samsung Radios. RF4402D-D1A , RT4401-48A,  RT2201-46A</t>
+  </si>
+  <si>
+    <t>SSC760242658NS</t>
+  </si>
+  <si>
+    <t>860636779-WP</t>
+  </si>
+  <si>
+    <t>POLE MOUNT FOR POLE TOPS, WOOD, 8"-14" DIAMETER</t>
+  </si>
+  <si>
+    <t>860636779-2</t>
+  </si>
+  <si>
+    <t>POLE MOUNT FOR POLE TOPS, METAL 6"-9.5" DIAMETER</t>
+  </si>
+  <si>
+    <t>860636779-3</t>
+  </si>
+  <si>
+    <t>POLE MOUNT FOR POLE TOPS,METAL 8.5"-13 DIAMETER</t>
+  </si>
+  <si>
+    <t>860636779-SQ1</t>
+  </si>
+  <si>
+    <t>POLE MOUNT FOR POLE TOPS, METAL 3.5"-8.5" SQUARE</t>
+  </si>
+  <si>
+    <t>860660194-WP1</t>
+  </si>
+  <si>
+    <t>POLE MOUNT FOR POLE TOPS,  WOOD, FOUR LEG 8"-14"</t>
+  </si>
+  <si>
+    <t>Mount for ANDREW Pole Top products on top of a wood pole 8"-14" diameter</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/mounts-accessories/item860639396</t>
+  </si>
+  <si>
+    <t>860639396</t>
+  </si>
+  <si>
+    <t>LUMINAIRE ARM, STANDARD GOOSENECK, 2' RISE</t>
+  </si>
+  <si>
+    <t>Standard Luminaire Arm for ANDREW Poles</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/mounts-accessories/item860661965</t>
+  </si>
+  <si>
+    <t>860661965</t>
+  </si>
+  <si>
+    <t>STANDARD POLE ANTENNA MNT,GAMMANU "QOYZ9X360F14TX"</t>
+  </si>
+  <si>
+    <t>Antenna mount and transition supporting Gamam NU "QOYZ9X360F14TX" that is compatible with 8" and 10" ANDREW poles</t>
+  </si>
+  <si>
+    <t>860644677-5GKIT-2</t>
+  </si>
+  <si>
+    <t>Mount for 5G mmWave equipment at the top of a wood pole 5"-9" diameter</t>
+  </si>
+  <si>
     <t>SSC-760252485A3</t>
   </si>
   <si>
     <t>High Capacity Radio Enclosure - HCRE</t>
   </si>
   <si>
     <t>Middle of Pole Concealment Enclosure that is configurable for small cell equipment. Ideal for Multi Tenant sites.</t>
-  </si>
-[...295 lines deleted...]
-    <t>Three Sector Ring Mount for Wood Poles 6" to 13" OD - includes U-Bolts for 2-3/8" Pipe (Pipe not included)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1388,51 +1388,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J134" totalsRowShown="0">
   <autoFilter ref="A1:J134"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760240957" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760249191" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242726" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760233122e2" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236577n2" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236966e2" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236966e4" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760237600" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760248838" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760251532e1" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760249586x1" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760251532s1" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/item860663466" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760241465n4" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860658169-c" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760233122x6" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760242536ck" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760253648" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760253649" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860666746" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860660020" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860678542" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860644677-5gkit" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239913" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239913ns" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc760242657ns" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239211ns" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-wp2" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-1" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-cp" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860662983-1" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860645491" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641257" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100527" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636943-12" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-wa" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860655390" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100528" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100529" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-b" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760235296" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760235296ns" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860667698-dl3" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860658567-wa" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760254722ns" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptwl16" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm-5g" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm-5gt" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm2" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemcs2fx-2a2nb-baaa" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236966e1" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760252850" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760252850d" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860641110" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860662430" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860651965" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860648037" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760250808" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760239237" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760239946" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242715" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760251611xys" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760237427" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-tm-b" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-tm-ch" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsmru-301-t" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-100-t" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-201-t" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsmru-302-m" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc9313" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc8743" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860651492-10" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860658169-e" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760253133" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item760252888" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860649813" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242726xd" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860658566" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860649750" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760252001" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760243184" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242261" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760251611xyp" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760252934" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760249179" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760233122e1" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760236114" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760236114n" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760236114e5" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860658169-g" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760252485a3" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760251532n1" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860670691-030" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860670696-002" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860682997" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860685489" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item760263224" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860644677-5gkit-2" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760250953s-xx" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc760242658ns" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-wp" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-2" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-3" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-sq1" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860660194-wp1" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860661965" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-fk" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860651492-14" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860649813-wa" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtc3985pt40" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100526" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100530" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-a" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc4060sm" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-s" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-ck" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860644785-ck" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860667280" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860655389-wa" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemscstsx-301-s" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760254722" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm3" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscpt" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscu" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw16" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptwl" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm1" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-th12-b" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw26-5gt" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-200-t" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc9313613" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsmru-301-t" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-100-t" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-201-t" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsmru-302-m" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc9313" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc8743" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860651492-10" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760237600" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760248838" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760251532e1" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760249586x1" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760251532s1" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/item860663466" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760241465n4" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860658169-c" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860658169-e" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760253133" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760233122x6" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760242536ck" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760253648" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760253649" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860666746" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860660020" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860678542" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239913" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239913ns" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc760242657ns" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239211ns" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-wp2" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-1" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-cp" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-wa" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860655390" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100528" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100529" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-b" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemcs2fx-2a2nb-baaa" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236966e1" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760252850" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760252850d" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860641110" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860662430" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860651965" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860648037" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760250808" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760239237" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760239946" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242715" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760251611xys" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760237427" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760240957" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760249191" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242726" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760233122e2" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236577n2" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236966e2" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236966e4" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860662983-1" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860645491" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641257" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100527" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636943-12" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760235296" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760235296ns" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860667698-dl3" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860658567-wa" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760254722ns" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptwl16" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm-5g" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm-5gt" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-tm-b" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-tm-ch" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860644677-5gkit" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm1" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-th12-b" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw26-5gt" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-200-t" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc9313613" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-fk" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860651492-14" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860649813-wa" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtc3985pt40" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100526" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100530" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-a" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc4060sm" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-s" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-ck" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860644785-ck" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860667280" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860655389-wa" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemscstsx-301-s" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760254722" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm3" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscpt" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscu" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw16" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptwl" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item760252888" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860649813" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242726xd" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860658566" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860649750" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760252001" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760243184" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242261" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760251611xyp" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760252934" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760249179" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760233122e1" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760236114" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760236114n" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760236114e5" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860658169-g" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760251532n1" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860670691-030" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860670696-002" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860682997" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860685489" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item760263224" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760250953s-xx" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc760242658ns" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-wp" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-2" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-3" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-sq1" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860660194-wp1" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860661965" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860644677-5gkit-2" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760252485a3" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J134"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="58.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="209.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="32.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1448,2360 +1448,2360 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="C2" t="s">
+      <c r="H2" t="s">
         <v>13</v>
       </c>
-      <c r="D2" t="s">
+    </row>
+    <row r="3" spans="1:8" ht="12.75">
+      <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="H2" t="s">
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>15</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C3" t="s">
+      <c r="H3" t="s">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="C7" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="H7" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H8" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="C9" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="H9" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="H10" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="C11" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="H11" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="C12" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="H12" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="C13" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="H13" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="B14" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="C14" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="H14" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="B15" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="C15" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="H15" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="B16" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="C16" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="H16" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="C17" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="H17" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="C18" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="H18" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="12.75">
+      <c r="A19" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" t="s">
         <v>65</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C19" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="H19" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="B20" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="C20" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="H20" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="B21" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="C21" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="H21" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:8" ht="12.75">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="B22" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="C22" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="H22" t="s">
-        <v>89</v>
+        <v>67</v>
+      </c>
+      <c r="J22" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="B23" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="C23" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="H23" t="s">
-        <v>89</v>
+        <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>94</v>
+        <v>84</v>
+      </c>
+      <c r="B24" t="s">
+        <v>85</v>
       </c>
       <c r="C24" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="H24" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="B25" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="C25" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="H25" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>100</v>
+        <v>94</v>
+      </c>
+      <c r="B26" t="s">
+        <v>95</v>
       </c>
       <c r="C26" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="H26" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B27" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="C27" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="H27" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="C28" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="H28" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B29" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="C29" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="H29" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B30" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="C30" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="H30" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B31" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="C31" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H31" t="s">
-        <v>112</v>
+        <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B32" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C32" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="H32" t="s">
-        <v>120</v>
+        <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="B33" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="C33" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="H33" t="s">
-        <v>112</v>
+        <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="B34" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="C34" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="H34" t="s">
-        <v>112</v>
+        <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="B35" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="C35" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="H35" t="s">
-        <v>112</v>
+        <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="B36" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="C36" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="H36" t="s">
-        <v>112</v>
+        <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="B37" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="C37" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="H37" t="s">
-        <v>112</v>
+        <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="B38" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="C38" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="H38" t="s">
-        <v>112</v>
+        <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="B39" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="C39" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="H39" t="s">
-        <v>112</v>
+        <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="B40" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="C40" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="H40" t="s">
-        <v>112</v>
+        <v>55</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="B41" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="C41" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="H41" t="s">
-        <v>112</v>
+        <v>142</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="B42" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="C42" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="H42" t="s">
-        <v>102</v>
+        <v>142</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="B43" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C43" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="H43" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>154</v>
+        <v>151</v>
+      </c>
+      <c r="B44" t="s">
+        <v>152</v>
       </c>
       <c r="C44" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="H44" t="s">
-        <v>112</v>
+        <v>92</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B45" t="s">
         <v>156</v>
       </c>
       <c r="C45" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>157</v>
       </c>
       <c r="H45" t="s">
-        <v>112</v>
+        <v>92</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
+      </c>
+      <c r="B46" t="s">
+        <v>160</v>
       </c>
       <c r="C46" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="H46" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:8" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>160</v>
+        <v>163</v>
+      </c>
+      <c r="B47" t="s">
+        <v>164</v>
       </c>
       <c r="C47" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="H47" t="s">
-        <v>162</v>
+        <v>142</v>
+      </c>
+      <c r="J47" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>163</v>
+        <v>167</v>
+      </c>
+      <c r="B48" t="s">
+        <v>168</v>
       </c>
       <c r="C48" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="H48" t="s">
-        <v>162</v>
+        <v>142</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>165</v>
+        <v>171</v>
+      </c>
+      <c r="B49" t="s">
+        <v>172</v>
       </c>
       <c r="C49" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="H49" t="s">
-        <v>167</v>
+        <v>142</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>168</v>
+        <v>175</v>
+      </c>
+      <c r="B50" t="s">
+        <v>176</v>
       </c>
       <c r="C50" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="H50" t="s">
-        <v>167</v>
+        <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>170</v>
+        <v>178</v>
+      </c>
+      <c r="B51" t="s">
+        <v>179</v>
       </c>
       <c r="C51" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="H51" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:8" ht="12.75">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="B52" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="C52" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>174</v>
+        <v>184</v>
       </c>
       <c r="H52" t="s">
-        <v>42</v>
+        <v>67</v>
+      </c>
+      <c r="J52" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="B53" t="s">
-        <v>34</v>
+        <v>187</v>
       </c>
       <c r="C53" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="H53" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:8" ht="12.75">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>178</v>
+        <v>190</v>
       </c>
       <c r="B54" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="C54" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="H54" t="s">
-        <v>25</v>
+        <v>67</v>
+      </c>
+      <c r="J54" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B55" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="C55" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="H55" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="B56" t="s">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="C56" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="H56" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>189</v>
+        <v>200</v>
       </c>
       <c r="B57" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="C57" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="H57" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="B58" t="s">
-        <v>194</v>
+        <v>136</v>
       </c>
       <c r="C58" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="H58" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="B59" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="C59" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="H59" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:10" ht="12.75">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="B60" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="C60" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="H60" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>211</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B61" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="C61" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="H61" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="B62" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="C62" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="H62" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="B63" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="C63" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>215</v>
+        <v>126</v>
       </c>
       <c r="H63" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="B64" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="C64" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="H64" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:10" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B65" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C65" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="H65" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>103</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>223</v>
+        <v>227</v>
+      </c>
+      <c r="B66" t="s">
+        <v>228</v>
       </c>
       <c r="C66" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="H66" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="C67" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="H67" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="C68" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="H68" t="s">
-        <v>167</v>
+        <v>31</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="C69" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D69" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="H69" t="s">
-        <v>162</v>
+        <v>103</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="C70" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="H70" t="s">
-        <v>162</v>
+        <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="C71" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="H71" t="s">
-        <v>167</v>
+        <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="C72" t="s">
+        <v>11</v>
+      </c>
+      <c r="D72" t="s">
+        <v>241</v>
+      </c>
+      <c r="H72" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C73" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" t="s">
+        <v>243</v>
+      </c>
+      <c r="H73" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C74" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="H74" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C75" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="H75" t="s">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="B76" t="s">
         <v>248</v>
       </c>
       <c r="C76" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D76" t="s">
         <v>249</v>
       </c>
       <c r="H76" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C77" t="s">
+        <v>11</v>
+      </c>
+      <c r="D77" t="s">
         <v>251</v>
       </c>
-      <c r="B77" t="s">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="H77" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="C78" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D78" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="H78" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="C79" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="H79" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="C80" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="H80" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="C81" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D81" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="H81" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="B82" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="C82" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D82" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="H82" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>274</v>
+        <v>262</v>
       </c>
       <c r="B83" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
       <c r="C83" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>276</v>
+        <v>264</v>
       </c>
       <c r="H83" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>278</v>
+        <v>265</v>
       </c>
       <c r="B84" t="s">
-        <v>279</v>
+        <v>266</v>
       </c>
       <c r="C84" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>280</v>
+        <v>267</v>
       </c>
       <c r="H84" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>281</v>
+        <v>268</v>
       </c>
       <c r="B85" t="s">
-        <v>217</v>
+        <v>269</v>
       </c>
       <c r="C85" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>218</v>
+        <v>126</v>
       </c>
       <c r="H85" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:10" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>283</v>
+        <v>270</v>
       </c>
       <c r="B86" t="s">
-        <v>284</v>
+        <v>271</v>
       </c>
       <c r="C86" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>285</v>
+        <v>126</v>
       </c>
       <c r="H86" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="87" spans="1:10" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>287</v>
+        <v>272</v>
       </c>
       <c r="B87" t="s">
-        <v>288</v>
+        <v>273</v>
       </c>
       <c r="C87" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>289</v>
+        <v>126</v>
       </c>
       <c r="H87" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>31</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>290</v>
+        <v>274</v>
       </c>
       <c r="B88" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
       <c r="C88" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="H88" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>277</v>
       </c>
       <c r="C89" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>45</v>
+        <v>278</v>
       </c>
       <c r="H89" t="s">
-        <v>42</v>
+        <v>100</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>294</v>
+        <v>279</v>
       </c>
       <c r="B90" t="s">
-        <v>295</v>
+        <v>280</v>
       </c>
       <c r="C90" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>296</v>
+        <v>131</v>
       </c>
       <c r="H90" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>297</v>
+        <v>281</v>
       </c>
       <c r="B91" t="s">
-        <v>298</v>
+        <v>282</v>
       </c>
       <c r="C91" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>299</v>
+        <v>282</v>
       </c>
       <c r="H91" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>300</v>
+        <v>283</v>
       </c>
       <c r="B92" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="C92" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
       <c r="H92" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>303</v>
+        <v>286</v>
       </c>
       <c r="B93" t="s">
-        <v>304</v>
+        <v>287</v>
       </c>
       <c r="C93" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D93" t="s">
-        <v>305</v>
+        <v>288</v>
       </c>
       <c r="H93" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>289</v>
       </c>
       <c r="C94" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D94" t="s">
-        <v>308</v>
+        <v>290</v>
       </c>
       <c r="H94" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>309</v>
+        <v>291</v>
       </c>
       <c r="C95" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D95" t="s">
-        <v>310</v>
+        <v>292</v>
       </c>
       <c r="H95" t="s">
-        <v>84</v>
+        <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>294</v>
       </c>
       <c r="C96" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>312</v>
+        <v>295</v>
       </c>
       <c r="H96" t="s">
-        <v>29</v>
+        <v>103</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>296</v>
       </c>
       <c r="C97" t="s">
+        <v>11</v>
+      </c>
+      <c r="D97" t="s">
+        <v>297</v>
+      </c>
+      <c r="H97" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>298</v>
       </c>
       <c r="C98" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="H98" t="s">
-        <v>65</v>
+        <v>211</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>300</v>
       </c>
       <c r="C99" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" t="s">
+        <v>301</v>
+      </c>
+      <c r="H99" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>324</v>
+        <v>302</v>
       </c>
       <c r="C100" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D100" t="s">
-        <v>325</v>
+        <v>303</v>
       </c>
       <c r="H100" t="s">
-        <v>65</v>
+        <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>304</v>
       </c>
       <c r="C101" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D101" t="s">
-        <v>328</v>
+        <v>305</v>
       </c>
       <c r="H101" t="s">
-        <v>102</v>
+        <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>329</v>
+        <v>307</v>
       </c>
       <c r="B102" t="s">
-        <v>107</v>
+        <v>308</v>
       </c>
       <c r="C102" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D102" t="s">
-        <v>108</v>
+        <v>309</v>
       </c>
       <c r="H102" t="s">
-        <v>102</v>
+        <v>55</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>330</v>
+        <v>311</v>
       </c>
       <c r="B103" t="s">
-        <v>331</v>
+        <v>312</v>
       </c>
       <c r="C103" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D103" t="s">
-        <v>111</v>
+        <v>313</v>
       </c>
       <c r="H103" t="s">
-        <v>112</v>
+        <v>92</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>332</v>
+        <v>314</v>
       </c>
       <c r="B104" t="s">
-        <v>333</v>
+        <v>315</v>
       </c>
       <c r="C104" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D104" t="s">
-        <v>111</v>
+        <v>316</v>
       </c>
       <c r="H104" t="s">
-        <v>112</v>
+        <v>142</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>334</v>
+        <v>318</v>
       </c>
       <c r="B105" t="s">
-        <v>335</v>
+        <v>319</v>
       </c>
       <c r="C105" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D105" t="s">
-        <v>111</v>
+        <v>320</v>
       </c>
       <c r="H105" t="s">
-        <v>112</v>
+        <v>92</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
       <c r="B106" t="s">
-        <v>337</v>
+        <v>323</v>
       </c>
       <c r="C106" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D106" t="s">
-        <v>111</v>
+        <v>324</v>
       </c>
       <c r="H106" t="s">
-        <v>112</v>
+        <v>92</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>338</v>
+        <v>326</v>
       </c>
       <c r="B107" t="s">
-        <v>339</v>
+        <v>327</v>
       </c>
       <c r="C107" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D107" t="s">
-        <v>340</v>
+        <v>328</v>
       </c>
       <c r="H107" t="s">
-        <v>112</v>
+        <v>142</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>342</v>
+        <v>330</v>
       </c>
       <c r="B108" t="s">
-        <v>343</v>
+        <v>331</v>
       </c>
       <c r="C108" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D108" t="s">
-        <v>344</v>
+        <v>332</v>
       </c>
       <c r="H108" t="s">
-        <v>112</v>
+        <v>142</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>346</v>
+        <v>334</v>
       </c>
       <c r="B109" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="C109" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D109" t="s">
-        <v>348</v>
+        <v>336</v>
       </c>
       <c r="H109" t="s">
-        <v>112</v>
+        <v>142</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>349</v>
+        <v>337</v>
       </c>
       <c r="B110" t="s">
-        <v>350</v>
+        <v>179</v>
       </c>
       <c r="C110" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D110" t="s">
-        <v>350</v>
+        <v>180</v>
       </c>
       <c r="H110" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:8" ht="12.75">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>351</v>
+        <v>339</v>
       </c>
       <c r="B111" t="s">
-        <v>352</v>
+        <v>340</v>
       </c>
       <c r="C111" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D111" t="s">
-        <v>353</v>
+        <v>341</v>
       </c>
       <c r="H111" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:8" ht="12.75">
+        <v>67</v>
+      </c>
+      <c r="J111" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>354</v>
+        <v>343</v>
       </c>
       <c r="B112" t="s">
-        <v>355</v>
+        <v>344</v>
       </c>
       <c r="C112" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D112" t="s">
-        <v>356</v>
+        <v>345</v>
       </c>
       <c r="H112" t="s">
-        <v>112</v>
+        <v>67</v>
+      </c>
+      <c r="J112" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>357</v>
+        <v>346</v>
       </c>
       <c r="B113" t="s">
-        <v>358</v>
+        <v>347</v>
       </c>
       <c r="C113" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D113" t="s">
-        <v>131</v>
+        <v>348</v>
       </c>
       <c r="H113" t="s">
-        <v>112</v>
+        <v>55</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="B114" t="s">
-        <v>360</v>
+        <v>37</v>
       </c>
       <c r="C114" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D114" t="s">
-        <v>131</v>
+        <v>38</v>
       </c>
       <c r="H114" t="s">
-        <v>112</v>
+        <v>35</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>361</v>
+        <v>350</v>
       </c>
       <c r="B115" t="s">
-        <v>362</v>
+        <v>351</v>
       </c>
       <c r="C115" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D115" t="s">
-        <v>131</v>
+        <v>352</v>
       </c>
       <c r="H115" t="s">
-        <v>112</v>
+        <v>35</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="B116" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
       <c r="C116" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D116" t="s">
-        <v>365</v>
+        <v>355</v>
       </c>
       <c r="H116" t="s">
-        <v>112</v>
+        <v>35</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>366</v>
+        <v>356</v>
+      </c>
+      <c r="B117" t="s">
+        <v>357</v>
       </c>
       <c r="C117" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D117" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="H117" t="s">
-        <v>99</v>
+        <v>59</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>368</v>
+        <v>359</v>
       </c>
       <c r="B118" t="s">
-        <v>369</v>
+        <v>360</v>
       </c>
       <c r="C118" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D118" t="s">
-        <v>147</v>
+        <v>361</v>
       </c>
       <c r="H118" t="s">
-        <v>112</v>
+        <v>35</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>362</v>
       </c>
       <c r="C119" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D119" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
       <c r="H119" t="s">
-        <v>112</v>
+        <v>87</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="B120" t="s">
-        <v>373</v>
+        <v>308</v>
       </c>
       <c r="C120" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D120" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
       <c r="H120" t="s">
-        <v>112</v>
+        <v>55</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>375</v>
+        <v>367</v>
       </c>
       <c r="B121" t="s">
-        <v>376</v>
+        <v>308</v>
       </c>
       <c r="C121" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D121" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="H121" t="s">
-        <v>112</v>
+        <v>55</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>378</v>
+        <v>370</v>
+      </c>
+      <c r="B122" t="s">
+        <v>371</v>
       </c>
       <c r="C122" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D122" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="H122" t="s">
-        <v>112</v>
+        <v>59</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>380</v>
+        <v>374</v>
+      </c>
+      <c r="B123" t="s">
+        <v>375</v>
       </c>
       <c r="C123" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D123" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="H123" t="s">
-        <v>382</v>
+        <v>92</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>383</v>
+        <v>377</v>
+      </c>
+      <c r="B124" t="s">
+        <v>378</v>
       </c>
       <c r="C124" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D124" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="H124" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>385</v>
+        <v>380</v>
+      </c>
+      <c r="B125" t="s">
+        <v>108</v>
       </c>
       <c r="C125" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D125" t="s">
-        <v>386</v>
+        <v>109</v>
       </c>
       <c r="H125" t="s">
-        <v>167</v>
+        <v>103</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>387</v>
+        <v>381</v>
+      </c>
+      <c r="B126" t="s">
+        <v>382</v>
       </c>
       <c r="C126" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D126" t="s">
-        <v>388</v>
+        <v>112</v>
       </c>
       <c r="H126" t="s">
-        <v>120</v>
+        <v>31</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>389</v>
+        <v>383</v>
+      </c>
+      <c r="B127" t="s">
+        <v>384</v>
       </c>
       <c r="C127" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D127" t="s">
-        <v>390</v>
+        <v>112</v>
       </c>
       <c r="H127" t="s">
-        <v>167</v>
+        <v>31</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>391</v>
+        <v>385</v>
+      </c>
+      <c r="B128" t="s">
+        <v>386</v>
       </c>
       <c r="C128" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D128" t="s">
-        <v>392</v>
+        <v>112</v>
       </c>
       <c r="H128" t="s">
-        <v>162</v>
+        <v>31</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>393</v>
+        <v>387</v>
+      </c>
+      <c r="B129" t="s">
+        <v>388</v>
       </c>
       <c r="C129" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D129" t="s">
-        <v>394</v>
+        <v>112</v>
       </c>
       <c r="H129" t="s">
-        <v>162</v>
+        <v>31</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>395</v>
+        <v>389</v>
+      </c>
+      <c r="B130" t="s">
+        <v>390</v>
       </c>
       <c r="C130" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D130" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="H130" t="s">
-        <v>167</v>
+        <v>31</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>397</v>
+        <v>393</v>
+      </c>
+      <c r="B131" t="s">
+        <v>394</v>
       </c>
       <c r="C131" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D131" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="H131" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B132" t="s">
+        <v>398</v>
+      </c>
+      <c r="C132" t="s">
+        <v>11</v>
+      </c>
+      <c r="D132" t="s">
         <v>399</v>
       </c>
-      <c r="C132" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H132" t="s">
-        <v>162</v>
+        <v>31</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="C133" t="s">
+        <v>11</v>
+      </c>
+      <c r="D133" t="s">
         <v>401</v>
       </c>
-      <c r="C133" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H133" t="s">
-        <v>162</v>
+        <v>59</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="B134" t="s">
         <v>403</v>
       </c>
       <c r="C134" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D134" t="s">
         <v>404</v>
       </c>
       <c r="H134" t="s">
-        <v>237</v>
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760240957"/>
-[...131 lines deleted...]
-    <hyperlink ref="A134" r:id="rId133" display="MTC9313613"/>
+    <hyperlink ref="A2" r:id="rId1" display="SCSM2"/>
+    <hyperlink ref="A3" r:id="rId2" display="SCSMRU-301-T"/>
+    <hyperlink ref="A4" r:id="rId3" display="SCPTRU-100-T"/>
+    <hyperlink ref="A5" r:id="rId4" display="SCPTRU-201-T"/>
+    <hyperlink ref="A6" r:id="rId5" display="SCSMRU-302-M"/>
+    <hyperlink ref="A7" r:id="rId6" display="MTC9313"/>
+    <hyperlink ref="A8" r:id="rId7" display="MTC8743"/>
+    <hyperlink ref="A9" r:id="rId8" display="860651492-10"/>
+    <hyperlink ref="A10" r:id="rId9" display="SSC-760237600"/>
+    <hyperlink ref="A11" r:id="rId10" display="SSC-760248838"/>
+    <hyperlink ref="A12" r:id="rId11" display="SSC-760251532E1"/>
+    <hyperlink ref="A13" r:id="rId12" display="SSC-760249586X1"/>
+    <hyperlink ref="A14" r:id="rId13" display="SSC-760251532S1"/>
+    <hyperlink ref="A15" r:id="rId14" display="860663466"/>
+    <hyperlink ref="A16" r:id="rId15" display="SSC-760241465N4"/>
+    <hyperlink ref="A17" r:id="rId16" display="860658169-C"/>
+    <hyperlink ref="A18" r:id="rId17" display="860658169-E"/>
+    <hyperlink ref="A19" r:id="rId18" display="760253133"/>
+    <hyperlink ref="A20" r:id="rId19" display="SSC-760233122X6"/>
+    <hyperlink ref="A21" r:id="rId20" display="SSC-760242536CK"/>
+    <hyperlink ref="A22" r:id="rId21" display="760253648"/>
+    <hyperlink ref="A23" r:id="rId22" display="760253649"/>
+    <hyperlink ref="A24" r:id="rId23" display="860666746"/>
+    <hyperlink ref="A25" r:id="rId24" display="860660020"/>
+    <hyperlink ref="A26" r:id="rId25" display="860678542"/>
+    <hyperlink ref="A27" r:id="rId26" display="SSC-760239913"/>
+    <hyperlink ref="A28" r:id="rId27" display="SSC-760239913NS"/>
+    <hyperlink ref="A29" r:id="rId28" display="SSC760242657NS"/>
+    <hyperlink ref="A30" r:id="rId29" display="SSC-760239211NS"/>
+    <hyperlink ref="A31" r:id="rId30" display="860636779-WP2"/>
+    <hyperlink ref="A32" r:id="rId31" display="860636779-1"/>
+    <hyperlink ref="A33" r:id="rId32" display="860636779-CP"/>
+    <hyperlink ref="A34" r:id="rId33" display="860641110-WA"/>
+    <hyperlink ref="A35" r:id="rId34" display="860655390"/>
+    <hyperlink ref="A36" r:id="rId35" display="MTM100528"/>
+    <hyperlink ref="A37" r:id="rId36" display="MTM100529"/>
+    <hyperlink ref="A38" r:id="rId37" display="860639396-B"/>
+    <hyperlink ref="A39" r:id="rId38" display="CS2FX-2A2NB-BAAA"/>
+    <hyperlink ref="A40" r:id="rId39" display="SSC-760236966E1"/>
+    <hyperlink ref="A41" r:id="rId40" display="760252850"/>
+    <hyperlink ref="A42" r:id="rId41" display="760252850D"/>
+    <hyperlink ref="A43" r:id="rId42" display="860641110"/>
+    <hyperlink ref="A44" r:id="rId43" display="860662430"/>
+    <hyperlink ref="A45" r:id="rId44" display="860651965"/>
+    <hyperlink ref="A46" r:id="rId45" display="860648037"/>
+    <hyperlink ref="A47" r:id="rId46" display="760250808"/>
+    <hyperlink ref="A48" r:id="rId47" display="760239237"/>
+    <hyperlink ref="A49" r:id="rId48" display="760239946"/>
+    <hyperlink ref="A50" r:id="rId49" display="760242715"/>
+    <hyperlink ref="A51" r:id="rId50" display="760251611XYS"/>
+    <hyperlink ref="A52" r:id="rId51" display="760237427"/>
+    <hyperlink ref="A53" r:id="rId52" display="760240957"/>
+    <hyperlink ref="A54" r:id="rId53" display="760249191"/>
+    <hyperlink ref="A55" r:id="rId54" display="760242726"/>
+    <hyperlink ref="A56" r:id="rId55" display="SSC-760233122E2"/>
+    <hyperlink ref="A57" r:id="rId56" display="SSC-760236577N2"/>
+    <hyperlink ref="A58" r:id="rId57" display="SSC-760236966E2"/>
+    <hyperlink ref="A59" r:id="rId58" display="SSC-760236966E4"/>
+    <hyperlink ref="A60" r:id="rId59" display="860662983-1"/>
+    <hyperlink ref="A61" r:id="rId60" display="860645491"/>
+    <hyperlink ref="A62" r:id="rId61" display="860641257"/>
+    <hyperlink ref="A63" r:id="rId62" display="MTM100527"/>
+    <hyperlink ref="A64" r:id="rId63" display="860636943-12"/>
+    <hyperlink ref="A65" r:id="rId64" display="SSC-760235296"/>
+    <hyperlink ref="A66" r:id="rId65" display="SSC-760235296NS"/>
+    <hyperlink ref="A67" r:id="rId66" display="860667698-DL3"/>
+    <hyperlink ref="A68" r:id="rId67" display="860658567-WA"/>
+    <hyperlink ref="A69" r:id="rId68" display="SSC-760254722NS"/>
+    <hyperlink ref="A70" r:id="rId69" display="SCPTW"/>
+    <hyperlink ref="A71" r:id="rId70" display="SCPTWL16"/>
+    <hyperlink ref="A72" r:id="rId71" display="SCSM-5G"/>
+    <hyperlink ref="A73" r:id="rId72" display="SCSM-5GT"/>
+    <hyperlink ref="A74" r:id="rId73" display="WP-TM-B"/>
+    <hyperlink ref="A75" r:id="rId74" display="WP-TM-CH"/>
+    <hyperlink ref="A76" r:id="rId75" display="860644677-5GKIT"/>
+    <hyperlink ref="A77" r:id="rId76" display="SCSM1"/>
+    <hyperlink ref="A78" r:id="rId77" display="WP-TH12-B"/>
+    <hyperlink ref="A79" r:id="rId78" display="SCPTW26-5GT"/>
+    <hyperlink ref="A80" r:id="rId79" display="SCPTRU-200-T"/>
+    <hyperlink ref="A81" r:id="rId80" display="MTC9313613"/>
+    <hyperlink ref="A82" r:id="rId81" display="860641110-FK"/>
+    <hyperlink ref="A83" r:id="rId82" display="860651492-14"/>
+    <hyperlink ref="A84" r:id="rId83" display="860649813-WA"/>
+    <hyperlink ref="A85" r:id="rId84" display="MTC3985PT40"/>
+    <hyperlink ref="A86" r:id="rId85" display="MTM100526"/>
+    <hyperlink ref="A87" r:id="rId86" display="MTM100530"/>
+    <hyperlink ref="A88" r:id="rId87" display="860639396-A"/>
+    <hyperlink ref="A89" r:id="rId88" display="MTC4060SM"/>
+    <hyperlink ref="A90" r:id="rId89" display="860639396-S"/>
+    <hyperlink ref="A91" r:id="rId90" display="860641110-CK"/>
+    <hyperlink ref="A92" r:id="rId91" display="860644785-CK"/>
+    <hyperlink ref="A93" r:id="rId92" display="860667280"/>
+    <hyperlink ref="A94" r:id="rId93" display="860655389-WA"/>
+    <hyperlink ref="A95" r:id="rId94" display="SCSTSX-301-S"/>
+    <hyperlink ref="A96" r:id="rId95" display="SSC-760254722"/>
+    <hyperlink ref="A97" r:id="rId96" display="SCSM3"/>
+    <hyperlink ref="A98" r:id="rId97" display="SCPT"/>
+    <hyperlink ref="A99" r:id="rId98" display="SCU"/>
+    <hyperlink ref="A100" r:id="rId99" display="SCPTW16"/>
+    <hyperlink ref="A101" r:id="rId100" display="SCPTWL"/>
+    <hyperlink ref="A102" r:id="rId101" display="760252888"/>
+    <hyperlink ref="A103" r:id="rId102" display="860649813"/>
+    <hyperlink ref="A104" r:id="rId103" display="760242726XD"/>
+    <hyperlink ref="A105" r:id="rId104" display="860658566"/>
+    <hyperlink ref="A106" r:id="rId105" display="860649750"/>
+    <hyperlink ref="A107" r:id="rId106" display="760252001"/>
+    <hyperlink ref="A108" r:id="rId107" display="760243184"/>
+    <hyperlink ref="A109" r:id="rId108" display="760242261"/>
+    <hyperlink ref="A110" r:id="rId109" display="760251611XYP"/>
+    <hyperlink ref="A111" r:id="rId110" display="760252934"/>
+    <hyperlink ref="A112" r:id="rId111" display="760249179"/>
+    <hyperlink ref="A113" r:id="rId112" display="SSC-760233122E1"/>
+    <hyperlink ref="A114" r:id="rId113" display="SSC-760236114"/>
+    <hyperlink ref="A115" r:id="rId114" display="SSC-760236114N"/>
+    <hyperlink ref="A116" r:id="rId115" display="SSC-760236114E5"/>
+    <hyperlink ref="A117" r:id="rId116" display="860658169-G"/>
+    <hyperlink ref="A118" r:id="rId117" display="SSC-760251532N1"/>
+    <hyperlink ref="A119" r:id="rId118" display="860670691-030"/>
+    <hyperlink ref="A120" r:id="rId119" display="860670696-002"/>
+    <hyperlink ref="A121" r:id="rId120" display="860682997"/>
+    <hyperlink ref="A122" r:id="rId121" display="860685489"/>
+    <hyperlink ref="A123" r:id="rId122" display="760263224"/>
+    <hyperlink ref="A124" r:id="rId123" display="SSC-760250953S-XX"/>
+    <hyperlink ref="A125" r:id="rId124" display="SSC760242658NS"/>
+    <hyperlink ref="A126" r:id="rId125" display="860636779-WP"/>
+    <hyperlink ref="A127" r:id="rId126" display="860636779-2"/>
+    <hyperlink ref="A128" r:id="rId127" display="860636779-3"/>
+    <hyperlink ref="A129" r:id="rId128" display="860636779-SQ1"/>
+    <hyperlink ref="A130" r:id="rId129" display="860660194-WP1"/>
+    <hyperlink ref="A131" r:id="rId130" display="860639396"/>
+    <hyperlink ref="A132" r:id="rId131" display="860661965"/>
+    <hyperlink ref="A133" r:id="rId132" display="860644677-5GKIT-2"/>
+    <hyperlink ref="A134" r:id="rId133" display="SSC-760252485A3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId134"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 