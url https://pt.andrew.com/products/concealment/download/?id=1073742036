--- v1 (2026-07-17)
+++ v2 (2026-10-15)
@@ -11,979 +11,1126 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405" count="685">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="400" count="683">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860678542</t>
+  </si>
+  <si>
+    <t>860678542</t>
+  </si>
+  <si>
+    <t>MID CELL POLE 12.75-IN OD</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>12.75" diameter pole that accomodates Mid Cell equipment</t>
+  </si>
+  <si>
+    <t>Standard poles</t>
+  </si>
+  <si>
+    <t>860636779-WP2</t>
+  </si>
+  <si>
+    <t>POLE MOUNT FOR POLE TOPS, WOOD,5"-9" DIAMETER</t>
+  </si>
+  <si>
+    <t>Supports the ANDREW Pole Top Products</t>
+  </si>
+  <si>
+    <t>Pole Accessory</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/mounts-accessories/item860645491</t>
+  </si>
+  <si>
+    <t>860645491</t>
+  </si>
+  <si>
+    <t>LUMINAIRE ARM, STANDARD GOOSENECK, 3.5' RISE</t>
+  </si>
+  <si>
+    <t>Standard Luminaire Arm for ANDREW Poles 3.5'  Rise</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/mounts-accessories/item860641257</t>
+  </si>
+  <si>
+    <t>860641257</t>
+  </si>
+  <si>
+    <t>BREAKAWAY BOLT AND COVER KIT</t>
+  </si>
+  <si>
+    <t>Break away bolt kit for poles with less than 930 pounds total mass, per AASHTO</t>
+  </si>
+  <si>
+    <t>860636943-12</t>
+  </si>
+  <si>
+    <t>EMBEDDED POLE FOR ANDREW 8" DIAMETER POLES</t>
+  </si>
+  <si>
+    <t>860641110-WA</t>
+  </si>
+  <si>
+    <t>DECORATIVE BASE FOR ANDREW 8" DIAMETER POLE</t>
+  </si>
+  <si>
+    <t>DECORATIVE BASE FOR ANDREW 8" DIAMETER POLES</t>
+  </si>
+  <si>
+    <t>SSC-760236966E1</t>
+  </si>
+  <si>
+    <t>12 in Pole Top for Ericsson</t>
+  </si>
+  <si>
+    <t>Top of Pole 12in Dia Concealment Enclosure for up to four Ericsson 220x/440x/4435 radios and Power Distribution or Diplexer</t>
+  </si>
+  <si>
+    <t>Pole top</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/integrated-poles/item760252850</t>
+  </si>
+  <si>
+    <t>760252850</t>
+  </si>
+  <si>
+    <t>20" Pole Base 4G/5G, Round</t>
+  </si>
+  <si>
+    <t>Round 20 inch diameter, Integrated Pole Base Concealment Pole  for 4G/5G deployments, to house and conceal multiple radios and any other wireless infrastructure equipment in the base of the pole</t>
+  </si>
+  <si>
+    <t>Integrated pole</t>
+  </si>
+  <si>
+    <t>860667698-DL3</t>
+  </si>
+  <si>
+    <t>Decorative Cover for 18-in OD Integrated Poles - Light-weight Non-metallic Option</t>
+  </si>
+  <si>
+    <t>860658567-WA</t>
+  </si>
+  <si>
+    <t>Decorative Cover for 18-in OD Integrated Poles</t>
+  </si>
+  <si>
+    <t>SCSM-5G</t>
+  </si>
+  <si>
+    <t>Small Cell 4G-5G Side Pole Mount - One Sector (1 antenna / 1 radio)</t>
+  </si>
+  <si>
+    <t>Stand-off mount | Wood pole mount</t>
+  </si>
+  <si>
+    <t>SCSM-5GT</t>
+  </si>
+  <si>
+    <t>Small Cell 4G-5G Side Pole Mount - Three Sector (1 antenna / 3 radios)</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/integrated-poles/item760239237</t>
+  </si>
+  <si>
+    <t>760239237</t>
+  </si>
+  <si>
+    <t>12" Pole Base 4G/5G, Round</t>
+  </si>
+  <si>
+    <t>Round 12 inch diameter, Integrated Pole Base Concealment Pole for 4G/5G deployments, to house and conceal multiple radios and any other wireless infrastructure equipment in the base of the pole.</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/integrated-poles/item760239946</t>
+  </si>
+  <si>
+    <t>760239946</t>
+  </si>
+  <si>
+    <t>18" Pole Base 4G/5G, Round</t>
+  </si>
+  <si>
+    <t>Round 18 inch diameter, Integrated Pole Base Concealment Pole  for 4G/5G deployments, to house and conceal multiple radios and any other wireless infrastructure equipment in the base of the pole.</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/integrated-poles/item760242715</t>
+  </si>
+  <si>
+    <t>760242715</t>
+  </si>
+  <si>
+    <t>12" Straight Integrated Pole 4G/5G</t>
+  </si>
+  <si>
+    <t>Straight 12inch diameter, Integrated 4G/5G capable, Concealment Pole, to house and conceal four low-power radios and any other wireless infrastructure equipment inside pole modules.</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/bottom-of-the-pole/item760240957</t>
+  </si>
+  <si>
+    <t>760240957</t>
+  </si>
+  <si>
+    <t>30" Pole Cab with Round Shaft</t>
+  </si>
+  <si>
+    <t>Bottom of the Pole, 30in Square 4G/5G capable Concealment Enclosure to house and conceal multiple low to high power radios and any other wireless infrastructure equipment in a cabinet at the base of the pole</t>
+  </si>
+  <si>
+    <t>Pole cab</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/bottom-of-the-pole/item760249191</t>
+  </si>
+  <si>
+    <t>760249191</t>
+  </si>
+  <si>
+    <t>26" Pole Cab with 12"  Integrated Pole Shaft</t>
+  </si>
+  <si>
+    <t>Pole Cab with an Integrated Pole supporting 4G/5G/mmWave technologies as well as smart devices</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/integrated-poles/item760242726</t>
+  </si>
+  <si>
+    <t>760242726</t>
+  </si>
+  <si>
+    <t>12" Straight Integrated Pole 4G only</t>
+  </si>
+  <si>
+    <t>Straight 12inch diameter, Integrated 4G only, Concealment Pole, to house and conceal four low-power radios and any other wireless infrastructure equipment inside pole modules. Accommodates ANDREW Cap-H in separate radio module.</t>
+  </si>
+  <si>
+    <t>SSC-760233122E2</t>
+  </si>
+  <si>
+    <t>18" Dia Pole Top for Wood or Metal Poles, 16" Tall</t>
+  </si>
+  <si>
+    <t>Short Top of Pole 18in Dia Concealment Enclosure for up to three Ericsson 220x/440x radios</t>
+  </si>
+  <si>
+    <t>SSC-760236577N2</t>
+  </si>
+  <si>
+    <t>18 in Pole Top for Nokia or Samsung</t>
+  </si>
+  <si>
+    <t>Top of Pole 18in Dia Concealment Enclosure for up to three Nokia Metro Cell radios Or Samsung LAA/CBRS</t>
+  </si>
+  <si>
+    <t>SSC-760236966E2</t>
+  </si>
+  <si>
+    <t>Top of Pole 12in Dia Concealment Enclosure for up to three Ericsson 220x/440x radios</t>
+  </si>
+  <si>
+    <t>SSC-760236966E4</t>
+  </si>
+  <si>
+    <t>12 in Pole Top for Ericsson Radio</t>
+  </si>
+  <si>
+    <t>Top of Pole 12in Dia Concealment Enclosure for one Ericsson 220x or 440x radio</t>
+  </si>
+  <si>
+    <t>SSC-760237600</t>
+  </si>
+  <si>
+    <t>Radio Enclosure Micro - Samsung, Ericsson or Nokia</t>
+  </si>
+  <si>
+    <t>Middle of Pole Micro Concealment Enclosure for Low, Mid, and High Power Samsung, Ericsson, and Nokia Radios</t>
+  </si>
+  <si>
+    <t>Mid pole</t>
+  </si>
+  <si>
+    <t>SSC-760248838</t>
+  </si>
+  <si>
+    <t>Radio Enclosure Pico for Nokia or Ericsson</t>
+  </si>
+  <si>
+    <t>Middle of Pole Pico Concealment Enclosure for Ericsson and Nokia Radios</t>
+  </si>
+  <si>
+    <t>SSC-760251532E1</t>
+  </si>
+  <si>
+    <t>Radio Enclosure DBHP  for Ericsson radios</t>
+  </si>
+  <si>
+    <t>Middle of Pole Concealment Enclosure for Ericsson radios</t>
+  </si>
+  <si>
+    <t>SSC-760249586X1</t>
+  </si>
+  <si>
+    <t>Radio Enclosure MV2</t>
+  </si>
+  <si>
+    <t>Future Ready Middle of the Pole Concealment for Samsung, Nokia, and Ericsson equipment</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/middle-of-the-pole/item860663466</t>
+  </si>
+  <si>
+    <t>860663466</t>
+  </si>
+  <si>
+    <t>Radio Enclosure Micro for Nokia AHLBBA and AHFIB</t>
+  </si>
+  <si>
+    <t>Middle of Pole Micro Concealment Enclosure for AHLBBA and AHFIB Nokia Radios</t>
+  </si>
+  <si>
+    <t>SSC-760241465N4</t>
+  </si>
+  <si>
+    <t>12 in Pole Top for Nokia or Samsung</t>
+  </si>
+  <si>
+    <t>Top of Pole 12in Dia Concealment Enclosure for up to two Airscale Micro radios and/or LAA/CBRS radios or one Samsung LAA or CBRS</t>
+  </si>
+  <si>
+    <t>860658169-C</t>
+  </si>
+  <si>
+    <t>MMW Concealment for Ericsson 6701/6705</t>
+  </si>
+  <si>
+    <t>Modular Concealment for Ericsson 6701 or 6705 mmWave 5G radio</t>
+  </si>
+  <si>
+    <t>5G/mmWave</t>
+  </si>
+  <si>
+    <t>860658169-E</t>
+  </si>
+  <si>
+    <t>mmWave Concealment for Ericsson 1281</t>
+  </si>
+  <si>
+    <t>Modular Concealment for Ericsson 1281 mmWave 5G radio</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/bottom-of-the-pole/item760253133</t>
+  </si>
+  <si>
+    <t>760253133</t>
+  </si>
+  <si>
+    <t>30" Pole Cab 90" Tall Base With Round Shaft</t>
+  </si>
+  <si>
+    <t>Bottom of the Pole, 30in Square by 90" tall  4G/5G capable Multi Carrier Concealment Enclosure to house and conceal multiple low to high power radios and any other wireless infrastructure equipment in a cabinet at the base of the pole.</t>
+  </si>
+  <si>
+    <t>SSC-760233122X6</t>
+  </si>
+  <si>
+    <t>18 in Pole Top for C-Band</t>
+  </si>
+  <si>
+    <t>Top of Pole 18in Dia Concealment Enclosure for C-Band and power supply</t>
+  </si>
+  <si>
+    <t>SSC-760242536CK</t>
+  </si>
+  <si>
+    <t>SPOOL FOR 8" AND 10" ANDREW POLES</t>
+  </si>
+  <si>
+    <t>SPOOL FOR 8" AND 10" ANDREW POLES FOR mmWave AND PANEL ANTENNA MOUNTING</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/bottom-of-the-pole/item760253648</t>
+  </si>
+  <si>
+    <t>760253648</t>
+  </si>
+  <si>
+    <t>26" Pole Cab with Tapered Fluted Shaft</t>
+  </si>
+  <si>
+    <t>Bottom of the Pole, 26in Square base with round tapered fluted shaft 4G/5G/mmWave Concealment Enclosure to house and conceal multiple low to high power radios and other wireless infrastructure equipment in a cabinet at the base of the pole.</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/bottom-of-the-pole/item760253649</t>
+  </si>
+  <si>
+    <t>760253649</t>
+  </si>
+  <si>
+    <t>30" Pole Cab with Tapered Fluted Shaft</t>
+  </si>
+  <si>
+    <t>Bottom of the Pole 30in Square base with round tapered fluted shaft 4G/5G/mmWave Concealment Enclosure to house and conceal multiple low to high power radios and other wireless infrastructure equipment in a cabinet at the base of the pole.</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860660020</t>
+  </si>
+  <si>
+    <t>860660020</t>
+  </si>
+  <si>
+    <t>Round Straight 10.75" Pole with Ladder Ht Ports</t>
+  </si>
+  <si>
+    <t>10.75" Diameter Pole with Ports for Enclosure Mounting at Ladder Height Access for Small Cell Equipment and Smart City Devices</t>
+  </si>
+  <si>
+    <t>860644677-5GKIT</t>
+  </si>
+  <si>
+    <t>Mount for 5G mmWave equipment at the top of a wood pole 8"-14" diameter</t>
+  </si>
+  <si>
+    <t>SSC-760239913</t>
+  </si>
+  <si>
+    <t>WOOD POLE BRACKET FOR 8843 OR 4449 RADIOS</t>
+  </si>
+  <si>
+    <t>Shrouded Wood Pole bracket for Ericsson 8843 or 4449 radios and supporting PSU's/Diplexer</t>
+  </si>
+  <si>
+    <t>Wood pole mount</t>
+  </si>
+  <si>
+    <t>SSC-760239913NS</t>
+  </si>
+  <si>
+    <t>Wood Pole bracket for Ericsson 8843 or 4449 or 4490/4890 radios and supporting PSU's/Diplexer</t>
+  </si>
+  <si>
+    <t>Wood pole brackets</t>
+  </si>
+  <si>
+    <t>860636779-1</t>
+  </si>
+  <si>
+    <t>POLE MOUNT FOR POLE TOPS, METAL 3.5"-6" DIAMETER</t>
+  </si>
+  <si>
+    <t>860636779-CP</t>
+  </si>
+  <si>
+    <t>POLE MOUNT FOR POLE TOPS, CONCRETE 8"-13" DIAMETER</t>
+  </si>
+  <si>
+    <t>860662983-1</t>
+  </si>
+  <si>
+    <t>WOOD POLE MOUNT FOR mmWave AND 4G / POLE TOP</t>
+  </si>
+  <si>
+    <t>Mount for 5G mmWave and 4G equipment at the top of a wood pole 7"-14" diameter</t>
+  </si>
+  <si>
+    <t>Pole mount kit</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/mounts-accessories/item860655390</t>
+  </si>
+  <si>
+    <t>860655390</t>
+  </si>
+  <si>
+    <t>LUMINAIRE ARM CLAMP ON ADAPTER</t>
+  </si>
+  <si>
+    <t>Luminaire Arm for ANDREW Poles</t>
+  </si>
+  <si>
+    <t>MTM100528</t>
+  </si>
+  <si>
+    <t>STANDARD POLE ANTENNA MOUNT, "K" COMPATIBILITY</t>
+  </si>
+  <si>
+    <t>Antenna mount and transition supporting multiple antenna manufacturers that is compatible with 8" and 10" ANDREW poles</t>
+  </si>
+  <si>
+    <t>MTM100529</t>
+  </si>
+  <si>
+    <t>STANDARD POLE ANTENNA MOUNT, "B" COMPATIBILITY</t>
+  </si>
+  <si>
+    <t>860639396-B</t>
+  </si>
+  <si>
+    <t>LUMINAIRE ARM, BOX</t>
+  </si>
+  <si>
+    <t>Box Luminaire arm for ANDREW Poles</t>
+  </si>
+  <si>
+    <t>SSC-760235296</t>
+  </si>
+  <si>
+    <t>WOOD POLE BRACKET FOR NOKIA RADIOS, SHROUDED</t>
+  </si>
+  <si>
+    <t>Wood Pole Bracket for Nokia Dual Band and Tri Band Radios -Shrouded</t>
+  </si>
+  <si>
+    <t>SSC-760235296NS</t>
+  </si>
+  <si>
+    <t>WOOD POLE BRACKET FOR NOKIA RADIOS</t>
+  </si>
+  <si>
+    <t>Wood Pole Bracket for Nokia Dual Band and Tri Band Radios</t>
+  </si>
+  <si>
+    <t>760252850D</t>
+  </si>
+  <si>
+    <t>20" Multi Carrier Integrated Pole</t>
+  </si>
+  <si>
+    <t>Multi Carrier Round 20 inch diameter, Integrated Pole Base Concealment Pole for 4G/5G deployments, to house and conceal multiple radios and any other wireless infrastructure equipment in the base of the pole</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860641110</t>
+  </si>
+  <si>
+    <t>860641110</t>
+  </si>
+  <si>
+    <t>Round Straight 8.625" Diameter with 24' Lum mount</t>
+  </si>
+  <si>
+    <t>8.625" diameter pole that accomodates Small Cell equipment and Smart City devices</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860662430</t>
+  </si>
+  <si>
+    <t>860662430</t>
+  </si>
+  <si>
+    <t>Round Straight 8.625" Ladder Height Ports</t>
+  </si>
+  <si>
+    <t>8.625" diameter pole that accomodates ladder height enclosure installation</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860651965</t>
+  </si>
+  <si>
+    <t>860651965</t>
+  </si>
+  <si>
+    <t>Round Straight 8.625" with multiple Lum mounts</t>
+  </si>
+  <si>
+    <t>8.625" diameter pole that accomodates Small Cell equipment and Smart City devices with alternative luminaire mounting elevations</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860648037</t>
+  </si>
+  <si>
+    <t>860648037</t>
+  </si>
+  <si>
+    <t>Round Tapered</t>
+  </si>
+  <si>
+    <t>25' Tall Round Tapered pole that accomodates Small Cell equipment and Smart City devices</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/integrated-poles/item760250808</t>
+  </si>
+  <si>
+    <t>760250808</t>
+  </si>
+  <si>
+    <t>20" 4G and mmWave base - 68" Tall Base</t>
+  </si>
+  <si>
+    <t>Round 20 inch diameter by 68" Tall, Integrated Pole Base Concealment Pole  for 4G/5G deployments, to house and conceal multiple radios and any other wireless infrastructure equipment in the base of the pole.</t>
+  </si>
+  <si>
     <t>SCSM2</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Small Cell Antenna Side Pole Mount with 24" Standoff</t>
   </si>
   <si>
-    <t>Stand-off mount | Wood pole mount</t>
+    <t>WP-TM-B</t>
+  </si>
+  <si>
+    <t>Wood Pole Top Mast, 7 in to 14 in wood poles</t>
+  </si>
+  <si>
+    <t>760251611XYS</t>
+  </si>
+  <si>
+    <t>12" Pole Base 4G/5G w/ Fluted Riser Shaft</t>
+  </si>
+  <si>
+    <t>Round 12 inch diameter, Integrated Pole Base Concealment Pole for 4G/5G deployments, with Straight Fluted riser shaft to house and conceal multiple radios and other wireless infrastructure equipment in the base of the pole.</t>
+  </si>
+  <si>
+    <t>SCPTRU-201-T</t>
+  </si>
+  <si>
+    <t>Small Cell Pole Top Mount for 18" Radio Concealment &amp; Antenna (for use with SCSMRU-301-T Small Cell Ring Mount)</t>
+  </si>
+  <si>
+    <t>Pole mount kit | Wood pole mount</t>
+  </si>
+  <si>
+    <t>SCSMRU-302-M</t>
+  </si>
+  <si>
+    <t>Small Cell Ring Mount for Poles 3.5" to 6". Includes (3) 2.375" OD x 63" Mounting Pipes. Pole Top Mount sold separately.</t>
+  </si>
+  <si>
+    <t>MTC9313</t>
+  </si>
+  <si>
+    <t>Three Sector Ring Mount for Wood Poles 9" to 21" OD - includes U-Bolts for 2-3/8" Pipe (Pipe not included)</t>
+  </si>
+  <si>
+    <t>Universal ring mount</t>
+  </si>
+  <si>
+    <t>MTC8743</t>
+  </si>
+  <si>
+    <t>Small Cell Wood Pole Side Mount</t>
+  </si>
+  <si>
+    <t>860651492-10</t>
+  </si>
+  <si>
+    <t>10FT EMBEDDED POLE FOR ANDREW 10" DIAMETER POLES</t>
+  </si>
+  <si>
+    <t>10FT Embedded Pole for ANDREW 10.75" Diameter Poles</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item860666746</t>
+  </si>
+  <si>
+    <t>860666746</t>
+  </si>
+  <si>
+    <t>Monopole for Small Cell and Macro Cell Deployments</t>
+  </si>
+  <si>
+    <t>Monopole that accomodates Small Cell equipment and Smart City devices</t>
+  </si>
+  <si>
+    <t>Monopole</t>
+  </si>
+  <si>
+    <t>SSC760242657NS</t>
+  </si>
+  <si>
+    <t>WOOD POLE BRACKET FOR HIGH POWER RADIOS</t>
+  </si>
+  <si>
+    <t>Wood Pole Combo bracket for high power radio and canister antenna</t>
+  </si>
+  <si>
+    <t>SSC-760239211NS</t>
+  </si>
+  <si>
+    <t>WOOD POLE COMBO BRACKET</t>
+  </si>
+  <si>
+    <t>Wood Pole Bracket for Canister antennas and Ericsson 220x/440x radios</t>
+  </si>
+  <si>
+    <t>CS2FX-2A2NB-BAAA</t>
+  </si>
+  <si>
+    <t>Lighted Sign Concealment for Small Cell and WIFI</t>
+  </si>
+  <si>
+    <t>Lighted sign with custom logos that accomodates small cell equipment</t>
+  </si>
+  <si>
+    <t>SSC-760254722NS</t>
+  </si>
+  <si>
+    <t>Wood Pole Bracket for Nokia AZHL &amp; AHFIB Dual Band Radio and APAM Rectifier -No Shroud</t>
+  </si>
+  <si>
+    <t>SCPTW</t>
+  </si>
+  <si>
+    <t>Small Cell Antenna Pole Top Mount with 37" Standoff (for Poles 8in to 10in OD)</t>
+  </si>
+  <si>
+    <t>SCPTWL16</t>
+  </si>
+  <si>
+    <t>Small Cell Antenna Pole Top Mount with 16" Standoff (for Poles 10in to 16in OD)</t>
+  </si>
+  <si>
+    <t>WP-TM-CH</t>
+  </si>
+  <si>
+    <t>Wood Pole Cluster Support Bracket, 3 Hole</t>
   </si>
   <si>
     <t>SCSMRU-301-T</t>
   </si>
   <si>
     <t>Small Cell Ring Mount for Poles 6" to 13". Includes (3) 2.375" OD x 63" Mounting Pipes. Pole Top Mount sold separately.</t>
   </si>
   <si>
     <t>SCPTRU-100-T</t>
   </si>
   <si>
     <t>Small Cell Antenna Pole Top Mount (for use with SCSMRU-301-T Small Cell Ring Mount)</t>
   </si>
   <si>
-    <t>Pole mount kit | Wood pole mount</t>
-[...487 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/concealment/bottom-of-the-pole/item760237427</t>
   </si>
   <si>
     <t>760237427</t>
   </si>
   <si>
     <t>26" Pole Cab with Round Shaft</t>
   </si>
   <si>
     <t>Bottom of the Pole, 26in Square 4G/5G capable Concealment Enclosure to house and conceal multiple low to high power radios and any other wireless infrastructure equipment in a cabinet at the base of the pole.</t>
   </si>
   <si>
-    <t>https://www.andrew.com/products/concealment/bottom-of-the-pole/item760240957</t>
-[...191 lines deleted...]
-    <t>Mount for 5G mmWave equipment at the top of a wood pole 8"-14" diameter</t>
+    <t>https://www.andrew.com/products/concealment/bottom-of-the-pole/item760249179</t>
+  </si>
+  <si>
+    <t>760249179</t>
+  </si>
+  <si>
+    <t>26" Pole Cab with 12" Integrated Pole Shaft</t>
+  </si>
+  <si>
+    <t>Decorative Pole Cab with an Integrated Pole supporting 4G/5G/mmWave technologies as well as smart devices</t>
+  </si>
+  <si>
+    <t>SSC-760233122E1</t>
+  </si>
+  <si>
+    <t>18 in Pole Top  for Ericsson</t>
+  </si>
+  <si>
+    <t>Top of Pole 18in Dia Concealment Enclosure for Ericsson radions</t>
+  </si>
+  <si>
+    <t>SSC-760236114</t>
+  </si>
+  <si>
+    <t>SSC-760236114N</t>
+  </si>
+  <si>
+    <t>Radio Enclosure for Nokia Radios</t>
+  </si>
+  <si>
+    <t>Middle of Pole Pico Concealment Enclosure for Nokia Radios</t>
+  </si>
+  <si>
+    <t>860636779-3</t>
+  </si>
+  <si>
+    <t>POLE MOUNT FOR POLE TOPS,METAL 8.5"-13 DIAMETER</t>
+  </si>
+  <si>
+    <t>860636779-SQ1</t>
+  </si>
+  <si>
+    <t>POLE MOUNT FOR POLE TOPS, METAL 3.5"-8.5" SQUARE</t>
+  </si>
+  <si>
+    <t>860660194-WP1</t>
+  </si>
+  <si>
+    <t>POLE MOUNT FOR POLE TOPS,  WOOD, FOUR LEG 8"-14"</t>
+  </si>
+  <si>
+    <t>Mount for ANDREW Pole Top products on top of a wood pole 8"-14" diameter</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/mounts-accessories/item860639396</t>
+  </si>
+  <si>
+    <t>860639396</t>
+  </si>
+  <si>
+    <t>LUMINAIRE ARM, STANDARD GOOSENECK, 2' RISE</t>
+  </si>
+  <si>
+    <t>Standard Luminaire Arm for ANDREW Poles</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/mounts-accessories/item860661965</t>
+  </si>
+  <si>
+    <t>860661965</t>
+  </si>
+  <si>
+    <t>STANDARD POLE ANTENNA MNT,GAMMANU "QOYZ9X360F14TX"</t>
+  </si>
+  <si>
+    <t>Antenna mount and transition supporting Gamam NU "QOYZ9X360F14TX" that is compatible with 8" and 10" ANDREW poles</t>
+  </si>
+  <si>
+    <t>860641110-FK</t>
+  </si>
+  <si>
+    <t>FOUNDATION KIT FOR 8" AND 10" ANDREW POLES</t>
+  </si>
+  <si>
+    <t>860651492-14</t>
+  </si>
+  <si>
+    <t>14FT EMBEDDED POLE FOR ANDREW 10" DIAMETER POLES</t>
+  </si>
+  <si>
+    <t>14FT Embedded Pole for ANDREW 10.75" Diameter Poles</t>
+  </si>
+  <si>
+    <t>860649813-WA</t>
+  </si>
+  <si>
+    <t>DECORATIVE BASE FOR ANDREW 10.75" DIAMETER POLE</t>
+  </si>
+  <si>
+    <t>DECORATIVE BASE FOR ANDREW 10.75" DIAMETER POLES</t>
+  </si>
+  <si>
+    <t>MTC3985PT40</t>
+  </si>
+  <si>
+    <t>STANDARD POLE ANTENNA MOUNT, "A" COMPATIBILITY</t>
+  </si>
+  <si>
+    <t>MTM100526</t>
+  </si>
+  <si>
+    <t>STANDARD POLE ANTENNA MOUNT, "H" COMPATIBILITY</t>
+  </si>
+  <si>
+    <t>MTM100530</t>
+  </si>
+  <si>
+    <t>STANDARD POLE ANTENNA MOUNT, "W" COMPATIBILITY</t>
+  </si>
+  <si>
+    <t>860639396-A</t>
+  </si>
+  <si>
+    <t>LUMINAIRE ARM, ACORN &amp; CARRIAGE &amp; LANTERN</t>
+  </si>
+  <si>
+    <t>Acorn / Lantern Luminaire arm for ANDREW Poles</t>
+  </si>
+  <si>
+    <t>MTC4060SM</t>
+  </si>
+  <si>
+    <t>Wood Pole Side Mount for Pole Top Concealment</t>
+  </si>
+  <si>
+    <t>860639396-S</t>
+  </si>
+  <si>
+    <t>LUMINAIRE ARM, SCROLL</t>
+  </si>
+  <si>
+    <t>860641110-CK</t>
+  </si>
+  <si>
+    <t>BASE COVER FOR ANDREW 8" AND 860641110 POLES</t>
+  </si>
+  <si>
+    <t>SCSTSX-301-S</t>
+  </si>
+  <si>
+    <t>Small Cell Strand Mount for 4G and 5G Applications (X = Radio configuration per model numbers below)</t>
+  </si>
+  <si>
+    <t>Strand mount</t>
+  </si>
+  <si>
+    <t>SSC-760254722</t>
+  </si>
+  <si>
+    <t>Wood Pole Bracket for Nokia AZHL &amp; AHFIB Dual Band Radio and APAM Rectifier -Shrouded</t>
+  </si>
+  <si>
+    <t>SCSM3</t>
+  </si>
+  <si>
+    <t>Small Cell Antenna Side Pole Mount with 36" Standoff</t>
+  </si>
+  <si>
+    <t>SCPTWL</t>
+  </si>
+  <si>
+    <t>Small Cell Antenna Pole Top Mount with 37" Standoff (for Poles 10in to 16in OD)</t>
   </si>
   <si>
     <t>SCSM1</t>
   </si>
   <si>
     <t>Small Cell Antenna Side Pole Mount with 15" Standoff</t>
   </si>
   <si>
     <t>WP-TH12-B</t>
   </si>
   <si>
     <t>Wood Pole Top Hat, 12 ft 6 in face, 7 in to 14 in wood poles</t>
   </si>
   <si>
     <t>SCPTW26-5GT</t>
   </si>
   <si>
     <t>Small Cell Wrap Around - Antenna Pole Top Mount plus Trisector pipe mounts for 5G Radios (for Poles 7in to 11in OD)</t>
   </si>
   <si>
     <t>SCPTRU-200-T</t>
   </si>
   <si>
     <t>Small Cell Pole Top Mount for 12" Radio Concealment &amp; Antenna (for use with SCSMRU-301-T Small Cell Ring Mount)</t>
   </si>
   <si>
     <t>MTC9313613</t>
   </si>
   <si>
     <t>Three Sector Ring Mount for Wood Poles 6" to 13" OD - includes U-Bolts for 2-3/8" Pipe (Pipe not included)</t>
   </si>
   <si>
-    <t>860641110-FK</t>
-[...65 lines deleted...]
-    <t>BASE COVER FOR ANDREW 8" AND 860641110 POLES</t>
+    <t>SSC-760251532N1</t>
+  </si>
+  <si>
+    <t>Radio Enclosure DBHP for Nokia radios</t>
+  </si>
+  <si>
+    <t>Middle of Pole Concealment Enclosure DBHP for Nokia AHLBBA / AHFIB radios</t>
+  </si>
+  <si>
+    <t>860670691-030</t>
+  </si>
+  <si>
+    <t>Fluted Tapered Monopole that accomodates Small Cell equipment and Smart City devices - 30m/96ft Tall (Other heights available on request)</t>
+  </si>
+  <si>
+    <t>860670696-002</t>
+  </si>
+  <si>
+    <t>PT22 - 4G and 5G C-Band Concealment</t>
+  </si>
+  <si>
+    <t>PT22: 22 in OD x 65" Tall Pole Top Concealment for 5G and 4G Equipment</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/top-of-the-pole/item860682997</t>
+  </si>
+  <si>
+    <t>860682997</t>
+  </si>
+  <si>
+    <t>PT22: 22 in OD x 33" Tall Pole Top Concealment for 5G and 4G Equipment with mounting and transition kit to KKV4S4SS-360A-BF antenna</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/top-of-the-pole/item860685489</t>
+  </si>
+  <si>
+    <t>860685489</t>
+  </si>
+  <si>
+    <t>7FT SPOOL FOR 12.75” ANDREW MID CELL POLES</t>
+  </si>
+  <si>
+    <t>7FT TALL SPOOL FOR 12.75” ANDREW MID CELL POLES FOR ACTIVE AND PASSIVE PANEL ANTENNA OR RRU MOUNTING</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/standard-poles/item760263224</t>
+  </si>
+  <si>
+    <t>760263224</t>
+  </si>
+  <si>
+    <t>MID CELL POLE  SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Mid Cell Pole Solution - 12.75-in OD x 40-ft Pole plus Equipment Mounting Spool (antenna mounts sold separately)</t>
+  </si>
+  <si>
+    <t>860644677-5GKIT-2</t>
+  </si>
+  <si>
+    <t>Mount for 5G mmWave equipment at the top of a wood pole 5"-9" diameter</t>
+  </si>
+  <si>
+    <t>SSC-760250953S-XX</t>
+  </si>
+  <si>
+    <t>WOOD POLE BRACKET FOR SAMSUNG RADIOS</t>
+  </si>
+  <si>
+    <t>Wood Pole Bracket for Samsung Radios. RF4402D-D1A , RT4401-48A,  RT2201-46A</t>
+  </si>
+  <si>
+    <t>SSC760242658NS</t>
+  </si>
+  <si>
+    <t>860636779-WP</t>
+  </si>
+  <si>
+    <t>POLE MOUNT FOR POLE TOPS, WOOD, 8"-14" DIAMETER</t>
+  </si>
+  <si>
+    <t>860636779-2</t>
+  </si>
+  <si>
+    <t>POLE MOUNT FOR POLE TOPS, METAL 6"-9.5" DIAMETER</t>
   </si>
   <si>
     <t>860644785-CK</t>
   </si>
   <si>
     <t>BASE COVER FOR ANDREW 10" AND 860649813 POLES</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/concealment/mounts-accessories/item860667280</t>
   </si>
   <si>
     <t>860667280</t>
   </si>
   <si>
     <t>EMBEDDED POLE FOR ANDREW 12" DIAMETER POLES</t>
   </si>
   <si>
     <t>Embedded Pole Base for  ANDREW 12" Diameter Poles</t>
   </si>
   <si>
     <t>860655389-WA</t>
   </si>
   <si>
     <t>Decorative Cover for 12-in OD Integrated Poles</t>
   </si>
   <si>
-    <t>SCSTSX-301-S</t>
-[...19 lines deleted...]
-  <si>
     <t>SCPT</t>
   </si>
   <si>
     <t>Small Cell Antenna Pole Top Mount (for Ameron 12" Poles)</t>
   </si>
   <si>
     <t>SCU</t>
   </si>
   <si>
     <t>Small Cell Antenna Universal Mount with Vertical Pipe Standoff</t>
   </si>
   <si>
     <t>SCPTW16</t>
   </si>
   <si>
     <t>Small Cell Antenna Pole Top Mount with 16" Standoff (for Poles 8in to 10in OD)</t>
   </si>
   <si>
-    <t>SCPTWL</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/concealment/top-of-the-pole/item760252888</t>
   </si>
   <si>
     <t>760252888</t>
   </si>
   <si>
-    <t>PT22 - 4G and 5G C-Band Concealment</t>
-[...1 lines deleted...]
-  <si>
     <t>PT22: 22 in OD  x 84"  Pole Top Concealment for 5G and 4G Equipment</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/concealment/standard-poles/item860649813</t>
   </si>
   <si>
     <t>860649813</t>
   </si>
   <si>
     <t>Round Straight 10.75" Diameter Pole 24' Lum mount</t>
   </si>
   <si>
     <t>10.75" diameter pole that accomodates Small Cell equipment and Smart City devices</t>
   </si>
   <si>
     <t>760242726XD</t>
   </si>
   <si>
     <t>12" Straight Integrated Davit Pole 4G/5G/mmWave</t>
   </si>
   <si>
     <t>Straight 12inch diameter, Integrated 4G/5G capable, Concealment Pole, with Davit arm</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/concealment/standard-poles/item860658566</t>
@@ -1039,228 +1186,66 @@
   <si>
     <t>760242261</t>
   </si>
   <si>
     <t>12" Straight Integrated Pole 5G</t>
   </si>
   <si>
     <t>Straight 12inch diameter, Integrated Concealment Pole for 5G / mmWave deployments, to mount and conceal mmWave active antennas, radios and other wireless infrastructure equipment in pole modules.</t>
   </si>
   <si>
     <t>760251611XYP</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/concealment/bottom-of-the-pole/item760252934</t>
   </si>
   <si>
     <t>760252934</t>
   </si>
   <si>
     <t>26" Pole Cab with Round Tapered Pole</t>
   </si>
   <si>
     <t>Bottom of the Pole, 26in Square base with round tapered shaft 4G/5G/mmWave Concealment Enclosure to house and conceal multiple low to high power radios and other wireless infrastructure equipment in a cabinet at the base of the pole.</t>
   </si>
   <si>
-    <t>https://www.andrew.com/products/concealment/bottom-of-the-pole/item760249179</t>
-[...31 lines deleted...]
-  <si>
     <t>SSC-760236114E5</t>
   </si>
   <si>
     <t>Radio Enclosure Pico for Ericsson Radios</t>
   </si>
   <si>
     <t>Middle of Pole Pico Concealment Enclosure for 4455, 4435, and 220x/440x radios</t>
   </si>
   <si>
     <t>860658169-G</t>
   </si>
   <si>
     <t>mmWave Concealment for Samsung AT1K01</t>
   </si>
   <si>
     <t>Modular Concealment for Samsung AT1K01 mmWave 5G radio</t>
-  </si>
-[...127 lines deleted...]
-    <t>Mount for 5G mmWave equipment at the top of a wood pole 5"-9" diameter</t>
   </si>
   <si>
     <t>SSC-760252485A3</t>
   </si>
   <si>
     <t>High Capacity Radio Enclosure - HCRE</t>
   </si>
   <si>
     <t>Middle of Pole Concealment Enclosure that is configurable for small cell equipment. Ideal for Multi Tenant sites.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
@@ -1370,2441 +1355,2429 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J134" totalsRowShown="0">
-  <autoFilter ref="A1:J134"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J132" totalsRowShown="0">
+  <autoFilter ref="A1:J132"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsmru-301-t" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-100-t" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-201-t" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsmru-302-m" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc9313" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc8743" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860651492-10" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760237600" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760248838" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760251532e1" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760249586x1" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760251532s1" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/item860663466" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760241465n4" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860658169-c" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860658169-e" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760253133" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760233122x6" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760242536ck" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760253648" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760253649" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860666746" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860660020" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860678542" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239913" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239913ns" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc760242657ns" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239211ns" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-wp2" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-1" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-cp" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-wa" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860655390" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100528" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100529" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-b" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemcs2fx-2a2nb-baaa" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236966e1" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760252850" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760252850d" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860641110" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860662430" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860651965" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860648037" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760250808" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760239237" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760239946" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242715" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760251611xys" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760237427" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760240957" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760249191" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242726" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760233122e2" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236577n2" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236966e2" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236966e4" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860662983-1" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860645491" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641257" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100527" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636943-12" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760235296" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760235296ns" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860667698-dl3" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860658567-wa" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760254722ns" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptwl16" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm-5g" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm-5gt" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-tm-b" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-tm-ch" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860644677-5gkit" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm1" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-th12-b" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw26-5gt" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-200-t" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc9313613" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-fk" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860651492-14" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860649813-wa" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtc3985pt40" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100526" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100530" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-a" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc4060sm" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-s" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-ck" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860644785-ck" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860667280" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860655389-wa" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemscstsx-301-s" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760254722" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm3" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscpt" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscu" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw16" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptwl" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item760252888" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860649813" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242726xd" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860658566" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860649750" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760252001" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760243184" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242261" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760251611xyp" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760252934" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760249179" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760233122e1" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760236114" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760236114n" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760236114e5" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860658169-g" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760251532n1" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860670691-030" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860670696-002" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860682997" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860685489" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item760263224" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760250953s-xx" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc760242658ns" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-wp" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-2" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-3" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-sq1" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860660194-wp1" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860661965" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860644677-5gkit-2" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760252485a3" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860678542" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-wp2" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860645491" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641257" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636943-12" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-wa" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236966e1" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760252850" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860667698-dl3" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860658567-wa" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm-5g" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm-5gt" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760239237" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760239946" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242715" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760240957" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760249191" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242726" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760233122e2" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236577n2" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236966e2" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236966e4" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760237600" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760248838" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760251532e1" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760249586x1" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/item860663466" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760241465n4" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860658169-c" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860658169-e" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760253133" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760233122x6" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760242536ck" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760253648" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760253649" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860660020" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860644677-5gkit" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239913" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239913ns" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-1" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-cp" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860662983-1" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860655390" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100528" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100529" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-b" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760235296" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760235296ns" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760252850d" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860641110" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860662430" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860651965" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860648037" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760250808" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm2" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-tm-b" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760251611xys" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-201-t" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsmru-302-m" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc9313" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc8743" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860651492-10" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860666746" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc760242657ns" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239211ns" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemcs2fx-2a2nb-baaa" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760254722ns" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptwl16" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-tm-ch" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsmru-301-t" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-100-t" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760237427" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760249179" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760233122e1" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760236114" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760236114n" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-3" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-sq1" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860660194-wp1" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860661965" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-fk" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860651492-14" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860649813-wa" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtc3985pt40" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100526" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100530" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-a" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc4060sm" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-s" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-ck" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemscstsx-301-s" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760254722" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm3" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptwl" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm1" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-th12-b" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw26-5gt" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-200-t" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc9313613" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760251532n1" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860670691-030" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860670696-002" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860682997" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860685489" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item760263224" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860644677-5gkit-2" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760250953s-xx" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc760242658ns" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-wp" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-2" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860644785-ck" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860667280" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860655389-wa" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscpt" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscu" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw16" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item760252888" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860649813" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242726xd" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860658566" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/standard-poles/item860649750" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760252001" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760243184" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242261" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760251611xyp" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/bottom-of-the-pole/item760252934" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760236114e5" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860658169-g" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/middle-of-the-pole/itemssc-760252485a3" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J134"/>
+  <dimension ref="A1:J132"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.7109375" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="58.41796875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="61.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="209.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="32.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
+      </c>
+      <c r="B2" t="s">
+        <v>12</v>
       </c>
       <c r="C2" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
+      </c>
+      <c r="B3" t="s">
+        <v>17</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="H3" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>22</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>21</v>
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>29</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H6" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>23</v>
+        <v>30</v>
+      </c>
+      <c r="B7" t="s">
+        <v>31</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="H7" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>26</v>
+        <v>33</v>
+      </c>
+      <c r="B8" t="s">
+        <v>34</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="H8" t="s">
-        <v>13</v>
+        <v>36</v>
+      </c>
+      <c r="J8" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="H9" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="H10" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="H11" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D12" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="H12" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" t="s">
+        <v>51</v>
+      </c>
+      <c r="H13" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="12.75">
+      <c r="A14" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" t="s">
+        <v>55</v>
+      </c>
+      <c r="H14" t="s">
         <v>42</v>
       </c>
-      <c r="B13" t="s">
-[...26 lines deleted...]
-        <v>35</v>
+      <c r="J14" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D15" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="H15" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:8" ht="12.75">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D16" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="H16" t="s">
-        <v>55</v>
+        <v>42</v>
+      </c>
+      <c r="J16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D17" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="H17" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:8" ht="12.75">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="C18" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="H18" t="s">
-        <v>59</v>
+        <v>68</v>
+      </c>
+      <c r="J18" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="C19" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="H19" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="B20" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D20" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="H20" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="B21" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="C21" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="H21" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="B22" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="C22" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D22" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H22" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="J22" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:8" ht="12.75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D23" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="H23" t="s">
-        <v>67</v>
+        <v>36</v>
+      </c>
+      <c r="J23" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D24" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="H24" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D25" t="s">
+        <v>94</v>
+      </c>
+      <c r="H25" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B26" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D26" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H26" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H27" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
+      </c>
+      <c r="B28" t="s">
+        <v>103</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D28" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H28" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D29" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H29" t="s">
-        <v>103</v>
+        <v>36</v>
+      </c>
+      <c r="J29" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B30" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C30" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D30" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H30" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B31" t="s">
+        <v>113</v>
+      </c>
+      <c r="C31" t="s">
+        <v>13</v>
+      </c>
+      <c r="D31" t="s">
+        <v>114</v>
+      </c>
+      <c r="H31" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B32" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C32" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D32" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="H32" t="s">
-        <v>31</v>
+        <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B33" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="C33" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D33" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="H33" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="B34" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="H34" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:8" ht="12.75">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B35" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D35" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="H35" t="s">
-        <v>31</v>
+        <v>68</v>
+      </c>
+      <c r="J35" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="B36" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="C36" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="H36" t="s">
-        <v>31</v>
+        <v>68</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="B37" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D37" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="H37" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="C38" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D38" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="H38" t="s">
-        <v>31</v>
+        <v>111</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="B39" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="C39" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D39" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="H39" t="s">
-        <v>35</v>
+        <v>142</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="C40" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D40" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="H40" t="s">
-        <v>55</v>
+        <v>145</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="B41" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="C41" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D41" t="s">
-        <v>141</v>
+        <v>18</v>
       </c>
       <c r="H41" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="B42" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D42" t="s">
-        <v>145</v>
+        <v>18</v>
       </c>
       <c r="H42" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B43" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C43" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D43" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="H43" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B44" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="C44" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D44" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="H44" t="s">
-        <v>92</v>
+        <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B45" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C45" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D45" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="H45" t="s">
-        <v>92</v>
+        <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B46" t="s">
+        <v>162</v>
+      </c>
+      <c r="C46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D46" t="s">
         <v>160</v>
       </c>
-      <c r="C46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H46" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:10" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B47" t="s">
         <v>164</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D47" t="s">
         <v>165</v>
       </c>
       <c r="H47" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B48" t="s">
         <v>167</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D48" t="s">
         <v>168</v>
       </c>
-      <c r="C48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H48" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B49" t="s">
+        <v>170</v>
+      </c>
+      <c r="C49" t="s">
+        <v>13</v>
+      </c>
+      <c r="D49" t="s">
         <v>171</v>
       </c>
-      <c r="B49" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H49" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="B50" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="C50" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D50" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="H50" t="s">
-        <v>142</v>
+        <v>42</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B51" t="s">
+        <v>177</v>
+      </c>
+      <c r="C51" t="s">
+        <v>13</v>
+      </c>
+      <c r="D51" t="s">
         <v>178</v>
       </c>
-      <c r="B51" t="s">
-[...5 lines deleted...]
-      <c r="D51" t="s">
+      <c r="H51" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="12.75">
+      <c r="A52" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="H51" t="s">
-[...4 lines deleted...]
-      <c r="A52" s="1" t="s">
+      <c r="B52" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" t="s">
+        <v>13</v>
+      </c>
+      <c r="D52" t="s">
         <v>182</v>
       </c>
-      <c r="B52" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H52" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B53" t="s">
+        <v>185</v>
+      </c>
+      <c r="C53" t="s">
+        <v>13</v>
+      </c>
+      <c r="D53" t="s">
         <v>186</v>
       </c>
-      <c r="B53" t="s">
-[...5 lines deleted...]
-      <c r="D53" t="s">
+      <c r="H53" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="12.75">
+      <c r="A54" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="H53" t="s">
-[...4 lines deleted...]
-      <c r="A54" s="1" t="s">
+      <c r="B54" t="s">
+        <v>189</v>
+      </c>
+      <c r="C54" t="s">
+        <v>13</v>
+      </c>
+      <c r="D54" t="s">
         <v>190</v>
       </c>
-      <c r="B54" t="s">
-[...5 lines deleted...]
-      <c r="D54" t="s">
+      <c r="H54" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="12.75">
+      <c r="A55" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="H54" t="s">
-[...7 lines deleted...]
-      <c r="A55" s="1" t="s">
+      <c r="B55" t="s">
+        <v>193</v>
+      </c>
+      <c r="C55" t="s">
+        <v>13</v>
+      </c>
+      <c r="D55" t="s">
         <v>194</v>
       </c>
-      <c r="B55" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H55" t="s">
-        <v>142</v>
+        <v>42</v>
+      </c>
+      <c r="J55" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="C56" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D56" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="H56" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D57" t="s">
+        <v>198</v>
+      </c>
+      <c r="H57" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="12.75">
+      <c r="A58" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B58" t="s">
         <v>200</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C58" t="s">
+        <v>13</v>
+      </c>
+      <c r="D58" t="s">
         <v>201</v>
       </c>
-      <c r="C57" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="H58" t="s">
-        <v>55</v>
+        <v>42</v>
+      </c>
+      <c r="J58" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="C59" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D59" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="H59" t="s">
-        <v>55</v>
+        <v>204</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C60" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D60" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="H60" t="s">
-        <v>211</v>
+        <v>49</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="C61" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D61" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="H61" t="s">
-        <v>31</v>
+        <v>209</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="C62" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D62" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="H62" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="B63" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="C63" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D63" t="s">
-        <v>126</v>
+        <v>214</v>
       </c>
       <c r="H63" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="B64" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="C64" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D64" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="H64" t="s">
-        <v>31</v>
+        <v>219</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B65" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C65" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D65" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="H65" t="s">
-        <v>103</v>
+        <v>145</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="B66" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="C66" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D66" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="H66" t="s">
-        <v>103</v>
+        <v>142</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>230</v>
+        <v>226</v>
+      </c>
+      <c r="B67" t="s">
+        <v>227</v>
       </c>
       <c r="C67" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D67" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="H67" t="s">
-        <v>31</v>
+        <v>91</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="C68" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D68" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="H68" t="s">
-        <v>31</v>
+        <v>145</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="C69" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D69" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="H69" t="s">
-        <v>103</v>
+        <v>204</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="C70" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D70" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="H70" t="s">
-        <v>18</v>
+        <v>204</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="C71" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D71" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="H71" t="s">
-        <v>18</v>
+        <v>142</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="C72" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D72" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="H72" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C73" t="s">
+        <v>13</v>
+      </c>
+      <c r="D73" t="s">
+        <v>240</v>
+      </c>
+      <c r="H73" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="12.75">
+      <c r="A74" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="C73" t="s">
-[...2 lines deleted...]
-      <c r="D73" t="s">
+      <c r="B74" t="s">
         <v>243</v>
       </c>
-      <c r="H73" t="s">
-[...4 lines deleted...]
-      <c r="A74" s="1" t="s">
+      <c r="C74" t="s">
+        <v>13</v>
+      </c>
+      <c r="D74" t="s">
         <v>244</v>
       </c>
-      <c r="C74" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H74" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:8" ht="12.75">
+        <v>68</v>
+      </c>
+      <c r="J74" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" ht="12.75">
       <c r="A75" s="1" t="s">
         <v>246</v>
       </c>
+      <c r="B75" t="s">
+        <v>247</v>
+      </c>
       <c r="C75" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D75" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H75" t="s">
-        <v>100</v>
+        <v>68</v>
+      </c>
+      <c r="J75" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
+      </c>
+      <c r="B76" t="s">
+        <v>250</v>
       </c>
       <c r="C76" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D76" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="H76" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>250</v>
+        <v>252</v>
+      </c>
+      <c r="B77" t="s">
+        <v>93</v>
       </c>
       <c r="C77" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D77" t="s">
-        <v>251</v>
+        <v>94</v>
       </c>
       <c r="H77" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
+      </c>
+      <c r="B78" t="s">
+        <v>254</v>
       </c>
       <c r="C78" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D78" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="H78" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>254</v>
+        <v>256</v>
+      </c>
+      <c r="B79" t="s">
+        <v>257</v>
       </c>
       <c r="C79" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D79" t="s">
-        <v>255</v>
+        <v>18</v>
       </c>
       <c r="H79" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>256</v>
+        <v>258</v>
+      </c>
+      <c r="B80" t="s">
+        <v>259</v>
       </c>
       <c r="C80" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D80" t="s">
-        <v>257</v>
+        <v>18</v>
       </c>
       <c r="H80" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
+      </c>
+      <c r="B81" t="s">
+        <v>261</v>
       </c>
       <c r="C81" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D81" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="H81" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="B82" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C82" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D82" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="H82" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="B83" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="C83" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D83" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="H83" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="B84" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="C84" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D84" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="H84" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="B85" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="C85" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D85" t="s">
-        <v>126</v>
+        <v>275</v>
       </c>
       <c r="H85" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="B86" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="C86" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D86" t="s">
-        <v>126</v>
+        <v>278</v>
       </c>
       <c r="H86" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="B87" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="C87" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D87" t="s">
-        <v>126</v>
+        <v>160</v>
       </c>
       <c r="H87" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
       <c r="B88" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="C88" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D88" t="s">
-        <v>276</v>
+        <v>160</v>
       </c>
       <c r="H88" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>277</v>
+        <v>283</v>
+      </c>
+      <c r="B89" t="s">
+        <v>284</v>
       </c>
       <c r="C89" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D89" t="s">
-        <v>278</v>
+        <v>160</v>
       </c>
       <c r="H89" t="s">
-        <v>100</v>
+        <v>19</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="B90" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C90" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D90" t="s">
-        <v>131</v>
+        <v>287</v>
       </c>
       <c r="H90" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="C91" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D91" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="H91" t="s">
-        <v>31</v>
+        <v>142</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="B92" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="C92" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D92" t="s">
-        <v>284</v>
+        <v>165</v>
       </c>
       <c r="H92" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="B93" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="C93" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D93" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="H93" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="C94" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D94" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="H94" t="s">
-        <v>31</v>
+        <v>296</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="C95" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D95" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="H95" t="s">
-        <v>293</v>
+        <v>145</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C96" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D96" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="H96" t="s">
-        <v>103</v>
+        <v>49</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="C97" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D97" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="H97" t="s">
-        <v>13</v>
+        <v>204</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="C98" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D98" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="H98" t="s">
-        <v>211</v>
+        <v>49</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="C99" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D99" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="H99" t="s">
-        <v>13</v>
+        <v>142</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="C100" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D100" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="H100" t="s">
-        <v>18</v>
+        <v>204</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="C101" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D101" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="H101" t="s">
-        <v>18</v>
+        <v>204</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="C102" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D102" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="H102" t="s">
-        <v>55</v>
+        <v>209</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B103" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C103" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D103" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="H103" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C104" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D104" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="H104" t="s">
-        <v>142</v>
+        <v>219</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B105" t="s">
         <v>319</v>
       </c>
       <c r="C105" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D105" t="s">
         <v>320</v>
       </c>
       <c r="H105" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B106" t="s">
+        <v>319</v>
+      </c>
+      <c r="C106" t="s">
+        <v>13</v>
+      </c>
+      <c r="D106" t="s">
         <v>323</v>
       </c>
-      <c r="C106" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H106" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B107" t="s">
         <v>326</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" t="s">
+        <v>13</v>
+      </c>
+      <c r="D107" t="s">
         <v>327</v>
       </c>
-      <c r="C107" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H107" t="s">
-        <v>142</v>
+        <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B108" t="s">
         <v>330</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" t="s">
+        <v>13</v>
+      </c>
+      <c r="D108" t="s">
         <v>331</v>
       </c>
-      <c r="C108" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H108" t="s">
-        <v>142</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C109" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D109" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="H109" t="s">
-        <v>142</v>
+        <v>111</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="B110" t="s">
+        <v>335</v>
+      </c>
+      <c r="C110" t="s">
+        <v>13</v>
+      </c>
+      <c r="D110" t="s">
+        <v>336</v>
+      </c>
+      <c r="H110" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="12.75">
+      <c r="A111" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="B110" t="s">
-[...13 lines deleted...]
-      <c r="A111" s="1" t="s">
+      <c r="B111" t="s">
+        <v>224</v>
+      </c>
+      <c r="C111" t="s">
+        <v>13</v>
+      </c>
+      <c r="D111" t="s">
+        <v>225</v>
+      </c>
+      <c r="H111" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="12.75">
+      <c r="A112" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="B112" t="s">
         <v>339</v>
       </c>
-      <c r="B111" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="C112" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D112" t="s">
-        <v>345</v>
+        <v>18</v>
       </c>
       <c r="H112" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>19</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="B113" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="C113" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D113" t="s">
-        <v>348</v>
+        <v>18</v>
       </c>
       <c r="H113" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="B114" t="s">
-        <v>37</v>
+        <v>343</v>
       </c>
       <c r="C114" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D114" t="s">
-        <v>38</v>
+        <v>343</v>
       </c>
       <c r="H114" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B115" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C115" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D115" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="H115" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="C116" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D116" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="H116" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="C117" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D117" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="H117" t="s">
-        <v>59</v>
+        <v>153</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="C118" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D118" t="s">
-        <v>361</v>
+        <v>353</v>
       </c>
       <c r="H118" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>362</v>
+        <v>354</v>
       </c>
       <c r="C119" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D119" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="H119" t="s">
-        <v>87</v>
+        <v>204</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="B120" t="s">
-        <v>308</v>
+        <v>319</v>
       </c>
       <c r="C120" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D120" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="H120" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="B121" t="s">
-        <v>308</v>
+        <v>361</v>
       </c>
       <c r="C121" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D121" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="H121" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="B122" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="C122" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D122" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="H122" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="B123" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="C123" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D123" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="H123" t="s">
-        <v>92</v>
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="B124" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="C124" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D124" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="H124" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="B125" t="s">
-        <v>108</v>
+        <v>376</v>
       </c>
       <c r="C125" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D125" t="s">
-        <v>109</v>
+        <v>377</v>
       </c>
       <c r="H125" t="s">
-        <v>103</v>
+        <v>42</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B126" t="s">
+        <v>380</v>
+      </c>
+      <c r="C126" t="s">
+        <v>13</v>
+      </c>
+      <c r="D126" t="s">
         <v>381</v>
       </c>
-      <c r="B126" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H126" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
         <v>383</v>
       </c>
       <c r="B127" t="s">
         <v>384</v>
       </c>
       <c r="C127" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D127" t="s">
-        <v>112</v>
+        <v>385</v>
       </c>
       <c r="H127" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:8" ht="12.75">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B128" t="s">
-        <v>386</v>
+        <v>200</v>
       </c>
       <c r="C128" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D128" t="s">
-        <v>112</v>
+        <v>201</v>
       </c>
       <c r="H128" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:8" ht="12.75">
+        <v>42</v>
+      </c>
+      <c r="J128" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B129" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C129" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D129" t="s">
-        <v>112</v>
+        <v>390</v>
       </c>
       <c r="H129" t="s">
-        <v>31</v>
+        <v>68</v>
+      </c>
+      <c r="J129" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B130" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C130" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D130" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="H130" t="s">
-        <v>31</v>
+        <v>91</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B131" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C131" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D131" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="H131" t="s">
-        <v>31</v>
+        <v>111</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
         <v>397</v>
       </c>
       <c r="B132" t="s">
         <v>398</v>
       </c>
       <c r="C132" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D132" t="s">
         <v>399</v>
       </c>
       <c r="H132" t="s">
-        <v>31</v>
-[...30 lines deleted...]
-        <v>35</v>
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="SCSM2"/>
-[...131 lines deleted...]
-    <hyperlink ref="A134" r:id="rId133" display="SSC-760252485A3"/>
+    <hyperlink ref="A2" r:id="rId1" display="860678542"/>
+    <hyperlink ref="A3" r:id="rId2" display="860636779-WP2"/>
+    <hyperlink ref="A4" r:id="rId3" display="860645491"/>
+    <hyperlink ref="A5" r:id="rId4" display="860641257"/>
+    <hyperlink ref="A6" r:id="rId5" display="860636943-12"/>
+    <hyperlink ref="A7" r:id="rId6" display="860641110-WA"/>
+    <hyperlink ref="A8" r:id="rId7" display="SSC-760236966E1"/>
+    <hyperlink ref="A9" r:id="rId8" display="760252850"/>
+    <hyperlink ref="A10" r:id="rId9" display="860667698-DL3"/>
+    <hyperlink ref="A11" r:id="rId10" display="860658567-WA"/>
+    <hyperlink ref="A12" r:id="rId11" display="SCSM-5G"/>
+    <hyperlink ref="A13" r:id="rId12" display="SCSM-5GT"/>
+    <hyperlink ref="A14" r:id="rId13" display="760239237"/>
+    <hyperlink ref="A15" r:id="rId14" display="760239946"/>
+    <hyperlink ref="A16" r:id="rId15" display="760242715"/>
+    <hyperlink ref="A17" r:id="rId16" display="760240957"/>
+    <hyperlink ref="A18" r:id="rId17" display="760249191"/>
+    <hyperlink ref="A19" r:id="rId18" display="760242726"/>
+    <hyperlink ref="A20" r:id="rId19" display="SSC-760233122E2"/>
+    <hyperlink ref="A21" r:id="rId20" display="SSC-760236577N2"/>
+    <hyperlink ref="A22" r:id="rId21" display="SSC-760236966E2"/>
+    <hyperlink ref="A23" r:id="rId22" display="SSC-760236966E4"/>
+    <hyperlink ref="A24" r:id="rId23" display="SSC-760237600"/>
+    <hyperlink ref="A25" r:id="rId24" display="SSC-760248838"/>
+    <hyperlink ref="A26" r:id="rId25" display="SSC-760251532E1"/>
+    <hyperlink ref="A27" r:id="rId26" display="SSC-760249586X1"/>
+    <hyperlink ref="A28" r:id="rId27" display="860663466"/>
+    <hyperlink ref="A29" r:id="rId28" display="SSC-760241465N4"/>
+    <hyperlink ref="A30" r:id="rId29" display="860658169-C"/>
+    <hyperlink ref="A31" r:id="rId30" display="860658169-E"/>
+    <hyperlink ref="A32" r:id="rId31" display="760253133"/>
+    <hyperlink ref="A33" r:id="rId32" display="SSC-760233122X6"/>
+    <hyperlink ref="A34" r:id="rId33" display="SSC-760242536CK"/>
+    <hyperlink ref="A35" r:id="rId34" display="760253648"/>
+    <hyperlink ref="A36" r:id="rId35" display="760253649"/>
+    <hyperlink ref="A37" r:id="rId36" display="860660020"/>
+    <hyperlink ref="A38" r:id="rId37" display="860644677-5GKIT"/>
+    <hyperlink ref="A39" r:id="rId38" display="SSC-760239913"/>
+    <hyperlink ref="A40" r:id="rId39" display="SSC-760239913NS"/>
+    <hyperlink ref="A41" r:id="rId40" display="860636779-1"/>
+    <hyperlink ref="A42" r:id="rId41" display="860636779-CP"/>
+    <hyperlink ref="A43" r:id="rId42" display="860662983-1"/>
+    <hyperlink ref="A44" r:id="rId43" display="860655390"/>
+    <hyperlink ref="A45" r:id="rId44" display="MTM100528"/>
+    <hyperlink ref="A46" r:id="rId45" display="MTM100529"/>
+    <hyperlink ref="A47" r:id="rId46" display="860639396-B"/>
+    <hyperlink ref="A48" r:id="rId47" display="SSC-760235296"/>
+    <hyperlink ref="A49" r:id="rId48" display="SSC-760235296NS"/>
+    <hyperlink ref="A50" r:id="rId49" display="760252850D"/>
+    <hyperlink ref="A51" r:id="rId50" display="860641110"/>
+    <hyperlink ref="A52" r:id="rId51" display="860662430"/>
+    <hyperlink ref="A53" r:id="rId52" display="860651965"/>
+    <hyperlink ref="A54" r:id="rId53" display="860648037"/>
+    <hyperlink ref="A55" r:id="rId54" display="760250808"/>
+    <hyperlink ref="A56" r:id="rId55" display="SCSM2"/>
+    <hyperlink ref="A57" r:id="rId56" display="WP-TM-B"/>
+    <hyperlink ref="A58" r:id="rId57" display="760251611XYS"/>
+    <hyperlink ref="A59" r:id="rId58" display="SCPTRU-201-T"/>
+    <hyperlink ref="A60" r:id="rId59" display="SCSMRU-302-M"/>
+    <hyperlink ref="A61" r:id="rId60" display="MTC9313"/>
+    <hyperlink ref="A62" r:id="rId61" display="MTC8743"/>
+    <hyperlink ref="A63" r:id="rId62" display="860651492-10"/>
+    <hyperlink ref="A64" r:id="rId63" display="860666746"/>
+    <hyperlink ref="A65" r:id="rId64" display="SSC760242657NS"/>
+    <hyperlink ref="A66" r:id="rId65" display="SSC-760239211NS"/>
+    <hyperlink ref="A67" r:id="rId66" display="CS2FX-2A2NB-BAAA"/>
+    <hyperlink ref="A68" r:id="rId67" display="SSC-760254722NS"/>
+    <hyperlink ref="A69" r:id="rId68" display="SCPTW"/>
+    <hyperlink ref="A70" r:id="rId69" display="SCPTWL16"/>
+    <hyperlink ref="A71" r:id="rId70" display="WP-TM-CH"/>
+    <hyperlink ref="A72" r:id="rId71" display="SCSMRU-301-T"/>
+    <hyperlink ref="A73" r:id="rId72" display="SCPTRU-100-T"/>
+    <hyperlink ref="A74" r:id="rId73" display="760237427"/>
+    <hyperlink ref="A75" r:id="rId74" display="760249179"/>
+    <hyperlink ref="A76" r:id="rId75" display="SSC-760233122E1"/>
+    <hyperlink ref="A77" r:id="rId76" display="SSC-760236114"/>
+    <hyperlink ref="A78" r:id="rId77" display="SSC-760236114N"/>
+    <hyperlink ref="A79" r:id="rId78" display="860636779-3"/>
+    <hyperlink ref="A80" r:id="rId79" display="860636779-SQ1"/>
+    <hyperlink ref="A81" r:id="rId80" display="860660194-WP1"/>
+    <hyperlink ref="A82" r:id="rId81" display="860639396"/>
+    <hyperlink ref="A83" r:id="rId82" display="860661965"/>
+    <hyperlink ref="A84" r:id="rId83" display="860641110-FK"/>
+    <hyperlink ref="A85" r:id="rId84" display="860651492-14"/>
+    <hyperlink ref="A86" r:id="rId85" display="860649813-WA"/>
+    <hyperlink ref="A87" r:id="rId86" display="MTC3985PT40"/>
+    <hyperlink ref="A88" r:id="rId87" display="MTM100526"/>
+    <hyperlink ref="A89" r:id="rId88" display="MTM100530"/>
+    <hyperlink ref="A90" r:id="rId89" display="860639396-A"/>
+    <hyperlink ref="A91" r:id="rId90" display="MTC4060SM"/>
+    <hyperlink ref="A92" r:id="rId91" display="860639396-S"/>
+    <hyperlink ref="A93" r:id="rId92" display="860641110-CK"/>
+    <hyperlink ref="A94" r:id="rId93" display="SCSTSX-301-S"/>
+    <hyperlink ref="A95" r:id="rId94" display="SSC-760254722"/>
+    <hyperlink ref="A96" r:id="rId95" display="SCSM3"/>
+    <hyperlink ref="A97" r:id="rId96" display="SCPTWL"/>
+    <hyperlink ref="A98" r:id="rId97" display="SCSM1"/>
+    <hyperlink ref="A99" r:id="rId98" display="WP-TH12-B"/>
+    <hyperlink ref="A100" r:id="rId99" display="SCPTW26-5GT"/>
+    <hyperlink ref="A101" r:id="rId100" display="SCPTRU-200-T"/>
+    <hyperlink ref="A102" r:id="rId101" display="MTC9313613"/>
+    <hyperlink ref="A103" r:id="rId102" display="SSC-760251532N1"/>
+    <hyperlink ref="A104" r:id="rId103" display="860670691-030"/>
+    <hyperlink ref="A105" r:id="rId104" display="860670696-002"/>
+    <hyperlink ref="A106" r:id="rId105" display="860682997"/>
+    <hyperlink ref="A107" r:id="rId106" display="860685489"/>
+    <hyperlink ref="A108" r:id="rId107" display="760263224"/>
+    <hyperlink ref="A109" r:id="rId108" display="860644677-5GKIT-2"/>
+    <hyperlink ref="A110" r:id="rId109" display="SSC-760250953S-XX"/>
+    <hyperlink ref="A111" r:id="rId110" display="SSC760242658NS"/>
+    <hyperlink ref="A112" r:id="rId111" display="860636779-WP"/>
+    <hyperlink ref="A113" r:id="rId112" display="860636779-2"/>
+    <hyperlink ref="A114" r:id="rId113" display="860644785-CK"/>
+    <hyperlink ref="A115" r:id="rId114" display="860667280"/>
+    <hyperlink ref="A116" r:id="rId115" display="860655389-WA"/>
+    <hyperlink ref="A117" r:id="rId116" display="SCPT"/>
+    <hyperlink ref="A118" r:id="rId117" display="SCU"/>
+    <hyperlink ref="A119" r:id="rId118" display="SCPTW16"/>
+    <hyperlink ref="A120" r:id="rId119" display="760252888"/>
+    <hyperlink ref="A121" r:id="rId120" display="860649813"/>
+    <hyperlink ref="A122" r:id="rId121" display="760242726XD"/>
+    <hyperlink ref="A123" r:id="rId122" display="860658566"/>
+    <hyperlink ref="A124" r:id="rId123" display="860649750"/>
+    <hyperlink ref="A125" r:id="rId124" display="760252001"/>
+    <hyperlink ref="A126" r:id="rId125" display="760243184"/>
+    <hyperlink ref="A127" r:id="rId126" display="760242261"/>
+    <hyperlink ref="A128" r:id="rId127" display="760251611XYP"/>
+    <hyperlink ref="A129" r:id="rId128" display="760252934"/>
+    <hyperlink ref="A130" r:id="rId129" display="SSC-760236114E5"/>
+    <hyperlink ref="A131" r:id="rId130" display="860658169-G"/>
+    <hyperlink ref="A132" r:id="rId131" display="SSC-760252485A3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId134"/>
+    <tablePart r:id="rId132"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>